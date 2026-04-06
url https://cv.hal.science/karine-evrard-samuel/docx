--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -166,2469 +166,2456 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude exploratoire des facteurs clés de succès et des freins à la mutualisation des entrepôts logistiques</w:t>
+                <w:t xml:space="preserve">La résilience des supply chains dans l’industrie pharmaceutique : une analyse par les capacités dynamiques des acteurs sur le marché français du médicament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Makaci</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (4), pp.251-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12507970.2025.2578271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265628v1</w:t>
+                <w:t xml:space="preserve">hal-05567833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic supply chain collaboration: a comprehensive typology for pooled warehouses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude exploratoire des facteurs clés de succès et des freins à la mutualisation des entrepôts logistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Makaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Reaidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Makaci</w:t>
+                <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iskander Zouaghi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Logistics Management, The</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265615v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Open Source Hardware Business Models</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamic supply chain collaboration: a comprehensive typology for pooled warehouses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Makaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskander Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Reaidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business Models and Strategies for Open Source Projects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4018/978-1-6684-4785-7.ch003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Logistics Management, The</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJLM-11-2023-0466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04512616v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Stakeholders to Grow Open-source Hardware Business Models: The Case of Barcelona</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
+                <w:t xml:space="preserve">Building Open Source Hardware Business Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Marie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Evrard-Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Troxler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0138⟩</w:t>
+              <w:t xml:space="preserve">Business Models and Strategies for Open Source Projects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.50 - 79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/978-1-6684-4785-7.ch003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809488v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical materials assessment: a key factor for supply chain risk management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
+                <w:t xml:space="preserve">Leveraging Stakeholders to Grow Open-source Hardware Business Models: The Case of Barcelona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/16258312.2021.2008771⟩</w:t>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04512662v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des compétences clés des acheteurs pour l’innovation dans les chaînes logistiques agro-alimentaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Critical materials assessment: a key factor for supply chain risk management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Mouloudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/12507970.2020.1848466⟩</w:t>
+              <w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.53 - 67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/16258312.2021.2008771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695510v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifecycle modeling for the eco design of the Internet of Things</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Identification des compétences clés des acheteurs pour l’innovation dans les chaînes logistiques agro-alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Viale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Monnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2020.02.120⟩</w:t>
+              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12507970.2020.1848466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491587v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic literature review on city logistics: overview, classification and analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Lifecycle modeling for the eco design of the Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Quisbert-Trujillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ernst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Monnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2018.1489153⟩</w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 90, pp.97 - 101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2020.02.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983716v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre communautés de pratique et communautés épistémiques : l’émergence de communautés hybrides dans les espaces urbains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Systematic literature review on city logistics: overview, classification and analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Dolati Neghabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Carré</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sim.181.0041⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57 (3), pp.865-887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2018.1489153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984640v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pooled warehouse management: An empirical study</w:t>
+                <w:t xml:space="preserve">Entre communautés de pratique et communautés épistémiques : l’émergence de communautés hybrides dans les espaces urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Makaci</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
+                <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 112, pp.526-536. </w:t>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (1), pp.41-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2017.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sim.181.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04343982v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pooled warehouse management : An empirical study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pooled warehouse management: An empirical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Makaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Reaidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Evrard-Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 112, pp.526-536. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cie.2017.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01531304v1</w:t>
+                <w:t xml:space="preserve">hal-04343982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparée des solutions de logistique urbaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pooled warehouse management : An empirical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Makaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul J. Reaidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Van-Dat Cung</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/12507970.2015.11665669⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 112, pp.526-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2017.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987917v1</w:t>
+                <w:t xml:space="preserve">hal-01531304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une structuration relationnelle au sein de la supply chain : Le contrat comme mécanisme de coordination</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Analyse comparée des solutions de logistique urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Dat Cung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 21 (2), pp.7-18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/12507970.2013.11517013⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 23 (1), pp.7-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12507970.2015.11665669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04513622v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir des supply chains résilientes : simple évolution du management des risques ou mutation stratégique majeure ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Vers une structuration relationnelle au sein de la supply chain : Le contrat comme mécanisme de coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 21 (2), pp.33-45. </w:t>
+              <w:t xml:space="preserve">, 2015, 21 (2), pp.7-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/12507970.2013.11517015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/12507970.2013.11517013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04513615v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La collaboration client/fournisseur : comment créer de la valeur au-delà des frontières de l'entreprise</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hugues Poissonnier</w:t>
+                <w:t xml:space="preserve">Concevoir des supply chains résilientes : simple évolution du management des risques ou mutation stratégique majeure ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rfg.239.67-74⟩</w:t>
+              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (2), pp.33-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12507970.2013.11517015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01020699v1</w:t>
+                <w:t xml:space="preserve">hal-04513615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logistique urbaine : une création de valeur par des partenariats multi-acteurs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Van-Dat Cung</w:t>
+                <w:t xml:space="preserve">La collaboration client/fournisseur : comment créer de la valeur au-delà des frontières de l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Calvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Merminod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Poissonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.53102/2013.32.04.710⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (239), pp.67-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.239.67-74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04513627v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01020699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes d'information et résilience des chaînes logistiques globales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
+                <w:t xml:space="preserve">Systèmes d'information à la résilience des chaînes logistiques globales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Ruel</w:t>
+                <w:t xml:space="preserve">S. Ruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 18 (N° 1), pp.P. 01 - 24</w:t>
+              <w:t xml:space="preserve">, 2013, vol. 18, (n°1,), p. 1 - 24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841106v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00863558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des écosystèmes informationnels à la résilience des chaines logistiques globales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Logistique urbaine : une création de valeur par des partenariats multi-acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ruel</w:t>
+                <w:t xml:space="preserve">Pauline Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Dat Cung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (4), pp.53-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53102/2013.32.04.710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00933486v1</w:t>
+                <w:t xml:space="preserve">hal-04513627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes d'information à la résilience des chaînes logistiques globales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Ruel</w:t>
+                <w:t xml:space="preserve">Systèmes d'information et résilience des chaînes logistiques globales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Ruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, vol. 18, (n°1,), p. 1 - 24</w:t>
+              <w:t xml:space="preserve">, 2013, 18 (N° 1), pp.P. 01 - 24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00863558v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une structuration relationnelle au sein de la supply chain : le contrat comme mécanisme de coordination</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Contribution des écosystèmes informationnels à la résilience des chaines logistiques globales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, vol. 21, (2), pp.NC</w:t>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 18, (n°1,), p. 57-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00933478v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00933486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir des supply chains résilientes : simple évolution du management des risques ou mutation stratégique majeure ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Vers une structuration relationnelle au sein de la supply chain : le contrat comme mécanisme de coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, vol. 21, (n°2,), p. 33-45</w:t>
+              <w:t xml:space="preserve">, 2013, vol. 21, (2), pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00933461v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00933478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logistique urbaine : Une création de valeur par des partenariats multi-acteurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Concevoir des supply chains résilientes : simple évolution du management des risques ou mutation stratégique majeure ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, n°32, (n°4,), p. 53-72</w:t>
+              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 21, (n°2,), p. 33-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00959859v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00933461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion de l'incertitude dans une chaîne logistique globale : une étude de cas dans le secteur informatique</w:t>
+                <w:t xml:space="preserve">Logistique urbaine : Une création de valeur par des partenariats multi-acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ruel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Evrard Samuel</w:t>
+                <w:t xml:space="preserve">Pauline Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, n°51,, p. 77-98</w:t>
+              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n°32, (n°4,), p. 53-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00863590v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00959859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design des chaînes logistiques intégrées : tester la validité du modèle de Fisher dans le secteur de l'informatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">La gestion de l'incertitude dans une chaîne logistique globale : une étude de cas dans le secteur informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Vol. 30, (n°1,), p. 7-20</w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n°51,, p. 77-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00642503v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00863590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Management in Supply Chain: An Empirical Study from France,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Goury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2707,1069 +2694,1164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00642507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge management in supply chain: An empirical study from France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
+                <w:t xml:space="preserve">Design des chaînes logistiques intégrées : tester la validité du modèle de Fisher dans le secteur de l'informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Lyne Goury</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Spalanzani</w:t>
+                <w:t xml:space="preserve">D. Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strategic Information Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Vol. 30, (n°1,), p. 7-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04514738v1</w:t>
+                <w:t xml:space="preserve">halshs-00642503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion de l'incertitude dans une chaine logistique globale : Une étude de cas dans le secteur informatique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Knowledge management in supply chain: An empirical study from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lyne Goury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angappa Gunasekaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Strategic Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (3), pp.283-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsis.2010.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828045v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage interorganisationnel et supply chain management : vers un nouveau modèle de gestion des connaissances ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Evrard Samuel</w:t>
+                <w:t xml:space="preserve">La gestion de l'incertitude dans une chaine logistique globale : Une étude de cas dans le secteur informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Ruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Vol.15, (n°2,), p. 45-70</w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, N° 51, pp.P. 1 - 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00642466v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing Collaborative Competencies within Supply Chains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Apprentissage interorganisationnel et supply chain management : vers un nouveau modèle de gestion des connaissances ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard Samuel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Information Technology and Management (IJITM),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Special issue, Vol.8, (n°2,), p. 146-160</w:t>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Vol.15, (n°2,), p. 45-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00642468v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00642466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing Collaborative Competencies within Supply Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Spalanzani</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Evrard Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Information Technology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Special issue, Volume 8, (n° 2, 2009,), p. 146-160</w:t>
+              <w:t xml:space="preserve">International Journal of Information Technology and Management (IJITM),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Special issue, Vol.8, (n°2,), p. 146-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00520895v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00642468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorbing uncertainty within Supply Chains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Developing Collaborative Competencies within Supply Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Productivity and Quality Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 2 (4), p. 441-458</w:t>
+              <w:t xml:space="preserve">International Journal of Information Technology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Special issue, Volume 8, (n° 2, 2009,), p. 146-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00542780v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00520895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing Collaborative Competencies within Supply Chains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Spalanzani</w:t>
+                <w:t xml:space="preserve">Absorbing uncertainty within Supply Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Information Technology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 8 (2), pp.146-160</w:t>
+              <w:t xml:space="preserve">International Journal of Productivity and Quality Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (4), p. 441-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00365217v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00542780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developping collaborative competencies in inter-enterprise collaboration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
+                <w:t xml:space="preserve">Developing Collaborative Competencies within Supply Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Information Technology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 7 (3)</w:t>
+              <w:t xml:space="preserve">, 2009, 8 (2), pp.146-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00376053v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00365217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorbing uncertainty within supply chain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
+                <w:t xml:space="preserve">Developping collaborative competencies in inter-enterprise collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spalanzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Productivity and Quality Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 2 (4)</w:t>
+              <w:t xml:space="preserve">International Journal of Information Technology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00258258v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00376053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">developping collaborative competences in inter enterprise collaboration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Absorbing uncertainty within supply chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue " international Journal of Information Technology and Management" (IJITM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.en attente</w:t>
+              <w:t xml:space="preserve">International Journal of Productivity and Quality Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00158697v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00258258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégiques de localisation et supply chain management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">developping collaborative competences in inter enterprise collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007</w:t>
+              <w:t xml:space="preserve">Revue " international Journal of Information Technology and Management" (IJITM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.en attente</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00158698v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00158697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stratégiques de localisation et supply chain management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Spalanzani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00158698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The survival of differentiating embryonic stem cells is dependent on the SCF-KIT pathway.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bashamboo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Panthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.D. Whetton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 119, pp.3039-3046</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3779,4779 +3861,4779 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation-based assessment of pooled warehousing and inventory strategies for improved operational and environmental performance in supply chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Makaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskander Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iskander Zouaghi</w:t>
+                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Reaidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 52nd International Conference on Computers and Industrial Engineering (CIE52)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DISP laboratory at INSA Lyon (France), Oct 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs clés de succès et les freins à la mutualisation des entrepôts logistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Makaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Reaidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Projects &amp; Logistics (PROLOG 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design methodology to manage supply risk of raw material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Mouloudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROLOG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical materials: a systematic literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Mouloudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Rencontres de l'Association Internationale de Recherche en Logistique et Supply Chain Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIRL-SCM, May 2022, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination and fairness in Big Data Analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l’Association Information et Management (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Material Criticality Assessment as a Supply Chain Risk Management Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Mouloudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Rencontres de l'Association Internationale de Recherche en Logistique et Supply Chain Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIRL-SCM, Oct 2020, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influential factors of initiating open innovation collaboration between universities and SMEs: Systematic Literature Review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A framework for open source hardware business models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exploring the Future of Managment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">JPIM Research Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JPIM, Nov 2019, Orlando (Florida), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184337v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for open source hardware business models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influential factors of initiating open innovation collaboration between universities and SMEs: Systematic Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hezam Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPIM Research Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JPIM, Nov 2019, Orlando (Florida), United States</w:t>
+              <w:t xml:space="preserve">Exploring the Future of Managment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04516320v1</w:t>
+                <w:t xml:space="preserve">hal-02184337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging OHS growth through a city’s innovation ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes journées du Groupe Thématique Innovation de l’AIMS "Communautés, écosystèmes et innovation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction de la résilience organisationnelle autour des matières critiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème édition des entretiens Jacques Cartier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning process for pooling integration in city logistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Dolati Neghabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Logistics Operations Management (GOL 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Le Havre, France. pp.10 Pages, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/GOL.2018.8378097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of Open Source Business Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The XXVIII ISPIM Innovation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current state of practices in open source product development</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AWE Systems in an Innovation Course</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainer Stark</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Catel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Samuel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Engineering Design (ICED17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of British Columbia, Aug 2017, Vancouver, Canada. pp.111-120</w:t>
+              <w:t xml:space="preserve">AWEC 2017 - 7th International Airborne Wind Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578044v2</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AWE Systems in an Innovation Course</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Current state of practices in open source product development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Catel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Jérémy Bonvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Samuel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AWEC 2017 - 7th International Airborne Wind Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Freiburg, Germany</w:t>
+              <w:t xml:space="preserve">21st International Conference on Engineering Design (ICED17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of British Columbia, Aug 2017, Vancouver, Canada. pp.111-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644378v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578044v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving visibility in the supply chain with digital technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Industrial Engineering and Systems Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business models for open source product development (OSPD)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Practices in the design of open source products by online communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bonvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thomas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th ISPIM Innovation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">15e Colloque National AIP-Priméca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056291v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practices in the design of open source products by online communities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Business models for open source product development (OSPD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Colloque National AIP-Priméca</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, La Plagne, France</w:t>
+              <w:t xml:space="preserve">28th ISPIM Innovation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564476v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination inter-organisationnelle dans la supply chain : Approche de résolution par les problèmes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Visibilité des Supply Chains : Proposition d’un agenda de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomée Ruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorsaf Zouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Internationales de Recherche en Logistique et Supply Chain Management (RIRL)</w:t>
+              <w:t xml:space="preserve">11èmes Rencontres Internationales de Recherche en Logistique et Supply Chain Management (RIRL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056269v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visibilité des Supply Chains : Proposition d’un agenda de recherche</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Coordination inter-organisationnelle dans la supply chain : Approche de résolution par les problèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Zouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Rencontres Internationales de Recherche en Logistique et Supply Chain Management (RIRL)</w:t>
+              <w:t xml:space="preserve">Rencontres Internationales de Recherche en Logistique et Supply Chain Management (RIRL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048616v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">City logistics : a review and research framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Dolati Neghabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIRL 2016 EPFL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A typology of warehouse pooling : an exploratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Makaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul J. Reaidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Makaci</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Research Seminar on Logistics and SCM (ERS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Copenhaguen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing stakeholders’ commitment in urban logistics projects by using Community of Practice theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The URBE conference (URban freight and BEhavior change)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, the Department of Political Sciences (DISP); the Centre for Research on the Economics of Institution (CREI), University of Roma Tre, Oct 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When reciprocity between suppliers and buyers conduct to radical co-innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsaf Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Viale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IPSERA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warehouse pooling specificities: a preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Makaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul J. Reaidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Makaci</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering (CIE45)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Metz, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From early supplier involvement toward early purchasing involvement: Story of a radical co-innovation in the energy industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsaf Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Viale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMP Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The IMP Group, 2015, Kolding, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOWARDS EVALUATION TOOLS FOR LAST MILE DELIVERY PROJECTS: INSIGHTS FROM FRANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Dat Cung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 International Urban Freight Conference. I-NUF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, METRANS Transportation Center, Oct 2015, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La logistique urbaine en Italie et en Roumanie - Une approche comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Dat Cung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque de Logistique Urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mutualisation logistique : Proposition d’une typologie d’entrepôts mutualisés</w:t>
+                <w:t xml:space="preserve">La supply chain collaborative comme vecteur d’amélioration du processus d’innovation : une étude de cas dans une entreprise agro-alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Makaci</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomée Ruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Vignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Rencontres Internationales de la Recherche en Supply Chain et Logistique (RIRL 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Marseille, France. 6 p</w:t>
+              <w:t xml:space="preserve">Rencontres Internationales de Recherche en Logistique et Supply Chain Management (RIRL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789290v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La supply chain collaborative comme vecteur d’amélioration du processus d’innovation : une étude de cas dans une entreprise agro-alimentaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La mutualisation logistique : Proposition d’une typologie d’entrepôts mutualisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Makaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul J. Reaidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nelly Vignard</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Internationales de Recherche en Logistique et Supply Chain Management (RIRL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">10ème Rencontres Internationales de la Recherche en Supply Chain et Logistique (RIRL 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Marseille, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048586v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logistique urbaine : Quelle organisation our quel modèle économique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Dat Cung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès International de Génie Industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, La Rochelle, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00933506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logistique urbaine : Quelle organisation pour quel modèle économique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Dat Cung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès International de Génie Industriel (CIGI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, La Rochelle, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00959870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logistique urbaine : une création de valeur par des partenariats multi-acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Dat Cung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème colloque de Logistique Urbaine (CLUN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Nantes, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00933513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la maîtrise des risques à l'appréhension de l'incertitude dans une chaîne logistique : quelle réalité pour une PME ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Evrard Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Ruel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
+                <w:t xml:space="preserve">S. Ruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de recherche en Système d'Information LOgistique et Innovation</w:t>
+              <w:t xml:space="preserve">Journée thématique : Systèmes d'Information - Logistique et Innovation (SILOGIN),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832132v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00658387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la maîtrise des risques à l'appréhension de l'incertitude dans une chaîne logistique : quelle réalité pour une PME ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Ruel</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Ruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique : Systèmes d'Information - Logistique et Innovation (SILOGIN),</w:t>
+              <w:t xml:space="preserve">Journée de recherche en Système d'Information LOgistique et Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00658387v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d'information et rési-lience des chaînes logistiques globales : Proposition d'un éco-système informationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, La réunion, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00642526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d'information et résilience des chaînes logistiques globales : Proposition d'un éco-système informationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Ruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Saint-Denis de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design des chaînes logistiques intégrées : tester la validité du modèle de Fisher dans le secteur de l'informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Ruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsaf Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées thématique : Systèmes d'information - Logistique et Innovation (SILOGIN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaînes logistiques et crises économiques : réflexion sur un modèle d'adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI° Conférence Scientifique Internationale du Réseau PGV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Prague, République Tchèque, République tchèque. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00553987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage interorganisationnel et supply chain management : vers un nouveau modèle de gestion des connaissances ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management (SIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, France. p. 45-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00552949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design des chaînes logistiques intégrées : tester la validité du modèle de Fisher dansle secteur de l'informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Ruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique : Systèmes d'Information - Logistique et Innovation (SILOGIN),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Saint-Nazaire, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00642563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaînes logistiques et crises économiques : réflexion sur un modèle d'adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI° Conférence Scientifique Internationale du Réseau PGV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Prague, République tchèque. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00552975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Demand Planning: Lessons from three Case Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enterprise Networks and Logistics for Agile Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, France. p. 119-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00552967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaînes logistiques et crises économiques : réflexion sur un modèle d'adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Conférence Internationale du réseau PGV,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Prague, République tchèque. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00642533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing Collaborative Competencies within Supply Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Information Technology and Management (IJITM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, France. p. 146-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00552943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage interorganisationnel et supply chain management : vers une gestion des connaissances partagée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème colloque AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Marrakech,, Maroc. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00553996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage interorganisationnel et pratiques collaboratives au sein d'une supply chain : cadre conceptuel et voies de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIème Conférence AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00552985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage partagé et création de valeur au sein d'une supply chain : cadre conceptuel et voies de recherche</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Spalanzani</w:t>
+                <w:t xml:space="preserve">Apprentissage interorganisationnel et pratiques collaboratives au sein d'une supply chain : cadre conceptuel et voies de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIème Conférence de l’Association Internationale de Management Stratégique (AIMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">XVIIIème Conférence AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Grenoble, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105385v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00553993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage interorganisationnel et pratiques collaboratives au sein d'une supply chain : cadre conceptuel et voies de recherche</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Spalanzani</w:t>
+                <w:t xml:space="preserve">Apprentissage partagé et création de valeur au sein d'une supply chain : cadre conceptuel et voies de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIème Conférence AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Grenoble, France. 21 p</w:t>
+              <w:t xml:space="preserve">XVIIIème Conférence de l’Association Internationale de Management Stratégique (AIMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00553993v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage interorganisationnel et supply chain management : vers une gestion des connaissances partagée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème colloque AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00552992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VALUE CREATION THROUGH INTER-ENTREPRISE COLLABORATION TRANSFORMING THE SUPPLY CHAIN BY IMPLEMENTING CPFR PROGRAMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th annual IPSERA Conference, San Diego, USA, 2006, April 6-8.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00105860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créer de la valeur par la collaboration interentreprises : la transformation d'une supply chain par l'implantation de démarches CPFR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00134189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de compétences collaboratives au sein des supply chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Supply Chain Management and Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Taichung, Taïwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00132590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developping collaborative competencies within supply chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Supply Chain Management and Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Taichung, Taïwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00105850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8561,947 +8643,947 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éthique opérationnelle dans les systèmes industriels du futur : éléments méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethique et transition numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, 2024, 9781836120162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Open Source Hardware Business Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Troxler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francisco José Monaco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Business Models and Strategies for Open Source Projects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.50 - 79, 2023, 9781668447857. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/978-1-6684-4785-7.ch003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches interdisciplinaires de demain à l'Université Grenoble Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UGA Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Transitions et questions d'échelles</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Christopher, Compétitivité des Supply Chains dans des contextes incertains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomée Ruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Lavastre; Valentina Carbone; Blandine Ageron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands auteurs en logistique et Supply Chain Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS - Edition Management et Société, pp.147-161, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02085907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illustration du rôle des managers intermédiaires lors d’un projet de collaboration logistique. Cas Simply Market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomée Ruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Lavastre; Valentina Carbone; Blandine Ageron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands auteurs en logistique et Supply Chain Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS - Edition Management et Société, pp.147-162, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative demand planning :lessons from three case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entrprise networks and logistics for agile manufacturing, Wang L., Koh L. (Eds)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, p. 119-136, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00640484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Demand Planning : Lessons from three Case Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wang L. and Lenny Koh S.C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enterprise Networks and Logistics for Agile Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.119-136, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00526762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative demand planning: Creating value through demand signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In "Enterprise Networks and Logistics for Agile Manufacturing", de S. C. L. Koh and L. Wang</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.119-136, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01090270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entreprise étendue : l'impact du supply chain management sur la fonction achat des entreprises industrielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Regards sur la recherche en gestion : Contributions grenobloises,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan,, pp.371-390, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00322758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'absorption de l'incertitude dans la chaîne logistique : passé, présent et futurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in "La gestion des chaînes logistiques multi-acteurs : perpectives stratégiques, ouvrage du CRET-LOG et du CERAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.45-66, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00258219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusions et acquisitions : de la gestion de crise au pilotage du changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Roux-Duffort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eds. Alain-Charles Martinet et Raymond-Alain Thiétart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité et futurs de la recherche en stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.211-226, 2001, 9782711779994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9511,342 +9593,342 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d'information et résilience des chaînes logistiques globales : Proposition d'un écosystème informationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00659359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la maîtrise des risques à l'appréhension de l'incertitude dans une chaîne logistique : quelle réalité pour une PME ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00659361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage interorganisationnel et pratiques collaboratives au sein d'une supply chain : cadre conceptuel et voies de recherche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, 29p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00537961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage interorganisationnel et supply chain management : vers une gestion des connaissances partagées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00537959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9856,162 +9938,162 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STRATEGIE DE L'ENTREPRISE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Grenoble, 256 p., 2006, Gestion en plus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00105848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie de l'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Gestion en plus, 9782706113635</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10021,114 +10103,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration culturelle et croissance externe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Pierre Mendès France Grenoble 2, 1996. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 1996GRE21019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04514703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId200"/>
+      <w:footerReference w:type="default" r:id="rId202"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10196,51 +10278,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56AB7B0C"/>
+    <w:nsid w:val="FB6F404C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10427,51 +10509,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-evrard-samuel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6475-8927" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265628v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Makaci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reaidy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Evrard Samuel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monteiro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265615v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Zouaghi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLM-11-2023-0466" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512616v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marie Thomas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Evrard-Samuel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Troxler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-6684-4785-7.ch003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809488v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thomas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Evrard-Samuel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0138" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512662v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Mouloudi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2021.2008771" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695510v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Viale" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2020.1848466" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491587v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Quisbert-Trujillo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ernst" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Monnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.120" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983716v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Dolati Neghabadi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1489153" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984640v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Carr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.181.0041" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343982v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.03.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G9XGCBK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531304v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Reaidy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987917v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2015.11665669" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513622v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Zouari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2013.11517013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513615v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2013.11517015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020699v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Calvi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Samuel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Merminod" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Poissonnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.239.67-74" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513627v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Armand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2013.32.04.710" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841106v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ruel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933486v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863558v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Evrard Samuel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933478v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933461v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959859v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863590v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642503v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zouari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642507v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goury" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gunasekaran" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spalanzani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsis.2010.11.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SB95VGB8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514738v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lyne Goury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angappa Gunasekaran" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Spalanzani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828045v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642466v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642468v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520895v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542780v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365217v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376053v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258258v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158697v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158698v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653770v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bashamboo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Taylor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Samuel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Panthier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Whetton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346896v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344023v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809679v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516305v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809903v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hoareau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516312v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184337v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hezam Haidar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boujut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516320v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056297v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056303v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876001v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL.2018.8378097" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063713v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578044v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bonvoisin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mies" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Stark" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644378v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Catel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056285v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056291v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564476v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gros" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056269v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048616v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233;e Ruel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420815v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071414v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056242v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056228v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789195v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056226v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056215v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056280v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789290v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048586v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Vignard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933506v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959870v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933513v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832132v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658387v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642526v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834754v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834743v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553987v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552949v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642563v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552975v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552967v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642533v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552943v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553996v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552985v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105385v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553993v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552992v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105860v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134189v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132590v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105850v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914602v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514641v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514627v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/collections/ouvrages-hors-collection/transitions-et-questions-d-echelles-611255.kjsp?RH=12869425720219599" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085907v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086209v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640484v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526762v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090270v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322758v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258219v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516379v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roux-Duffort" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Entreprise/Livre/strategies-9782711779994/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659359v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659361v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537961v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537959v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105848v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514724v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04514703v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Evrard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996GRE21019" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-evrard-samuel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6475-8927" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567833v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Evrard Samuel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2025.2578271" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265628v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Makaci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reaidy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monteiro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265615v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Zouaghi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLM-11-2023-0466" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512616v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marie Thomas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Evrard-Samuel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Troxler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-6684-4785-7.ch003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809488v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Evrard-Samuel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0138" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512662v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Mouloudi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2021.2008771" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695510v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Viale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2020.1848466" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491587v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Quisbert-Trujillo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ernst" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Monnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.120" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983716v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Dolati Neghabadi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1489153" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984640v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Carr&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.181.0041" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.03.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G9XGCBK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531304v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Reaidy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987917v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2015.11665669" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513622v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Zouari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2013.11517013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513615v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2013.11517015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020699v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Calvi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Samuel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Merminod" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Poissonnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.239.67-74" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863558v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Evrard Samuel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513627v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Armand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2013.32.04.710" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841106v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ruel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933486v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933478v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933461v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959859v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863590v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642507v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goury" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gunasekaran" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spalanzani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsis.2010.11.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SB95VGB8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642503v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zouari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514738v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lyne Goury" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angappa Gunasekaran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Spalanzani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828045v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642466v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642468v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520895v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542780v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365217v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376053v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258258v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158697v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158698v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653770v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bashamboo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Taylor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Samuel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Panthier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Whetton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346896v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344023v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809679v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516305v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809903v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hoareau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516312v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516320v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184337v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hezam Haidar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boujut" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056297v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056303v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876001v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL.2018.8378097" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063713v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644378v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Catel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578044v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bonvoisin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mies" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Stark" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056285v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564476v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gros" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056291v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048616v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233;e Ruel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056269v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420815v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071414v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056242v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056228v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789195v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056226v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056215v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056280v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048586v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Vignard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789290v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933506v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959870v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933513v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658387v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832132v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642526v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834754v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834743v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553987v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552949v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642563v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552975v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552967v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642533v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552943v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553996v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552985v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553993v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105385v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552992v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105860v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134189v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132590v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105850v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914602v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514641v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514627v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/collections/ouvrages-hors-collection/transitions-et-questions-d-echelles-611255.kjsp?RH=12869425720219599" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085907v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086209v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640484v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526762v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090270v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322758v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258219v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516379v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roux-Duffort" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Entreprise/Livre/strategies-9782711779994/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659359v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659361v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537961v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537959v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105848v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514724v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04514703v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Evrard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996GRE21019" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>