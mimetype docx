--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -166,51 +166,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -314,439 +314,448 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Makaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Reaidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Karine Evrard-Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 39 (4), pp.51-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53102/2025.39.04.1229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic supply chain collaboration: a comprehensive typology for pooled warehouses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Makaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskander Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Reaidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Logistics Management, The</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-33. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJLM-11-2023-0466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/IJLM-11-2023-0466⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05265615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Open Source Hardware Business Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Marie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Troxler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Business Models and Strategies for Open Source Projects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.50 - 79. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+              <w:t xml:space="preserve">, 2023, Advances in Systems Analysis, Software Engineering, and High Performance Computing, pp.50 - 79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/978-1-6684-4785-7.ch003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Stakeholders to Grow Open-source Hardware Business Models: The Case of Barcelona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">, 2023, N° 40 (1), pp.193-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/jie.pr1.0138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -1239,2119 +1248,1848 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pooled warehouse management: An empirical study</w:t>
+                <w:t xml:space="preserve">Pooled warehouse management : An empirical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Makaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul J. Reaidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 112, pp.526-536. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cie.2017.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343982v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-01531304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse comparée des solutions de logistique urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...87 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Dat Cung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (1), pp.7-18. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12507970.2015.11665669⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une structuration relationnelle au sein de la supply chain : Le contrat comme mécanisme de coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsaf Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (2), pp.7-18. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12507970.2013.11517013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir des supply chains résilientes : simple évolution du management des risques ou mutation stratégique majeure ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (2), pp.33-45. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12507970.2013.11517015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La collaboration client/fournisseur : comment créer de la valeur au-delà des frontières de l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Calvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Calvi</w:t>
+                <w:t xml:space="preserve">Karine Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Samuel</w:t>
+                <w:t xml:space="preserve">Nathalie Merminod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Poissonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 40 (239), pp.67-74. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.239.67-74⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01020699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rfg.239.67-74⟩</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logistique urbaine : une création de valeur par des partenariats multi-acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Dat Cung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (4), pp.53-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53102/2013.32.04.710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">S. Ruel</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systèmes d'information et résilience des chaînes logistiques globales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Ruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (N° 1), pp.P. 01 - 24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution des écosystèmes informationnels à la résilience des chaines logistiques globales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ruel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 18, (n°1,), p. 57-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00933486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une structuration relationnelle au sein de la supply chain : le contrat comme mécanisme de coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 21, (2), pp.NC</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00933478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systèmes d'information à la résilience des chaînes logistiques globales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Evrard Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ruel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol. 18, (n°1,), p. 1 - 24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00863558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concevoir des supply chains résilientes : simple évolution du management des risques ou mutation stratégique majeure ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 21, (n°2,), p. 33-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00933461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logistique urbaine : Une création de valeur par des partenariats multi-acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00863558v1</w:t>
-[...34 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pauline Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Van-Dat Cung</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 32 (4), pp.53-72. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, n°32, (n°4,), p. 53-72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00959859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion de l'incertitude dans une chaîne logistique globale : une étude de cas dans le secteur informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Evrard Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n°51,, p. 77-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00863590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design des chaînes logistiques intégrées : tester la validité du modèle de Fisher dans le secteur de l'informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Evrard Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Vol. 30, (n°1,), p. 7-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00642503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knowledge Management in Supply Chain: An Empirical Study from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Evrard Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Goury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gunasekaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spalanzani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Strategic Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (3), pp.283-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsis.2010.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00642507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion de l'incertitude dans une chaine logistique globale : Une étude de cas dans le secteur informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04513627v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Salomé Ruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Salomé Ruel</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, N° 51, pp.P. 1 - 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage interorganisationnel et supply chain management : vers un nouveau modèle de gestion des connaissances ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 18 (N° 1), pp.P. 01 - 24</w:t>
+              <w:t xml:space="preserve">, 2010, Vol.15, (n°2,), p. 45-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00642466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Developing Collaborative Competencies within Supply Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...831 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Information Technology and Management (IJITM),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Special issue, Vol.8, (n°2,), p. 146-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00642468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing Collaborative Competencies within Supply Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Information Technology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Special issue, Volume 8, (n° 2, 2009,), p. 146-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00520895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorbing uncertainty within Supply Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Productivity and Quality Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2 (4), p. 441-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00542780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing Collaborative Competencies within Supply Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3367,224 +3105,224 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Information Technology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8 (2), pp.146-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00365217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developping collaborative competencies in inter-enterprise collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Information Technology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 7 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00376053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorbing uncertainty within supply chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Productivity and Quality Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00258258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">developping collaborative competences in inter enterprise collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3600,73 +3338,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue " international Journal of Information Technology and Management" (IJITM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.en attente</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00158697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégiques de localisation et supply chain management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3682,176 +3420,176 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00158698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The survival of differentiating embryonic stem cells is dependent on the SCF-KIT pathway.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bashamboo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00158698v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">A.H. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bashamboo</w:t>
+                <w:t xml:space="preserve">J.J. Panthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.D. Whetton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 119, pp.3039-3046</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3861,379 +3599,379 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation-based assessment of pooled warehousing and inventory strategies for improved operational and environmental performance in supply chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Makaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskander Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Reaidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 52nd International Conference on Computers and Industrial Engineering (CIE52)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DISP laboratory at INSA Lyon (France), Oct 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs clés de succès et les freins à la mutualisation des entrepôts logistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Makaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Reaidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Projects &amp; Logistics (PROLOG 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design methodology to manage supply risk of raw material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Mouloudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROLOG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical materials: a systematic literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Mouloudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4249,155 +3987,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Rencontres de l'Association Internationale de Recherche en Logistique et Supply Chain Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIRL-SCM, May 2022, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination and fairness in Big Data Analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l’Association Information et Management (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Material Criticality Assessment as a Supply Chain Risk Management Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Mouloudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4413,87 +4151,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Rencontres de l'Association Internationale de Recherche en Logistique et Supply Chain Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIRL-SCM, Oct 2020, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influential factors of initiating open innovation collaboration between universities and SMEs: Systematic Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hezam Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04516312v1</w:t>
+                <w:t xml:space="preserve">Jean-François Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exploring the Future of Managment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for open source hardware business models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4525,289 +4358,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influential factors of initiating open innovation collaboration between universities and SMEs: Systematic Literature Review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leveraging OHS growth through a city’s innovation ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes journées du Groupe Thématique Innovation de l’AIMS "Communautés, écosystèmes et innovation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction de la résilience organisationnelle autour des matières critiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème édition des entretiens Jacques Cartier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning process for pooling integration in city logistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Dolati Neghabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4826,2368 +4564,2368 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Logistics Operations Management (GOL 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Le Havre, France. pp.10 Pages, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GOL.2018.8378097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AWE Systems in an Innovation Course</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GOL.2018.8378097⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Catel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AWEC 2017 - 7th International Airborne Wind Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Freiburg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Current state of practices in open source product development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bonvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st International Conference on Engineering Design (ICED17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of British Columbia, Aug 2017, Vancouver, Canada. pp.111-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578044v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of Open Source Business Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The XXVIII ISPIM Innovation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...120 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...109 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving visibility in the supply chain with digital technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Industrial Engineering and Systems Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Business models for open source product development (OSPD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28th ISPIM Innovation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Practices in the design of open source products by online communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bonvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...86 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Colloque National AIP-Priméca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">Business models for open source product development (OSPD)</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coordination inter-organisationnelle dans la supply chain : Approche de résolution par les problèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Thomas</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Zouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th ISPIM Innovation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Rencontres Internationales de Recherche en Logistique et Supply Chain Management (RIRL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visibilité des Supply Chains : Proposition d’un agenda de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomée Ruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Rencontres Internationales de Recherche en Logistique et Supply Chain Management (RIRL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-02048616v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">City logistics : a review and research framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Dolati Neghabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIRL 2016 EPFL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lausanne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warehouse pooling specificities: a preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Makaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul J. Reaidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering (CIE45)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Metz, France. 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination inter-organisationnelle dans la supply chain : Approche de résolution par les problèmes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A typology of warehouse pooling : an exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Makaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul J. Reaidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th European Research Seminar on Logistics and SCM (ERS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Copenhaguen, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyzing stakeholders’ commitment in urban logistics projects by using Community of Practice theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The URBE conference (URban freight and BEhavior change)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, the Department of Political Sciences (DISP); the Centre for Research on the Economics of Institution (CREI), University of Roma Tre, Oct 2015, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When reciprocity between suppliers and buyers conduct to radical co-innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsaf Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Viale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th IPSERA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From early supplier involvement toward early purchasing involvement: Story of a radical co-innovation in the energy industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Viale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IMP Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The IMP Group, 2015, Kolding, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TOWARDS EVALUATION TOOLS FOR LAST MILE DELIVERY PROJECTS: INSIGHTS FROM FRANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Dat Cung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2015 International Urban Freight Conference. I-NUF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, METRANS Transportation Center, Oct 2015, Long Beach, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logistique urbaine : Quelle organisation pour quel modèle économique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Evrard Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Dat Cung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème Congrès International de Génie Industriel (CIGI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, La Rochelle, France. pp.NC</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00959870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La logistique urbaine en Italie et en Roumanie - Une approche comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Dat Cung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Colloque de Logistique Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mutualisation logistique : Proposition d’une typologie d’entrepôts mutualisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Makaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul J. Reaidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème Rencontres Internationales de la Recherche en Supply Chain et Logistique (RIRL 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Marseille, France. 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La supply chain collaborative comme vecteur d’amélioration du processus d’innovation : une étude de cas dans une entreprise agro-alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomée Ruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Vignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Internationales de Recherche en Logistique et Supply Chain Management (RIRL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...711 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...117 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...174 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logistique urbaine : Quelle organisation our quel modèle économique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Dat Cung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès International de Génie Industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, La Rochelle, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00933506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logistique urbaine : une création de valeur par des partenariats multi-acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Dat Cung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème colloque de Logistique Urbaine (CLUN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Nantes, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00933513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la maîtrise des risques à l'appréhension de l'incertitude dans une chaîne logistique : quelle réalité pour une PME ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Ruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de recherche en Système d'Information LOgistique et Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la maîtrise des risques à l'appréhension de l'incertitude dans une chaîne logistique : quelle réalité pour une PME ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique : Systèmes d'Information - Logistique et Innovation (SILOGIN),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00658387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d'information et rési-lience des chaînes logistiques globales : Proposition d'un éco-système informationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, La réunion, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00642526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d'information et résilience des chaînes logistiques globales : Proposition d'un éco-système informationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Ruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7202,1221 +6940,1221 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Saint-Denis de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design des chaînes logistiques intégrées : tester la validité du modèle de Fisher dans le secteur de l'informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Ruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsaf Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées thématique : Systèmes d'information - Logistique et Innovation (SILOGIN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaînes logistiques et crises économiques : réflexion sur un modèle d'adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI° Conférence Scientifique Internationale du Réseau PGV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Prague, République Tchèque, République tchèque. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00553987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage interorganisationnel et supply chain management : vers un nouveau modèle de gestion des connaissances ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management (SIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, France. p. 45-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00552949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design des chaînes logistiques intégrées : tester la validité du modèle de Fisher dansle secteur de l'informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Ruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique : Systèmes d'Information - Logistique et Innovation (SILOGIN),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Saint-Nazaire, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00642563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaînes logistiques et crises économiques : réflexion sur un modèle d'adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI° Conférence Scientifique Internationale du Réseau PGV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Prague, République tchèque. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00552975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Demand Planning: Lessons from three Case Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enterprise Networks and Logistics for Agile Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, France. p. 119-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00552967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaînes logistiques et crises économiques : réflexion sur un modèle d'adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Conférence Internationale du réseau PGV,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Prague, République tchèque. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00642533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing Collaborative Competencies within Supply Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Information Technology and Management (IJITM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, France. p. 146-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00552943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage interorganisationnel et pratiques collaboratives au sein d'une supply chain : cadre conceptuel et voies de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spalanzani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIIème Conférence AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00552985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage interorganisationnel et supply chain management : vers une gestion des connaissances partagée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème colloque AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Marrakech,, Maroc. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00553996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage partagé et création de valeur au sein d'une supply chain : cadre conceptuel et voies de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Spalanzani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIIème Conférence de l’Association Internationale de Management Stratégique (AIMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage interorganisationnel et pratiques collaboratives au sein d'une supply chain : cadre conceptuel et voies de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIème Conférence AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">, Jun 2009, Grenoble, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00553993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage interorganisationnel et supply chain management : vers une gestion des connaissances partagée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème colloque AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00552992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VALUE CREATION THROUGH INTER-ENTREPRISE COLLABORATION TRANSFORMING THE SUPPLY CHAIN BY IMPLEMENTING CPFR PROGRAMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th annual IPSERA Conference, San Diego, USA, 2006, April 6-8.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00105860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créer de la valeur par la collaboration interentreprises : la transformation d'une supply chain par l'implantation de démarches CPFR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8425,73 +8163,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00134189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de compétences collaboratives au sein des supply chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8507,133 +8245,133 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Supply Chain Management and Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Taichung, Taïwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00132590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developping collaborative competencies within supply chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Supply Chain Management and Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Taichung, Taïwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00105850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8643,947 +8381,947 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éthique opérationnelle dans les systèmes industriels du futur : éléments méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethique et transition numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, 2024, 9781836120162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Open Source Hardware Business Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Troxler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francisco José Monaco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Business Models and Strategies for Open Source Projects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.50 - 79, 2023, 9781668447857. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/978-1-6684-4785-7.ch003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches interdisciplinaires de demain à l'Université Grenoble Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UGA Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Transitions et questions d'échelles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Christopher, Compétitivité des Supply Chains dans des contextes incertains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomée Ruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Lavastre; Valentina Carbone; Blandine Ageron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands auteurs en logistique et Supply Chain Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS - Edition Management et Société, pp.147-161, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02085907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illustration du rôle des managers intermédiaires lors d’un projet de collaboration logistique. Cas Simply Market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomée Ruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Lavastre; Valentina Carbone; Blandine Ageron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands auteurs en logistique et Supply Chain Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS - Edition Management et Société, pp.147-162, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative demand planning :lessons from three case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entrprise networks and logistics for agile manufacturing, Wang L., Koh L. (Eds)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, p. 119-136, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00640484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Demand Planning : Lessons from three Case Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wang L. and Lenny Koh S.C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enterprise Networks and Logistics for Agile Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.119-136, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00526762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative demand planning: Creating value through demand signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In "Enterprise Networks and Logistics for Agile Manufacturing", de S. C. L. Koh and L. Wang</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.119-136, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01090270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entreprise étendue : l'impact du supply chain management sur la fonction achat des entreprises industrielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Regards sur la recherche en gestion : Contributions grenobloises,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan,, pp.371-390, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00322758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'absorption de l'incertitude dans la chaîne logistique : passé, présent et futurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in "La gestion des chaînes logistiques multi-acteurs : perpectives stratégiques, ouvrage du CRET-LOG et du CERAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.45-66, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00258219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusions et acquisitions : de la gestion de crise au pilotage du changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Roux-Duffort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eds. Alain-Charles Martinet et Raymond-Alain Thiétart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité et futurs de la recherche en stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vuibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.211-226, 2001, 9782711779994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9593,342 +9331,342 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systèmes d'information et résilience des chaînes logistiques globales : Proposition d'un écosystème informationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Spalanzani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00659359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la maîtrise des risques à l'appréhension de l'incertitude dans une chaîne logistique : quelle réalité pour une PME ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ruel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00659361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage interorganisationnel et pratiques collaboratives au sein d'une supply chain : cadre conceptuel et voies de recherche.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Evrard Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spalanzani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, 29p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00537961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes d'information et résilience des chaînes logistiques globales : Proposition d'un écosystème informationnel</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+                <w:t xml:space="preserve">Apprentissage interorganisationnel et supply chain management : vers une gestion des connaissances partagées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Evrard Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spalanzani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...223 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00537959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9938,162 +9676,162 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STRATEGIE DE L'ENTREPRISE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Evrard-Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Grenoble, 256 p., 2006, Gestion en plus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00105848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie de l'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard Samuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Gestion en plus, 9782706113635</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10103,114 +9841,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration culturelle et croissance externe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Pierre Mendès France Grenoble 2, 1996. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1996GRE21019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04514703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId202"/>
+      <w:footerReference w:type="default" r:id="rId199"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10278,51 +10016,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FB6F404C"/>
+    <w:nsid w:val="136309F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10509,51 +10247,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-evrard-samuel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6475-8927" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567833v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Evrard Samuel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2025.2578271" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265628v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Makaci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reaidy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monteiro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265615v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Zouaghi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLM-11-2023-0466" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512616v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marie Thomas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Evrard-Samuel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Troxler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-6684-4785-7.ch003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809488v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Evrard-Samuel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0138" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512662v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Mouloudi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2021.2008771" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695510v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Viale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2020.1848466" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491587v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Quisbert-Trujillo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ernst" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Monnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.120" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983716v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Dolati Neghabadi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1489153" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984640v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Carr&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.181.0041" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.03.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G9XGCBK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531304v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Reaidy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987917v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2015.11665669" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513622v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Zouari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2013.11517013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513615v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2013.11517015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020699v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Calvi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Samuel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Merminod" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Poissonnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.239.67-74" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863558v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Evrard Samuel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513627v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Armand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2013.32.04.710" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841106v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ruel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933486v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933478v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933461v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959859v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863590v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642507v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goury" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gunasekaran" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spalanzani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsis.2010.11.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SB95VGB8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642503v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zouari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514738v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lyne Goury" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angappa Gunasekaran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Spalanzani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828045v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642466v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642468v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520895v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542780v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365217v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376053v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258258v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158697v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158698v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653770v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bashamboo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Taylor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Samuel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Panthier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Whetton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346896v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344023v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809679v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516305v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809903v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hoareau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516312v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516320v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184337v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hezam Haidar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boujut" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056297v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056303v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876001v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL.2018.8378097" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063713v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644378v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Catel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578044v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bonvoisin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mies" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Stark" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056285v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564476v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gros" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056291v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048616v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233;e Ruel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056269v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420815v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071414v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056242v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056228v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789195v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056226v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056215v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056280v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048586v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Vignard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789290v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933506v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959870v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933513v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658387v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832132v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642526v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834754v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834743v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553987v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552949v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642563v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552975v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552967v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642533v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552943v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553996v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552985v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553993v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105385v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552992v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105860v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134189v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132590v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105850v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914602v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514641v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514627v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/collections/ouvrages-hors-collection/transitions-et-questions-d-echelles-611255.kjsp?RH=12869425720219599" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085907v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086209v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640484v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526762v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090270v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322758v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258219v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516379v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roux-Duffort" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Entreprise/Livre/strategies-9782711779994/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659359v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659361v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537961v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537959v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105848v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514724v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04514703v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Evrard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996GRE21019" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-evrard-samuel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6475-8927" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567833v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Evrard Samuel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2025.2578271" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265628v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Makaci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reaidy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Evrard-Samuel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monteiro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2025.39.04.1229" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265615v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Zouaghi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLM-11-2023-0466" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512616v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marie Thomas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Troxler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-6684-4785-7.ch003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0138" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512662v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Mouloudi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2021.2008771" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695510v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Viale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2020.1848466" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491587v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Quisbert-Trujillo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ernst" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Monnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.120" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983716v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Dolati Neghabadi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1489153" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984640v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Carr&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.181.0041" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531304v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Reaidy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.03.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G9XGCBK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987917v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2015.11665669" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513622v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Zouari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2013.11517013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513615v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2013.11517015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020699v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Calvi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Samuel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Merminod" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Poissonnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.239.67-74" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513627v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Armand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2013.32.04.710" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841106v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ruel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933486v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Evrard-Samuel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933478v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863558v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Evrard Samuel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933461v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959859v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863590v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642503v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zouari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642507v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goury" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gunasekaran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spalanzani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsis.2010.11.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SB95VGB8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828045v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642466v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642468v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Spalanzani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520895v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542780v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365217v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376053v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258258v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158697v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158698v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653770v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bashamboo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Taylor" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Samuel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Panthier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Whetton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346896v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344023v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809679v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516305v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809903v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hoareau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516312v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184337v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hezam Haidar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boujut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516320v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056297v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056303v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876001v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL.2018.8378097" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644378v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Catel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578044v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bonvoisin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mies" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Stark" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063713v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056285v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056291v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564476v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gros" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056269v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048616v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233;e Ruel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420815v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789195v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071414v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056242v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056228v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056226v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056215v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959870v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056280v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789290v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048586v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Vignard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933506v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933513v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832132v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658387v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642526v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834754v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834743v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553987v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552949v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642563v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552975v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552967v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642533v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552943v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552985v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553996v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105385v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553993v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552992v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105860v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134189v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132590v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105850v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914602v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514641v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514627v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/collections/ouvrages-hors-collection/transitions-et-questions-d-echelles-611255.kjsp?RH=12869425720219599" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085907v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086209v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640484v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526762v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090270v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322758v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258219v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516379v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roux-Duffort" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Entreprise/Livre/strategies-9782711779994/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659359v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659361v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537961v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537959v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105848v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514724v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04514703v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Evrard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996GRE21019" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>