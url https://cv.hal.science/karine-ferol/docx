--- v0 (2026-03-18)
+++ v1 (2026-04-11)
@@ -126,384 +126,384 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le récit géographique, quels enjeux théoriques ?</w:t>
+                <w:t xml:space="preserve">Neuf idées reçues sur l'enseignement de la géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Ferol</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Férol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ADAPT</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-35656-086-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967097v1</w:t>
-[...94 lines deleted...]
-                <w:t xml:space="preserve">hal-04388878v1</w:t>
+                <w:t xml:space="preserve">hal-04740580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuf idées reçues sur l'enseignement de la géographie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le récit géographique, quels enjeux théoriques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ferol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIDEGEC24 colloque international des didactiques, de l'histoire, de la géographie et de l'éducation à la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspe. Académie de Nantes, Mar 2024, Nantes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récit géographique de la France et de l'Allemagne : regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Genevois</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Sprenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Férol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.26-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Grondin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04740580v1</w:t>
+                <w:t xml:space="preserve">hal-04388878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -534,64 +534,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le document n’a pas seulement une valeur illustrative en géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bunnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Férol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Genevois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Leininger-Frézal; Sylvain Genevois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuf idées reçues sur l'enseignement de la géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -633,77 +633,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'approche par géocapabilités: intérêts et limites dans le contexte français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Férol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enseignant.e d'histoire, de géographie et l'éducation à la citoyenneté : un.e acteur.trice confronté.e aux enjeux d'hybridation dans sa classe, son établissement, son territoire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 5602 CNRS/UT2J GEODE; FRAMESPA; Université Toulouse Jean Jaurès; INSPE; SFR AEF, pp.116-132, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -769,77 +769,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner la géographie avec les géocapabilités : une approche curriculaire différente ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Férol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.120-136, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -947,51 +947,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B21D3EF6"/>
+    <w:nsid w:val="D229D256"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1178,51 +1178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-ferol" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-7072-4741" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967097v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ferol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388878v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sprenger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine F&#233;rol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740580v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maurice" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grondin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adapt.snes.edu/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896513v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bunnik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adapt.snes.edu/catalogue/la-grande-collection/des-sciences-des-hommes-des-concepts/article/9-idees-recues-sur-l-enseignement-de-la-geographie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356032v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lecomte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.4say-yc02" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241262v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-ferol" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-7072-4741" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740580v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maurice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine F&#233;rol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grondin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adapt.snes.edu/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967097v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ferol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388878v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sprenger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896513v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bunnik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adapt.snes.edu/catalogue/la-grande-collection/des-sciences-des-hommes-des-concepts/article/9-idees-recues-sur-l-enseignement-de-la-geographie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356032v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lecomte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.4say-yc02" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241262v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>