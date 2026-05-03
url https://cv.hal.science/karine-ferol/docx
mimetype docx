--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -947,51 +947,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D229D256"/>
+    <w:nsid w:val="AD6C5E16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>