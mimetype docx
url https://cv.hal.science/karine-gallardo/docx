--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -106,295 +106,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle inventories and environmental impact datasets for the semi-industrial processing of food Faba bean or Pea protein ingredients</w:t>
+                <w:t xml:space="preserve">Plant proteins for human and environmental health: knowledge, barriers, and levers for their development, a case study in France. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Guyomarc’h</w:t>
+                <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Scussat</w:t>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Eudes Hermant</w:t>
+                <w:t xml:space="preserve">Rémy Cailliatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Berton-Carabin</w:t>
+                <w:t xml:space="preserve">Patrick Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Anton</w:t>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 63, pp.112247. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (4), pp.42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-025-01034-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371151v1</w:t>
+                <w:t xml:space="preserve">hal-05197858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant proteins for human and environmental health: knowledge, barriers, and levers for their development, a case study in France. A review</w:t>
+                <w:t xml:space="preserve">Life cycle inventories and environmental impact datasets for the semi-industrial processing of food Faba bean or Pea protein ingredients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
+                <w:t xml:space="preserve">Fanny Guyomarc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+                <w:t xml:space="preserve">Simone Scussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Cailliatte</w:t>
+                <w:t xml:space="preserve">Jean-Eudes Hermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Carré</w:t>
+                <w:t xml:space="preserve">Claire Berton-Carabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Della Valle</w:t>
+                <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45 (4), pp.42. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63, pp.112247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-025-01034-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05197858v1</w:t>
+                <w:t xml:space="preserve">hal-05371151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The vacuolar sulfate transporter PsSULTR4 is a key determinant of seed yield and protein composition in pea</w:t>
               </w:r>
@@ -1260,554 +1260,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Bacterial Siderophores on Iron Status and Ionome in Pea</w:t>
+                <w:t xml:space="preserve">High-quality genome sequence of white lupin provides insight into soil exploration and seed quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Lurthy</w:t>
+                <w:t xml:space="preserve">Bárbara Hufnagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Cantat</w:t>
+                <w:t xml:space="preserve">André Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jeudy</w:t>
+                <w:t xml:space="preserve">Alexandre Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Declerck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Gallardo</w:t>
+                <w:t xml:space="preserve">Laurence Marquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanchon Divol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00730⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-14197-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03136992v1</w:t>
+                <w:t xml:space="preserve">hal-04721448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-quality genome sequence of white lupin provides insight into soil exploration and seed quality</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Bacterial Siderophores on Iron Status and Ionome in Pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Marques</w:t>
+                <w:t xml:space="preserve">Tristan Lurthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Soriano</w:t>
+                <w:t xml:space="preserve">Cécile Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Marquès</w:t>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanchon Divol</w:t>
+                <w:t xml:space="preserve">Philippe Declerck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), pp.492. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-14197-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460008v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ILS3 highlighted nice results and challenging opportunities for innovative research on grain legume.</w:t>
+                <w:t xml:space="preserve">High-quality genome sequence of white lupin provides insight into soil exploration and seed quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Salon</w:t>
+                <w:t xml:space="preserve">Barbara Hufnagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jeudy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aude Tixier</w:t>
+                <w:t xml:space="preserve">Alexandre Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Marquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanchon Divol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Legume Perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-14197-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03631964v1</w:t>
+                <w:t xml:space="preserve">hal-02460008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-quality genome sequence of white lupin provides insight into soil exploration and seed quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ILS3 highlighted nice results and challenging opportunities for innovative research on grain legume.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bárbara Hufnagel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fanchon Divol</w:t>
+                <w:t xml:space="preserve">Aude Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Legume Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18, pp.6-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721448v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional Reprogramming of Pea Leaves at Early Reproductive Stages</w:t>
               </w:r>
@@ -2463,51 +2463,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluxomics links cellular functional analyses to whole-plant phenotyping.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3781,51 +3781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfate transporters in the plant's response to drought and salinity: regulation and possible functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4348,51 +4348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette C. Larre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3, 7 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4439,51 +4439,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional response of &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; sulphate transporters to arbuscular mycorrhizal symbiosis with and without sulphur stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Casieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wipf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4536,217 +4536,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model legumes contribute to faba bean breeding</w:t>
+                <w:t xml:space="preserve">Sultr4;1 mutant seeds of Arabidopsis have an enhanced sulphate content and modified proteome suggesting metabolic adaptations to altered sulphate compartmentalization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rispail</w:t>
+                <w:t xml:space="preserve">Hélène Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Kalo</w:t>
+                <w:t xml:space="preserve">Jean-Claude Davidian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">György B. Kiss</w:t>
+                <w:t xml:space="preserve">Markus Wirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.H. Noel Ellis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
+                <w:t xml:space="preserve">Rüdiger Hell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 115 (3), pp.253-269. </w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2009.03.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-10-78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668227v1</w:t>
+                <w:t xml:space="preserve">hal-00508438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The seed composition of Arabidopsis mutants for the group 3 sulfate transporters indicates a role in sulfate translocation within developing seeds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Davidian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4755,210 +4755,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 154 (2), pp.913-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.110.162123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00534006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sultr4;1 mutant seeds of Arabidopsis have an enhanced sulphate content and modified proteome suggesting metabolic adaptations to altered sulphate compartmentalization.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Davidian</w:t>
+                <w:t xml:space="preserve">Model legumes contribute to faba bean breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rispail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Wirtz</w:t>
+                <w:t xml:space="preserve">György B. Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rüdiger Hell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maya Belghazi</w:t>
+                <w:t xml:space="preserve">T.H. Noel Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 10, pp.78. </w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115 (3), pp.253-269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-10-78⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2009.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508438v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medicago truncatula as a model legume</w:t>
               </w:r>
@@ -5303,51 +5303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klementina Kakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5423,51 +5423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reserve accumulation in legume seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5578,51 +5578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Firnhaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helge Küster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5699,51 +5699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Firnhaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Héricher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6070,51 +6070,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling metabolic and transcriptional control of legume seed development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6333,51 +6333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Quillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7159,64 +7159,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the optimization of pea nodulated root system architecture for improved water and nutrition acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratikshya Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Girodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7284,51 +7284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les protéines des graines de légumineuses : état des connaissances et recherches en cours dans LETSPROSEED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7597,96 +7597,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobiliser le levier génétique pour améliorer les protéines de légumineuses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The pea sulfate transporter PsSULTR4 contributes to the accumulation of sulfur-rich storage proteins by enabling seed sulfate remobilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanélie Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseil Scientifique INRAE – Séance sur les Protéines végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">Colloque Graines 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Versaille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242182v1</w:t>
+                <w:t xml:space="preserve">hal-05251124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du projet LETSPROSEED et de son impact potentiel sur l’évaluation variétale au CTPS</w:t>
               </w:r>
@@ -7735,176 +7791,120 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05241707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The vacuolar sulfate transporter in pea, PsSULTR4, contributes to both seed yield and protein composition of mature seeds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobiliser le levier génétique pour améliorer les protéines de légumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée doctorants UMR Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">Conseil Scientifique INRAE – Séance sur les Protéines végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331623v1</w:t>
+                <w:t xml:space="preserve">hal-05242182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pssultr4 is the only vacuolar sulfate transporter in pea and a key determinant of seed protein composition even under sulfur-sufficient conditions</w:t>
+                <w:t xml:space="preserve">The vacuolar sulfate transporter in pea, PsSULTR4, contributes to both seed yield and protein composition of mature seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanélie Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
@@ -7939,1304 +7939,1261 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILS4 Fourth International Legume Society Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">Journée doctorants UMR Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223091v1</w:t>
+                <w:t xml:space="preserve">hal-04331623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pea sulfate transporter, PsSULTR4, contributes to seed yield and quality</w:t>
+                <w:t xml:space="preserve">Pssultr4 is the only vacuolar sulfate transporter in pea and a key determinant of seed protein composition even under sulfur-sufficient conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanélie Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carine Alcon</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Jeunes Chercheurs 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole doctorale Environnements-Santé, Jun 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">ILS4 Fourth International Legume Society Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04122063v1</w:t>
+                <w:t xml:space="preserve">hal-04223091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du projet LETSPROSEED (2023-2028) : Accroitre la consommation des protéines de légumineuses en améliorant leur qualité sans compromettre les défenses contre les stress biotiques et abiotiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The pea sulfate transporter, PsSULTR4, contributes to seed yield and quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanélie Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Alcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’animation de la SFR Qualité et Santé du végétal sur les "Protéines Végétales”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, IRHS Angers, France</w:t>
+              <w:t xml:space="preserve">Forum des Jeunes Chercheurs 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole doctorale Environnements-Santé, Jun 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05241747v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating the role of nf-yb transcription factors in pea seed development</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Présentation du projet LETSPROSEED (2023-2028) : Accroitre la consommation des protéines de légumineuses en améliorant leur qualité sans compromettre les défenses contre les stress biotiques et abiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILS4 Fourth International Legume Society Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">Journée d’animation de la SFR Qualité et Santé du végétal sur les "Protéines Végétales”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, IRHS Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223020v1</w:t>
+                <w:t xml:space="preserve">hal-05241747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pea sulfate transporter PsSULTR4 contributes to the accumulation of sulfur-rich storage proteins by enabling seed sulfate remobilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanélie Bachelet</w:t>
+                <w:t xml:space="preserve">Elucidating the role of nf-yb transcription factors in pea seed development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Noureddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Naudé</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Graines 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Versaille, France</w:t>
+              <w:t xml:space="preserve">ILS4 Fourth International Legume Society Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05251124v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of vacuolar sulfate in nutritional quality of pea seeds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic determinism of legume grain quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Plant Sulfur Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, London, Canada</w:t>
+              <w:t xml:space="preserve">Journée autour des questions partagées entre INRAE et Danone organisée par Rémy Cailliate (Adjoint au Chef de département BAP, Innovation Variétale et Diversification, Directeur de l’institut Carnot Plant2Pro). Workshop Partenariat INRAE-Danone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Distanciel,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884621v1</w:t>
+                <w:t xml:space="preserve">hal-05241413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des connaissances fondamentales à l’amélioration de la qualité des graines : l’exemple du pois</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Role of vacuolar sulfate in nutritional quality of pea seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanélie Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72ème JTIC : Journées Techniques de l'Industrie Céréalière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">International Plant Sulfur Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, London, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05241191v1</w:t>
+                <w:t xml:space="preserve">hal-03884621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance du sulfate vacuolaire pour l’établissement du rendement et de la qualité des graines de pois</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mari</w:t>
+                <w:t xml:space="preserve">L'amélioration de la qualité de la graine dans toutes ses dimensions, par le levier génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">Conférence Végépolys Valley : Panorama des Protéines Végétales Regards Croisés Entreprise / Recherche.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981800v1</w:t>
+                <w:t xml:space="preserve">hal-03888858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminisme de la qualité : lien avec la fertilisation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Importance du sulfate vacuolaire pour l’établissement du rendement et de la qualité des graines de pois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanélie Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ième édition Carrefour pois et féverole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, paris, France</w:t>
+              <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03888769v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'amélioration de la qualité de la graine dans toutes ses dimensions, par le levier génétique</w:t>
+                <w:t xml:space="preserve">Des connaissances fondamentales à l’amélioration de la qualité des graines : l’exemple du pois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Végépolys Valley : Panorama des Protéines Végétales Regards Croisés Entreprise / Recherche.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, paris, France</w:t>
+              <w:t xml:space="preserve">72ème JTIC : Journées Techniques de l'Industrie Céréalière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03888858v1</w:t>
+                <w:t xml:space="preserve">hal-05241191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A holistic overview of the impact of sulfur deficiency in pea facing water deficit</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déterminisme de la qualité : lien avec la fertilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Plant Sulfur Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">2ième édition Carrefour pois et féverole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889036v1</w:t>
+                <w:t xml:space="preserve">hal-03888769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des potentiels régulateurs des réponses au stress hydrique et à la carence en soufre identifiés grâce à une analyse multi-omiques chez le pois</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A holistic overview of the impact of sulfur deficiency in pea facing water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Remy Felix Serre</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Protéome Vert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Gif Sur Yvette, France</w:t>
+              <w:t xml:space="preserve">International Plant Sulfur Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711627v1</w:t>
+                <w:t xml:space="preserve">hal-03889036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-omics network analysis identifies putative regulators of molecular responses to water stress and sulfur deficiency in Pisum sativum</w:t>
+                <w:t xml:space="preserve">Des potentiels régulateurs des réponses au stress hydrique et à la carence en soufre identifiés grâce à une analyse multi-omiques chez le pois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Henriet</w:t>
@@ -9250,327 +9207,383 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan J. Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Felix Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Workshop. Molecular responses of plants facing climate change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées du Protéome Vert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Gif Sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711712v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic determinism of legume grain quality</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-omics network analysis identifies putative regulators of molecular responses to water stress and sulfur deficiency in Pisum sativum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan J. Kreplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Felix Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée autour des questions partagées entre INRAE et Danone organisée par Rémy Cailliate (Adjoint au Chef de département BAP, Innovation Variétale et Diversification, Directeur de l’institut Carnot Plant2Pro). Workshop Partenariat INRAE-Danone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Distanciel,, France</w:t>
+              <w:t xml:space="preserve">EMBO Workshop. Molecular responses of plants facing climate change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05241413v1</w:t>
+                <w:t xml:space="preserve">hal-03711712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GWAS results in response to sulfur deficiency</w:t>
+                <w:t xml:space="preserve">Déterminisme génétique de la qualité de la graine chez le pois et outils pour la sélection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Le Signor</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCLEG, Breeding forage and grain legumes to increase EU’s and China’s protein self sufficiency.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Melle, Belgium</w:t>
+              <w:t xml:space="preserve">Visite Vincent Béguier Directeur Général AgriObtentions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594186v1</w:t>
+                <w:t xml:space="preserve">hal-03594236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du métabolisme du soufre dans le développement et l’élaboration de la qualité des graines riches en protéines</w:t>
+                <w:t xml:space="preserve">GWAS results in response to sulfur deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graines 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">EUCLEG, Breeding forage and grain legumes to increase EU’s and China’s protein self sufficiency.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Melle, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594163v1</w:t>
+                <w:t xml:space="preserve">hal-03594186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du métabolisme du soufre dans la plasticité de la composition protéique des graines de légumineuses vis-à-vis des stress abiotiques</w:t>
               </w:r>
@@ -9619,618 +9632,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protéomique Shotgun des graines de féveroles : vers l’identification de protéines associées à la résistance aux bruches</w:t>
+                <w:t xml:space="preserve">Rôle du métabolisme du soufre dans le développement et l’élaboration de la qualité des graines riches en protéines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protéome Vert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">Graines 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03544179v1</w:t>
+                <w:t xml:space="preserve">hal-03594163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance des voies de recyclage de la méthionine dans le contrôle de la plasticité de la composition protéique des graines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Cartelier</w:t>
+                <w:t xml:space="preserve">Protéomique Shotgun des graines de féveroles : vers l’identification de protéines associées à la résistance aux bruches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Le Signor</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Rencontres Francophones sur les Légumineuses - RFL#3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Protéome Vert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03178830v1</w:t>
+                <w:t xml:space="preserve">hal-03544179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde « Quelles opportunités et enjeux pour les protéines animales et végétales en région BFC ?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Importance des voies de recyclage de la méthionine dans le contrôle de la plasticité de la composition protéique des graines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Cartelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marie Prosperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de cloture GO PROTEINS - Comment valoriser les protéines animales et végétales locales en alimentation humaine ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Dijon, France</w:t>
+              <w:t xml:space="preserve">3. Rencontres Francophones sur les Légumineuses - RFL#3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585603v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobiliser le levier génétique pour améliorer et stabiliser la valeur protéique des graines de pois</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Table ronde « Quelles opportunités et enjeux pour les protéines animales et végétales en région BFC ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marnier, Sylvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richardot, Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavier, Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Touillon,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Scientifique "amélioration des protéines végétales pour la santé des consommateurs et des systèmes de production". Organisé conjointement par Le consortium PlantAlliance, les instituts Carnot Plant2Pro et Qualiment, les départements INRAE Transform, AlimH, Biologie et Amélioration des Plantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">Colloque de cloture GO PROTEINS - Comment valoriser les protéines animales et végétales locales en alimentation humaine ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319955v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminisme génétique de la qualité de la graine chez le pois et outils pour la sélection</w:t>
+                <w:t xml:space="preserve">Mobiliser le levier génétique pour améliorer et stabiliser la valeur protéique des graines de pois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visite Vincent Béguier Directeur Général AgriObtentions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Dijon, France</w:t>
+              <w:t xml:space="preserve">Atelier Scientifique "amélioration des protéines végétales pour la santé des consommateurs et des systèmes de production". Organisé conjointement par Le consortium PlantAlliance, les instituts Carnot Plant2Pro et Qualiment, les départements INRAE Transform, AlimH, Biologie et Amélioration des Plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594236v1</w:t>
+                <w:t xml:space="preserve">hal-03319955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pea genome... Now and After</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Delefortrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10266,1195 +10266,1195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche des gènes contrôlant la plasticité de la composition protéique des graines vis-à-vis de l’environnement par une approche GWAS chez &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Cartelier</w:t>
+                <w:t xml:space="preserve">Studying the interplay between sulfur nutrition and water stress tolerance in pea by proteomics : a focus on seed development and composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Henriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julia Buitink</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Rossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy-Félix Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Graines 2019. Biologie des graines et transition écologique.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">Protéome Vert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786025v1</w:t>
+                <w:t xml:space="preserve">hal-02912213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards bruchid resistance in pulses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Blandine Raffiot</w:t>
+                <w:t xml:space="preserve">Elucidating the genetic determinism of the plasticity of seed proteins in response to the environment using &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Cartelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Terezol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9 th International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
+              <w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735741v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High quality genome sequence reveals important events during domestication of White Lupin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Soriano</w:t>
+                <w:t xml:space="preserve">Recherche des gènes contrôlant la plasticité de la composition protéique des graines vis-à-vis de l’environnement par une approche GWAS chez &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Cartelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Terezol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Colloque Graines 2019. Biologie des graines et transition écologique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735166v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between sulfur nutrition and water stress tolerance in pea : a focus on seed development and composition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadia Rossin</w:t>
+                <w:t xml:space="preserve">Towards bruchid resistance in pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estefania Carrillo Perdomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Deulvot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Raffiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Legume Genetics and Genomics ICLGG 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICLGG., May 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">9 th International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734284v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating the genetic determinism of the plasticity of seed proteins in response to the environment using Medicago truncatula</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Cartelier</w:t>
+                <w:t xml:space="preserve">Interplay between sulfur nutrition and water stress tolerance in pea : a focus on seed development and composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Henriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Terezol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julia Buitink</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Kilandamoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Rossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Forum des jeunes chercheurs Environnement-Santé, Université de Bourgogne Franche-Comté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bourgogne Franche-Comté (COMUE) (UBFC). Dijon, FRA., Jun 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Legume Genetics and Genomics ICLGG 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICLGG., May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785984v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruchid resistance in pulses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Blandine Raffiot</w:t>
+                <w:t xml:space="preserve">High quality genome sequence reveals important events during domestication of White Lupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bárbara Hufnagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Marande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transversal Symposium GIS BV, Investment for the future, Projects in plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737235v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membres du comité d’organisation logistique local</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marthe Jewell</w:t>
+                <w:t xml:space="preserve">Elucidating the genetic determinism of the plasticity of seed proteins in response to the environment using Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Cartelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Terezol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vitagora, May 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">25. Forum des jeunes chercheurs Environnement-Santé, Université de Bourgogne Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne Franche-Comté (COMUE) (UBFC). Dijon, FRA., Jun 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937675v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating the genetic determinism of the plasticity of seed proteins in response to the environment using &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julia Buitink</w:t>
+                <w:t xml:space="preserve">Bruchid resistance in pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estefania Carrillo Perdomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Deulvot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Raffiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Transversal Symposium GIS BV, Investment for the future, Projects in plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734242v1</w:t>
+                <w:t xml:space="preserve">hal-02737235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the interplay between sulfur nutrition and water stress tolerance in pea by proteomics : a focus on seed development and composition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadia Rossin</w:t>
+                <w:t xml:space="preserve">Membres du comité d’organisation logistique local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy-Félix Serre</w:t>
+                <w:t xml:space="preserve">Marthe Jewell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protéome Vert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, paris, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vitagora, May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912213v1</w:t>
+                <w:t xml:space="preserve">hal-02937675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the complexity and diversity of crosstalks between S and other mineral nutrients in cultivated plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11669,51 +11669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Rossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11794,51 +11794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo-Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Cartelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12275,176 +12275,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissection of pea responses to drought during vegetative growth and seed filling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing response to abiotic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson Kilandamdro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Aime</w:t>
+                <w:t xml:space="preserve">P. Annicchiarico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fernandiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Fionari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference "Advances in grain legume cultivation and use. Translating legume research into end-users reality"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Novi Sad, Serbia. 180 p</w:t>
+              <w:t xml:space="preserve">EU Project LEGATO Final Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790107v1</w:t>
+                <w:t xml:space="preserve">hal-02787945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du rôle de la nutrition soufrée dans la réponse du pois au stress hydrique par une approche protéomique : Focus sur les graines</w:t>
+                <w:t xml:space="preserve">The interplay between sulfur nutrition and the drought response in pea : a focus on seed development and composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Henriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Kilandamoko</w:t>
@@ -12479,823 +12479,823 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protéome Vert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Versailles, France</w:t>
+              <w:t xml:space="preserve">8. International Conference on Legume Genetics and Genomics (ICLGG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Noble Research Institute., Sep 2017, Siófok, Hungary. 180 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902821v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’un répertoire de gènes contrôlant la composition protéique des graines des légumineuses vers de nouveaux profils protéiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Le Signor</w:t>
+                <w:t xml:space="preserve">Dissection of pea responses to drought during vegetative growth and seed filling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Rossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Kilandamdro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aime</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nevin D. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque Graines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Conference "Advances in grain legume cultivation and use. Translating legume research into end-users reality"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Novi Sad, Serbia. 180 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737356v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'interaction entre la nutrition soufrée et la réponse du pois au stress hydrique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anderson Kilandamoko</w:t>
+                <w:t xml:space="preserve">D’un répertoire de gènes contrôlant la composition protéique des graines des légumineuses vers de nouveaux profils protéiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Balliau</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nevin D. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Soufre INRA "Cycle du soufre et nutrition soufrée des plantes : état des connaissances et prospectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">6. Colloque Graines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903678v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d’association pangénomique de la longévité chez &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; pour en identifier de nouveaux régulateurs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
+                <w:t xml:space="preserve">L'interaction entre la nutrition soufrée et la réponse du pois au stress hydrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Kilandamoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque Graines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque Soufre INRA "Cycle du soufre et nutrition soufrée des plantes : état des connaissances et prospectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733501v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of sulfur in the control of seed quality traits in legumes: from model to crop species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude du rôle de la nutrition soufrée dans la réponse du pois au stress hydrique par une approche protéomique : Focus sur les graines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Henriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Kilandamoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilateral Closure Symposium of GDRI Integrative Plant Biology Network.The developing plant in its environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Protéome Vert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734622v1</w:t>
+                <w:t xml:space="preserve">hal-02902821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing response to abiotic stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabio Fionari</w:t>
+                <w:t xml:space="preserve">The role of sulfur in the control of seed quality traits in legumes: from model to crop species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nevin D. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU Project LEGATO Final Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Novi Sad, Serbia</w:t>
+              <w:t xml:space="preserve">Bilateral Closure Symposium of GDRI Integrative Plant Biology Network.The developing plant in its environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787945v1</w:t>
+                <w:t xml:space="preserve">hal-02734622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interplay between sulfur nutrition and the drought response in pea : a focus on seed development and composition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Balliau</w:t>
+                <w:t xml:space="preserve">Etude d’association pangénomique de la longévité chez &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; pour en identifier de nouveaux régulateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souha Berriri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Righetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Legume Genetics and Genomics (ICLGG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Noble Research Institute., Sep 2017, Siófok, Hungary. 180 p</w:t>
+              <w:t xml:space="preserve">6. Colloque Graines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737764v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of seed quality traits in legumes : from model to crop species</w:t>
               </w:r>
@@ -13491,549 +13491,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02893746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transcriptomic approach identifies candidate genes for drought tolerance during the reproductive phase in pea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of sulfur metabolism in the pea response to drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Legume Society Conference - Legumes for a Sustainable World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Legume Society., Oct 2016, Lisbonne, Portugal. 358 p</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs du département BAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604112v1</w:t>
+                <w:t xml:space="preserve">hal-02743423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of sulfur metabolism in the pea response to drought</w:t>
+                <w:t xml:space="preserve">The role of sulfur nutrition in the pea response to water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs du département BAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Apr 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Mar 2016, Dijon, France. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743423v1</w:t>
+                <w:t xml:space="preserve">hal-02739161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of sulfur nutrition in the pea response to water deficit</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A transcriptomic approach identifies candidate genes for drought tolerance during the reproductive phase in pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Rossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Mar 2016, Dijon, France. 27 p</w:t>
+              <w:t xml:space="preserve">2. International Legume Society Conference - Legumes for a Sustainable World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Legume Society., Oct 2016, Lisbonne, Portugal. 358 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739161v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels leviers génétiques mobilisables chez le pois et la féverole pour les teneurs en fractions protéiques, acides aminés, « facteurs antinutritionnels », afin d’améliorer la valeur nutritionnelle de ces graines ?</w:t>
+                <w:t xml:space="preserve">Summer School Plant Science, Angers : Conception et participation à la session « Physiology and Nutritional Quality of seeds », avec Françoise Montrichard (IRHS Angers, équipe SESaN). Séminaire (1h) et travaux pratiques (3 h) : étude de la composition protéique des graines de légumineuses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Rencontres Francophones sur les Légumineuses (RFL1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., May 2016, Dijon, France. 139 p</w:t>
+              <w:t xml:space="preserve">Summer School Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740181v1</w:t>
+                <w:t xml:space="preserve">hal-03624518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summer School Plant Science, Angers : Conception et participation à la session « Physiology and Nutritional Quality of seeds », avec Françoise Montrichard (IRHS Angers, équipe SESaN). Séminaire (1h) et travaux pratiques (3 h) : étude de la composition protéique des graines de légumineuses.</w:t>
+                <w:t xml:space="preserve">Quels leviers génétiques mobilisables chez le pois et la féverole pour les teneurs en fractions protéiques, acides aminés, « facteurs antinutritionnels », afin d’améliorer la valeur nutritionnelle de ces graines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer School Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Angers, France</w:t>
+              <w:t xml:space="preserve">1. Rencontres Francophones sur les Légumineuses (RFL1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., May 2016, Dijon, France. 139 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624518v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">étude de la composition protéique des graines de légumineuses.</w:t>
               </w:r>
@@ -14776,441 +14776,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biologie intégrative du développement de la graine chez M. truncatula</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Gallardo</w:t>
+                <w:t xml:space="preserve">Use of translational genomics to identify genes important for legume seed filling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Noguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle d'Erfurth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Noguero</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. colloque national du Réseau Français de Biologie des Graines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Dijon, France. pp.1</w:t>
+              <w:t xml:space="preserve">First Legume Society Conference 2013: A Legume Odyssey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005077v1</w:t>
+                <w:t xml:space="preserve">hal-02748186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional response of Medicago truncatula sulphate transporters to arbuscular mycorrhizal symbiosis with and without sulphur stress</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biologie intégrative du développement de la graine chez M. truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle d'Erfurth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Noguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Plant Membrane Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Kurashiki-shi, Japon, 26-31 mars 2013, Japan</w:t>
+              <w:t xml:space="preserve">4. colloque national du Réseau Français de Biologie des Graines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Dijon, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805503v1</w:t>
+                <w:t xml:space="preserve">hal-01005077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of translational genomics to identify genes important for legume seed filling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptional response of Medicago truncatula sulphate transporters to arbuscular mycorrhizal symbiosis with and without sulphur stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Wipf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Casieri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Legume Society Conference 2013: A Legume Odyssey</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Novi Sad, Serbia</w:t>
+              <w:t xml:space="preserve">International Workshop on Plant Membrane Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Kurashiki-shi, Japon, 26-31 mars 2013, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748186v1</w:t>
+                <w:t xml:space="preserve">hal-02805503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des variétés de légumineuses à graines mieux adaptées à l’alimentation humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15265,51 +15265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional response of Medicago truncatula sulphate transporters to arbuscular mycorrhizal symbiosis with and without sulphur stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Casieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Wipf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15394,51 +15394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Poignavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Forum des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15457,773 +15457,773 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of oligosaccharides in seed vigour revisited using the legume model Medicago truncatula</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
+                <w:t xml:space="preserve">High throughput sequencing identifies stage-specific miRNA populations in developing Medicago truncatula seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Teulat</w:t>
+                <w:t xml:space="preserve">Christine Lelandais - Brière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Morère-Le Paven</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Leprince</w:t>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ISSS Conference on Seed Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bahia, Brazil</w:t>
+              <w:t xml:space="preserve">Graine 2011, 3. colloque national du Réseau Français de Biologie des Graines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339450v1</w:t>
+                <w:t xml:space="preserve">hal-02748933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetative and reproductive development of &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;: physiological and genetic aspects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Gallardo</w:t>
+                <w:t xml:space="preserve">Combining proteomics with quantitative genetics to decipher the regulatory network governing seed protein accumulation and gemination in legumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Model Legume Congress 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National Polytechnique (Toulouse) (Toulouse INP). Castanet Tolosan, FRA., May 2011, Sainte-Maxime, France</w:t>
+              <w:t xml:space="preserve">Final Cost FA0603 Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746655v1</w:t>
+                <w:t xml:space="preserve">hal-02744522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de l'albumen dans le developpement de la graine chez les legumineuses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Le Signor</w:t>
+                <w:t xml:space="preserve">The role of oligosaccharides in seed vigour revisited using the legume model Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Teulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Verdier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M.K. Udvardi</w:t>
+                <w:t xml:space="preserve">Marie-Christine Morère-Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graine 2011, 3. colloque national du Réseau Français de Biologie des Graines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">10th ISSS Conference on Seed Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bahia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750306v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The roles if embryo-surrounding tissues in regulating Medicago truncatula seed filling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vegetative and reproductive development of &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;: physiological and genetic aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Julier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Model Legume Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Sainte-Maxime, France</w:t>
+              <w:t xml:space="preserve">Model Legume Congress 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National Polytechnique (Toulouse) (Toulouse INP). Castanet Tolosan, FRA., May 2011, Sainte-Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747148v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput sequencing identifies stage-specific miRNA populations in developing Medicago truncatula seeds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
+                <w:t xml:space="preserve">Rôle de l'albumen dans le developpement de la graine chez les legumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Noguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Gouzy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erika Sallet</w:t>
+                <w:t xml:space="preserve">M.K. Udvardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graine 2011, 3. colloque national du Réseau Français de Biologie des Graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748933v1</w:t>
+                <w:t xml:space="preserve">hal-02750306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining proteomics with quantitative genetics to decipher the regulatory network governing seed protein accumulation and gemination in legumes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The roles if embryo-surrounding tissues in regulating Medicago truncatula seed filling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Noguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. Udvardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final Cost FA0603 Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Dijon, France</w:t>
+              <w:t xml:space="preserve">Model Legume Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Sainte-Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744522v1</w:t>
+                <w:t xml:space="preserve">hal-02747148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of genes regulating Medicago truncatula seed filling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16304,51 +16304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine A. Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16390,51 +16390,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting post-genomics resources in model species and genome conservation between model species and legume crops to accelerate seed biology discoveries in crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16515,90 +16515,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The phenotypes of Arabipsis mutants for the group 3 sulphate transporters point diverse roles within developing seed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Davidian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Wirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rüdiger Hell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16640,51 +16640,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génétique et post-génomique chez la légumineuse modèle M. truncatula pour disséquer le déterminisme moléculaire de la composition protéique des graines de légumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine A. Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16804,51 +16804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Teulat-Merah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème colloque national du réseau français de biologie des graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Paris, France. 55 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16968,103 +16968,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfur metabolism in plants - Regulatory aspects and Sulfur in the foos chain, agriculture and the environment, Sulfur metabolism and transport in developing seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Davidian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Workshop "Sulfur Metabolism in Plants",</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Leiden, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17128,51 +17128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ombretta Repetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Firnhaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Héricher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17365,51 +17365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17464,64 +17464,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examination of the role of sulfate transporters expressed in seeds by using Arabidopsis T-DNA mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Davidian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17572,51 +17572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomics and transcriptomics for the study of storage protein accumulation and regulation in legume seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journée scientifique de la SFEAP intitulée "protéomique appliquée au règne végétal".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17635,418 +17635,418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity in Pisum sativum and comparative mapping with Medicago truncatula</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Judith Burstin</w:t>
+                <w:t xml:space="preserve">Germination and storage protein mobilisation of Trifolium subterraneum Var 45C seeds under hypoxic treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Sahnoun-Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck F. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal P. Marget</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Brouquisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Conference on Grain Legumes "Integrating legume biology for sustainable agriculture"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Model Legumes Congress (MLC2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754403v1</w:t>
+                <w:t xml:space="preserve">hal-02755755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated transcriptomics and proteomics analysis of M. truncatula seed development towards enhancing the sulphur content of grain legume crops</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Héricher</w:t>
+                <w:t xml:space="preserve">Diversity in Pisum sativum and comparative mapping with Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine A. Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Targeting science to real needs ; 1. GL-TTP Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">6. European Conference on Grain Legumes "Integrating legume biology for sustainable agriculture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752225v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des facteurs de transcription lors du developpement de la graine de M. truncatula : cinetiques d'expression et compartimentation tissulaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated transcriptomics and proteomics analysis of M. truncatula seed development towards enhancing the sulphur content of grain legume crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Firnhaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Héricher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Forum des jeunes chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Dijon, France. p.77</w:t>
+              <w:t xml:space="preserve">Targeting science to real needs ; 1. GL-TTP Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817397v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined and transcriptome analysis of developing Medicago Truncatula seeds: Evidence for metabolic specialization of maternal and filial tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18055,896 +18055,896 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Firnhaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Héricher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. European Conference on Grain Legumes "Integrating legume biology for sustainable agriculture" Publisher : AEP Association Européenne des protéagineux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'importance du sulfate pour le remplissage de la graine : caractérisation de mutants d'A. Thaliana affectés pour le transport de sulfate dans la graine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Thompson</w:t>
+                <w:t xml:space="preserve">Etude des facteurs de transcription lors du developpement de la graine de M. truncatula : cinetiques d'expression et compartimentation tissulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klementina Kakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graines 2007, Institut national d'horticulture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Angers, France</w:t>
+              <w:t xml:space="preserve">13. Forum des jeunes chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Dijon, France. p.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755497v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude post-genomique du developpement de la graine de Medicago truncatula : dynamique du transcriptome vs. proteome et compartimentation tissulaire des voies metaboliques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de l'importance du sulfate pour le remplissage de la graine : caractérisation de mutants d'A. Thaliana affectés pour le transport de sulfate dans la graine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Davidian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Umr Inra / Inh / Univ. Angers : Physiologie Moléculaire Des Semences</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graines 2007 Institut National d'Horticulture</w:t>
+              <w:t xml:space="preserve">Graines 2007, Institut national d'horticulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757147v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des facteurs de transcription lors du développement de la graine Medicago truncatula : cinétiques d'expression et compartimentation tissulaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
+                <w:t xml:space="preserve">Etude post-genomique du developpement de la graine de Medicago truncatula : dynamique du transcriptome vs. proteome et compartimentation tissulaire des voies metaboliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Firnhaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Héricher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graines 2007, Institut National d'Horticulture</w:t>
+              <w:t xml:space="preserve">Graines 2007 Institut National d'Horticulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757249v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germination and storage protein mobilisation of Trifolium subterraneum Var 45C seeds under hypoxic treatment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karine Gallardo</w:t>
+                <w:t xml:space="preserve">Etude des facteurs de transcription lors du développement de la graine Medicago truncatula : cinétiques d'expression et compartimentation tissulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Brouquisse</w:t>
+                <w:t xml:space="preserve">Clementina Kakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Model Legumes Congress (MLC2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">Graines 2007, Institut National d'Horticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755755v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time RT-PCR Profiling of Over1400 Medicago truncatula transcription factors during seed filling</w:t>
+                <w:t xml:space="preserve">Gene expression dynamics during M. truncatula seed formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Firnhaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementina Kakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference on Legume Genomics and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752651v1</w:t>
+                <w:t xml:space="preserve">hal-02752804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression dynamics during M. truncatula seed formation</w:t>
+                <w:t xml:space="preserve">Real-time RT-PCR Profiling of Over1400 Medicago truncatula transcription factors during seed filling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementina Kakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference on Legume Genomics and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752804v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des profils d'expression de plus de 1000 facteurs de transcription au cours du remplissage de la graine chez M. truncaltula par PCR quantitative en temps réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementina Kakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19012,77 +19012,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined transcriptome and proteome analysis of M. truncatula seed development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Firnhaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Héricher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19131,398 +19131,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time RT-PCR profiling of all annotated Medicago truncatula transcription factors during seed filling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Le Signor</w:t>
+                <w:t xml:space="preserve">Towards a better understanding of nuclear mechanisms involved in legume seed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ombretta Repetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Djennane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
+                <w:t xml:space="preserve">Christopher Firnhaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heldge Küster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette C. Larre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Model Legume Congress 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Asilomar, United States</w:t>
+              <w:t xml:space="preserve">17. International Botanical Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762487v1</w:t>
+                <w:t xml:space="preserve">hal-02761692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteome and transcriptome characterization of Medicago truncatula seed development. The switch from embryogenesis to storage functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-time RT-PCR profiling of all annotated Medicago truncatula transcription factors during seed filling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Djennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Botanical congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Model Legume Congress 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Asilomar, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760217v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of nuclear mechanisms involved in legume seed</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Colette C. Larre</w:t>
+                <w:t xml:space="preserve">Proteome and transcriptome characterization of Medicago truncatula seed development. The switch from embryogenesis to storage functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Firnhaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Küster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Botanical Congress</w:t>
+              <w:t xml:space="preserve">17. International Botanical congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761692v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomics of Medicago truncatula seed development : towards the identification of nuclear proteins</w:t>
               </w:r>
@@ -19931,51 +19931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Quillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. European Conference on Grain Legumes and ICLGG 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Dijon, France</w:t>
@@ -20490,430 +20490,430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la variabilité génétique pour la teneur en N total et spectre 1D des protéines de graines matures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward the identification of genes involved in legume seed qualilty by proteomics of Medicago truncatula seed development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Séminaire de l'Action Transversale Structurante INRA 2000-2002 : Génétique et génomique de la légumineuse modèle Medicago truncatula</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2002, Rennes, France</w:t>
+              <w:t xml:space="preserve">1. International conference on legume genomics and genetics : translation to crop improvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759227v1</w:t>
+                <w:t xml:space="preserve">hal-02759229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du protéome des graines de Medicago truncatula (J5) au cours de leur développement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de la variabilité génétique pour la teneur en N total et spectre 1D des protéines de graines matures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moussy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Séminaire de l'Action Transversale Structurante INRA 2000-2002 : génétique et génomique de la légumineuse modèle Medicago truncatula</w:t>
+              <w:t xml:space="preserve">2. Séminaire de l'Action Transversale Structurante INRA 2000-2002 : Génétique et génomique de la légumineuse modèle Medicago truncatula</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762375v1</w:t>
+                <w:t xml:space="preserve">hal-02759227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomics of Medicago truncatula seed filling</w:t>
+                <w:t xml:space="preserve">Caractérisation du protéome des graines de Medicago truncatula (J5) au cours de leur développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Lee Signor</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. EPSO conference "Networks in plant biology"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Brunnen, Switzerland</w:t>
+              <w:t xml:space="preserve">2. Séminaire de l'Action Transversale Structurante INRA 2000-2002 : génétique et génomique de la légumineuse modèle Medicago truncatula</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758683v1</w:t>
+                <w:t xml:space="preserve">hal-02762375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the identification of genes involved in legume seed qualilty by proteomics of Medicago truncatula seed development</w:t>
+                <w:t xml:space="preserve">Proteomics of Medicago truncatula seed filling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Le Signor</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lee Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -20923,73 +20923,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International conference on legume genomics and genetics : translation to crop improvement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">1. EPSO conference "Networks in plant biology"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Brunnen, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759229v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -21001,359 +21001,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du poster LETSPROSEED et préparation de l’atelier (panneaux explicatifs et boîtes de graines) animé par Delphine Aimé</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diversity, plasticity and genetic determinism of the specialized metabolome of pea seeds (cotyledons and seed coats)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Solenn Valandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Soundiramourtty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Protéines Végétales organisée sur le centre INRAE de Dijon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242345v1</w:t>
+                <w:t xml:space="preserve">hal-04960365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of combined sulfur deficiency and water stress on nodulated pea root system architecture, water and nutrient uptake</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Girodet</w:t>
+                <w:t xml:space="preserve">Présentation du poster LETSPROSEED et préparation de l’atelier (panneaux explicatifs et boîtes de graines) animé par Delphine Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aimé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society of Root Research 12th International Symposium Roots [&amp; Roads] to a sustainable future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Leipzig (DE), Germany</w:t>
+              <w:t xml:space="preserve">Journée Protéines Végétales organisée sur le centre INRAE de Dijon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669574v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity, plasticity and genetic determinism of the specialized metabolome of pea seeds (cotyledons and seed coats)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C Brosse</w:t>
+                <w:t xml:space="preserve">Impact of combined sulfur deficiency and water stress on nodulated pea root system architecture, water and nutrient uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratikshya Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Girodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Boutet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Le Signor</w:t>
+                <w:t xml:space="preserve">Fanny Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">International Society of Root Research 12th International Symposium Roots [&amp; Roads] to a sustainable future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Leipzig (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960365v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the vacuolar sulfate transporter SULTR4 in pea: role in the establishment of and protein composition</w:t>
               </w:r>
@@ -21378,64 +21378,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e bienniale ISSS Conference "Challenges of seed science in a changing world"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
@@ -21477,90 +21477,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics of seed plasticity under sulfate deprivation in pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Cartelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Graines 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, INRAE Versailles, France</w:t>
@@ -21589,51 +21589,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidating the role of NF-YB transcription factors in pea seed development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21753,64 +21753,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Jeunes Chercheurs Université de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
@@ -21833,338 +21833,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing and stabilizing protein composition of legume seeds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+                <w:t xml:space="preserve">Déterminisme génétique de la composition protéique des graines de légumineuses et de sa plasticité vis-à-vis de l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Cartelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du département INRA de Biologie et Amélioration des Plantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">7. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Dijon, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927806v1</w:t>
+                <w:t xml:space="preserve">hal-02785213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimiser et stabiliser la composition protéique des graines de légumineuses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+                <w:t xml:space="preserve">Optimizing and stabilizing protein composition of legume seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Cartelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des jeunes chercheurs 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Besançon, France</w:t>
+              <w:t xml:space="preserve">Journée du département INRA de Biologie et Amélioration des Plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913139v1</w:t>
+                <w:t xml:space="preserve">hal-02927806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminisme génétique de la plasticité de la composition protéique des graines de légumineuses vis-à-vis de l'environnement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+                <w:t xml:space="preserve">Optimiser et stabiliser la composition protéique des graines de légumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Cartelier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t>
+              <w:t xml:space="preserve">Forum des jeunes chercheurs 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733570v1</w:t>
+                <w:t xml:space="preserve">hal-02913139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GFL Groupe Filières Légumineuses</w:t>
               </w:r>
@@ -22176,51 +22150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Walrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Boire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22269,372 +22243,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminisme génétique de la composition protéique des graines de légumineuses et de sa plasticité vis-à-vis de l’environnement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+                <w:t xml:space="preserve">Déterminisme génétique de la plasticité de la composition protéique des graines de légumineuses vis-à-vis de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Cartelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Dijon, France. 2018</w:t>
+              <w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785213v1</w:t>
+                <w:t xml:space="preserve">hal-02733570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the pea seed proteome in response to drought combined with sulfur deficiency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Balliau</w:t>
+                <w:t xml:space="preserve">Recent advances in the regulation of seed protein composition in legumes: from genome-wide studies to new seed protein profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.D. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Forum des Jeunes Chercheurs, Ecole Doctorale E2S Environnements-Santé, Université de Bourgogne Franche-Comté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">8. International Conference on Legume Genetics and Genomics (ICLGG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Siófok, Hungary. , 128 p., 2017, Book of abstracts, ICLGG2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605729v1</w:t>
+                <w:t xml:space="preserve">hal-01608900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in the regulation of seed protein composition in legumes: from genome-wide studies to new seed protein profiles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+                <w:t xml:space="preserve">Changes in the pea seed proteome in response to drought combined with sulfur deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Kilandamoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Legume Genetics and Genomics (ICLGG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Siófok, Hungary. , 128 p., 2017, Book of abstracts, ICLGG2017</w:t>
+              <w:t xml:space="preserve">23ème Forum des Jeunes Chercheurs, Ecole Doctorale E2S Environnements-Santé, Université de Bourgogne Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608900v1</w:t>
+                <w:t xml:space="preserve">hal-01605729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of sulfur nutrition in the pea response to drought</w:t>
               </w:r>
@@ -23086,51 +23086,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the arbuscular mycorrhizal symbiosis on S-uptake and S-starvation resistance in Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Casieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23444,51 +23444,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the AM interaction on S-uptake and S-starvation resistance in &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Casieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Wipf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23552,51 +23552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Noguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23975,64 +23975,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Gonzaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Conreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ochatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24102,51 +24102,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vigueur germinative et marqueurs de prégermination. De l'analyse protéomique des graines d'Arabidopsis thaliana vers une compréhension du processus de germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Job</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24203,304 +24203,304 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional genomics and seed development in Medicago truncatula: An overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeting induced local lesions IN genomes (TILLING) in &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Noguero</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Darchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Genomics in Medicago truncatula : Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1822, Humana Press Inc., pp.21, 2018, Methods in Molecular Biology, 978-1-4939-8633-0; 978-1-4939-8632-3. </w:t>
+              <w:t xml:space="preserve">, 1822, </w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-8633-0_13⟩</w:t>
+                <w:t xml:space="preserve">Humana Press Inc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.12, 2018, Methods in Molecular Biology, 978-1-4939-8633-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-8633-0_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787053v1</w:t>
+                <w:t xml:space="preserve">hal-02787059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting induced local lesions IN genomes (TILLING) in &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional genomics and seed development in Medicago truncatula: An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Darchy</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Noguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Genomics in Medicago truncatula : Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1822, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1822, Humana Press Inc., pp.21, 2018, Methods in Molecular Biology, 978-1-4939-8633-0; 978-1-4939-8632-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-8633-0_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humana Press Inc</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-02787059v1</w:t>
+                <w:t xml:space="preserve">hal-02787053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storage cells – oil and protein bodies</w:t>
               </w:r>
@@ -24624,90 +24624,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S-34 and N-15 labelling to model S and N flux in plants and determine the different components of N and S use efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24784,51 +24784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Noguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25039,77 +25039,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfur metabolism and transport in developing seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Davidian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25305,269 +25305,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed biology of Medicago truncatula</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard Thompson</w:t>
+                <w:t xml:space="preserve">Proteome analysis for the study of developmental processes in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rajjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudette Job</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Job</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicago truncatula handbook</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 0-9754303-1-9</w:t>
+              <w:t xml:space="preserve">Plant proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Blackwell Publishing, 2006, Annual Plant Reviews, 978-1-4051-4429-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821202v1</w:t>
+                <w:t xml:space="preserve">hal-02821957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteome analysis for the study of developmental processes in plants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Job</w:t>
+                <w:t xml:space="preserve">Seed biology of Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Darmency</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Blackwell Publishing, 2006, Annual Plant Reviews, 978-1-4051-4429-2</w:t>
+              <w:t xml:space="preserve">Medicago truncatula handbook</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Samuel Roberts Noble Foundation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 0-9754303-1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821957v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic of Arabidopsis seed germination and priming</w:t>
               </w:r>
@@ -25804,103 +25804,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome sequence of the cluster root forming white lupin;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Hufnagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Marquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanchon Divol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -25984,64 +25984,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Durand Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Cailliatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26074,271 +26074,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896437v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Document de synthèse du groupe de travail &amp;quot;enjeux et questions de recherche sur protéines végétales communes entre les départements TRANSFORM &amp; BAP</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Focus Group N-1: Increasing protein content and quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Boire,</w:t>
+                <w:t xml:space="preserve">Agata Gadaleta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Briand</w:t>
+                <w:t xml:space="preserve">Benoît Méléard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Gusman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] Inrae. 2021</w:t>
+              <w:t xml:space="preserve">INRAE. 2021, pp.110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563188v1</w:t>
+                <w:t xml:space="preserve">hal-04785010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus Group N-1: Increasing protein content and quality</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Document de synthèse du groupe de travail &amp;quot;enjeux et questions de recherche sur protéines végétales communes entre les départements TRANSFORM &amp; BAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bodinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Boire,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Inrae. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Méléard</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-04785010v1</w:t>
+                <w:t xml:space="preserve">hal-03563188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membre de la CSS EGBIP et du bureau</w:t>
               </w:r>
@@ -26422,51 +26422,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biologie des graines : des espèces modèles aux légumineuses cultivées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bourgogne, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26653,51 +26653,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371151v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scussat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Hermant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berton-Carabin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112247" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197858v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo Guerrero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cailliatte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01034-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676560v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan&#233;lie Bachelet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aim&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Naud&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rossin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16961" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070317v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henriet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane T&#233;r&#233;zol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.13.582463" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04098956v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jamet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Esquerr&#233;-Tugay&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo-Guerrero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Rolland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1188766" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157889v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad098" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177967v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cartelier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ly Vu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes&#8208;soia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/TPJ.15236" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123933v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hubert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276009v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa571" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136992v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lurthy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cantat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Declerck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00730" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460008v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hufnagel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marques" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marqu&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchon Divol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-14197-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631964v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721448v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Hufnagel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02270632v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278272v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amin Madoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr C&#225;pal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Novak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0480-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184358v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galat&#233;a Courbet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Vigani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trouverie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz214" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627230v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Kilandamoko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz114" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183716v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etienne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Sorin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maillard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants7020037" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605024v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide Noubhani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx126" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606529v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14500" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685937v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138508996277556E12" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603298v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Koprivova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0166910" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602822v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zinsmeister" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terrasson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chatelain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00470" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636585v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Satge" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sallet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Auriac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2016.166" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636174v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle d'Erfurth" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632679v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Noguero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635451v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Bandyopadhyay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12742" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630627v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d'Hooghe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dubousset" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Kopriva" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.034215" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634068v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wipf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00580" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225261v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brosowska-Arendt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommerer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weidner" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-013-1458-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209950v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Zuber" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poignavent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12350" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209890v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04296.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646476v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombretta Repetto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Larre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2012.00289" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647471v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casieri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-012-1645-7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C982A8F7DAF9DBCBB0D2027695F137A6B117C143/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668227v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rispail" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kalo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy B. Kiss" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Noel Ellis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2009.03.014" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534006v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zuber" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Davidian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.162123" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508438v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Wirtz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Hell" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-78" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656598v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lesignor" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658518v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.143966" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654367v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660481v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klementina Kakar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-008-9320-x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D890625F027320089404CC34C580F1D7357CC04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663491v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.07.017" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNMHZJ4M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663584v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Firnhaber" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge K&#252;ster" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03610.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660247v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine H&#233;richer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M700171-MCP200" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570018v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rajjou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette C. Job" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Job" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470988879.ch7" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664768v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Domoney" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N. Ellis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ferrandiz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2006.01.014" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X29VWJBF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656270v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657935v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kurt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ochatt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2005.12.021" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MBFKZJM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672534v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Quillien" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508727v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debeaujon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J Vandekerckhove" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Job" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.036293" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678980v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schiltz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc N&#233;groni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670957v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Signor" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandekerckhove" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Thompson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669508v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676325v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Job" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laugel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duval" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Job" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677074v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Groot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puype" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Demol" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04911051v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratikshya Joshi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Girodet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798429v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieneke Dijk" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242368v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731621v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242182v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241707v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331623v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223091v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122063v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeannin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241747v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223020v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Noureddine" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Th&#233;venin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251124v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884621v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241191v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981800v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mari" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888769v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888858v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889036v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711627v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Felix Serre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711712v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241413v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594186v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594163v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594171v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544179v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178830v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cartelier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Prosperi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585603v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnier, Sylvain" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richardot, Christophe" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavier, Vincent" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Touillon," TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319955v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594236v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790911v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Delefortrie" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786025v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735741v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Carrillo Perdomo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Deulvot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Raffiot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735166v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soriano" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734284v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785984v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737235v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937675v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Jewell" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734242v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912213v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-F&#233;lix Serre" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734753v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ourry" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906341v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470322v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733544v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785331v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689442v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734786v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003959v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790107v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Kilandamdro" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902821v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737356v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevin D. Young" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903678v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733501v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Berriri" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Righetti" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734622v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787945v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Annicchiarico" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandiz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Fionari" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737764v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739705v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893746v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604112v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743423v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739161v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Zivy" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740181v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Marget" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624518v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433085v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739092v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Darchy" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741357v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604090v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Young" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812827v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739410v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268897v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005077v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805503v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748186v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807992v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delaitre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750161v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805673v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339450v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746655v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750306v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Verdier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Udvardi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747148v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748933v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelandais - Bri&#232;re" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744522v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756983v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752646v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Bordat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Magnin-Robert" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754795v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Savois" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818823v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758473v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752450v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat-Merah" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813524v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756959v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752209v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756450v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Andriankaja" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vagner.A. Benedito" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy D. Murray" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivone Torres-Jerrez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750521v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Udvardi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815163v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750850v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754403v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752225v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817397v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753191v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755497v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Inra / Inh / Univ. Angers : Physiologie Mol&#233;culaire Des Semences" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757147v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757249v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Kakar" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755755v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Sahnoun-Abid" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Robert" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brouquisse" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752651v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752804v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Firnhaber" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750691v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753866v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762487v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Djennane" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760217v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761692v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Firnhaber" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heldge K&#252;ster" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759838v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Repetto" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bergervoet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Groot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829538v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bergervoet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven P.C. Groot" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761501v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Schiltz" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Huart" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762279v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760937v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763837v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761453v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Vandekerkhove" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759361v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moussy" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759227v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762375v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758683v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lee Signor" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759229v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242345v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669574v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leroy" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960365v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Valandon" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Soundiramourtty" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brosse" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boutet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251285v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242329v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665332v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Thevenin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711323v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927806v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913139v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733570v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789055v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785213v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605729v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608900v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912920v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740240v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837552v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209987v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280949.docx" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747338v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/262800.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746955v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leclercq" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746958v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747529v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745054v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Udvardi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750963v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823074v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814346v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823698v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Gonzaga" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Conreux" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805610v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Job" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787053v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8633-0_13" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787059v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9781493986323" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8633-0_5" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532635v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolivet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Canonge" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Molecular-Cell-Biology-of-the-Growth-and-Differentiation-of-Plant-Cells/Rose/p/book/9781498726023" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801497v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Santoni" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-688-7_20" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809125v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/221596.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118525524" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811154v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Mirr" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Varshney" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=3Z-BW3V9nL8C&amp;amp;printsec=frontcover&amp;amp;dq=9781845937669&amp;amp;num=4&amp;amp;client=internal-uds&amp;amp;hl=fr&amp;amp;cd=1&amp;amp;source=uds&amp;amp;redir_esc=y#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820667v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/38754.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820000v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Nagaraj" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhentian Lei" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Watson" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Sumner" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.noble.org/MedicagoHandbook/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821202v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Darmency" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821957v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830258v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251151v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790529v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896437v2" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Durand Tardif" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Cailliatte" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563188v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire," TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785010v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Gadaleta" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirel" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gusman" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671415v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02799249v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197858v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo Guerrero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cailliatte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01034-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371151v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scussat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Hermant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berton-Carabin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112247" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676560v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan&#233;lie Bachelet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aim&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Naud&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rossin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16961" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070317v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henriet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane T&#233;r&#233;zol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.13.582463" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04098956v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jamet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Esquerr&#233;-Tugay&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo-Guerrero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Rolland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1188766" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157889v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad098" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177967v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cartelier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ly Vu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes&#8208;soia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/TPJ.15236" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123933v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hubert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276009v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa571" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721448v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Hufnagel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marques" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marqu&#232;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchon Divol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-14197-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136992v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lurthy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cantat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Declerck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00730" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460008v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hufnagel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631964v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02270632v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278272v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amin Madoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr C&#225;pal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Novak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0480-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184358v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galat&#233;a Courbet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Vigani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trouverie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz214" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627230v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Kilandamoko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz114" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183716v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etienne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Sorin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maillard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants7020037" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605024v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide Noubhani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx126" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606529v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14500" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685937v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138508996277556E12" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603298v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Koprivova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0166910" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602822v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zinsmeister" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terrasson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chatelain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00470" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636585v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Satge" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sallet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Auriac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2016.166" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636174v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle d'Erfurth" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632679v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Noguero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635451v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Bandyopadhyay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12742" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630627v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d'Hooghe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dubousset" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Kopriva" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.034215" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634068v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wipf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00580" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225261v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brosowska-Arendt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommerer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weidner" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-013-1458-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209950v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Zuber" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poignavent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12350" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209890v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04296.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646476v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombretta Repetto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Larre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2012.00289" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647471v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casieri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-012-1645-7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C982A8F7DAF9DBCBB0D2027695F137A6B117C143/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508438v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zuber" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Davidian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Wirtz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Hell" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-78" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534006v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.162123" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668227v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rispail" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kalo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy B. Kiss" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Noel Ellis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2009.03.014" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656598v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lesignor" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658518v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.143966" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654367v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660481v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klementina Kakar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-008-9320-x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D890625F027320089404CC34C580F1D7357CC04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663491v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.07.017" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNMHZJ4M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663584v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Firnhaber" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge K&#252;ster" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03610.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660247v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine H&#233;richer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M700171-MCP200" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570018v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rajjou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette C. Job" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Job" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470988879.ch7" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664768v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Domoney" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N. Ellis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ferrandiz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2006.01.014" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X29VWJBF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656270v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657935v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kurt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ochatt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2005.12.021" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MBFKZJM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672534v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Quillien" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508727v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debeaujon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J Vandekerckhove" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Job" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.036293" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678980v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schiltz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc N&#233;groni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670957v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Signor" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandekerckhove" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Thompson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669508v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676325v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Job" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laugel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duval" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Job" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677074v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Groot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puype" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Demol" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04911051v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratikshya Joshi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Girodet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798429v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieneke Dijk" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242368v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731621v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251124v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241707v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242182v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331623v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223091v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122063v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeannin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241747v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223020v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Noureddine" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Th&#233;venin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241413v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884621v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888858v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981800v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mari" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241191v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888769v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889036v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711627v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Felix Serre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711712v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594236v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594186v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594171v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594163v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544179v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178830v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cartelier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Prosperi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585603v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnier, Sylvain" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richardot, Christophe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavier, Vincent" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Touillon," TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319955v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790911v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Delefortrie" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912213v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-F&#233;lix Serre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734242v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786025v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735741v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Carrillo Perdomo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Deulvot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Raffiot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734284v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735166v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soriano" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785984v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737235v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937675v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Jewell" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734753v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ourry" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906341v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470322v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733544v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785331v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689442v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734786v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003959v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787945v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Annicchiarico" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandiz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Fionari" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737764v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790107v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Kilandamdro" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737356v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevin D. Young" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903678v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902821v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734622v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733501v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Berriri" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Righetti" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739705v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893746v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743423v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739161v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Zivy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604112v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624518v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740181v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Marget" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433085v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739092v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Darchy" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741357v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604090v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Young" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812827v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739410v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268897v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748186v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005077v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805503v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807992v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delaitre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750161v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805673v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748933v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelandais - Bri&#232;re" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744522v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339450v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746655v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750306v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Verdier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Udvardi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747148v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756983v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752646v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Bordat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Magnin-Robert" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754795v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Savois" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818823v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758473v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752450v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat-Merah" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813524v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756959v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752209v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756450v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Andriankaja" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vagner.A. Benedito" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy D. Murray" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivone Torres-Jerrez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750521v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Udvardi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815163v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750850v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755755v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Sahnoun-Abid" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Robert" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brouquisse" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754403v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752225v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753191v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817397v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755497v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Inra / Inh / Univ. Angers : Physiologie Mol&#233;culaire Des Semences" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757147v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757249v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Kakar" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752804v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Firnhaber" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752651v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750691v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753866v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761692v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Firnhaber" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heldge K&#252;ster" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762487v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Djennane" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760217v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759838v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Repetto" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bergervoet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Groot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829538v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bergervoet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven P.C. Groot" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761501v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Schiltz" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Huart" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762279v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760937v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763837v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761453v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Vandekerkhove" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759361v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moussy" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759229v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759227v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762375v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758683v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lee Signor" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960365v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Valandon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Soundiramourtty" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brosse" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boutet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242345v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669574v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leroy" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251285v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242329v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665332v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Thevenin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711323v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785213v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927806v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913139v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789055v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733570v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608900v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605729v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912920v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740240v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837552v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209987v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280949.docx" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747338v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/262800.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746955v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leclercq" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746958v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747529v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745054v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Udvardi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750963v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823074v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814346v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823698v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Gonzaga" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Conreux" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805610v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Job" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787059v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9781493986323" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8633-0_5" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787053v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8633-0_13" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532635v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolivet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Canonge" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Molecular-Cell-Biology-of-the-Growth-and-Differentiation-of-Plant-Cells/Rose/p/book/9781498726023" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801497v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Santoni" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-688-7_20" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809125v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/221596.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118525524" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811154v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Mirr" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Varshney" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=3Z-BW3V9nL8C&amp;amp;printsec=frontcover&amp;amp;dq=9781845937669&amp;amp;num=4&amp;amp;client=internal-uds&amp;amp;hl=fr&amp;amp;cd=1&amp;amp;source=uds&amp;amp;redir_esc=y#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820667v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/38754.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820000v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Nagaraj" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhentian Lei" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Watson" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Sumner" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.noble.org/MedicagoHandbook/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821957v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821202v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Darmency" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830258v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251151v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790529v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896437v2" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Durand Tardif" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Cailliatte" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785010v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Gadaleta" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirel" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gusman" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563188v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire," TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671415v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02799249v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>