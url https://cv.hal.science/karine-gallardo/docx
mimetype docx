--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -341,50 +341,54 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 63, pp.112247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -910,243 +914,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic determinants of seed protein plasticity in response to the environment in Medicago truncatula</w:t>
+                <w:t xml:space="preserve">En Bourgogne-Franche-Comté, les industriels de l’agroalimentaire parient sur les protéines végétales. Article publié le 13 mai 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Cartelier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Aimé</w:t>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Ly Vu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadège Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Usine Nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03177967v1</w:t>
+                <w:t xml:space="preserve">hal-04123933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En Bourgogne-Franche-Comté, les industriels de l’agroalimentaire parient sur les protéines végétales. Article publié le 13 mai 2021</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic determinants of seed protein plasticity in response to the environment in Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Cartelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Combes‐soia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Gallardo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Usine Nouvelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 106 (5), pp.1298-1311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/TPJ.15236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123933v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomics of developing pea seeds reveals a complex antioxidant network underlying the response to sulfur deficiency and water stress</w:t>
               </w:r>
@@ -1394,338 +1398,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Bacterial Siderophores on Iron Status and Ionome in Pea</w:t>
+                <w:t xml:space="preserve">High-quality genome sequence of white lupin provides insight into soil exploration and seed quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Lurthy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Karine Gallardo</w:t>
+                <w:t xml:space="preserve">Barbara Hufnagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Marquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanchon Divol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00730⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-14197-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03136992v1</w:t>
+                <w:t xml:space="preserve">hal-02460008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-quality genome sequence of white lupin provides insight into soil exploration and seed quality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanchon Divol</w:t>
+                <w:t xml:space="preserve">Impact of Bacterial Siderophores on Iron Status and Ionome in Pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Lurthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Declerck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-14197-9⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460008v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ILS3 highlighted nice results and challenging opportunities for innovative research on grain legume.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1787,338 +1791,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional Reprogramming of Pea Leaves at Early Reproductive Stages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A reference genome for pea provides insight into legume genome evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Besson</w:t>
+                <w:t xml:space="preserve">Jonathan J. Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Klein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Le Signor</w:t>
+                <w:t xml:space="preserve">Mohammed-Amin Madoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregoire Aubert</w:t>
+                <w:t xml:space="preserve">Petr Cápal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01014⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (9), pp.1411-1422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41588-019-0480-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270632v1</w:t>
+                <w:t xml:space="preserve">hal-02278272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reference genome for pea provides insight into legume genome evolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed-Amin Madoui</w:t>
+                <w:t xml:space="preserve">Transcriptional Reprogramming of Pea Leaves at Early Reproductive Stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Cápal</w:t>
+                <w:t xml:space="preserve">Alicia Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Novak</w:t>
+                <w:t xml:space="preserve">Anthony Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Labadie</w:t>
+                <w:t xml:space="preserve">Gregoire Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 51 (9), pp.1411-1422. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1014), </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41588-019-0480-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278272v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the complexity and diversity of crosstalk between sulfur and other mineral nutrients in cultivated plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galatéa Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianpiero Vigani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2368,51 +2372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2457,325 +2461,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluxomics links cellular functional analyses to whole-plant phenotyping.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Salon</w:t>
+                <w:t xml:space="preserve">Genome-wide association studies with proteomics data reveal genes important for synthesis, transport and packaging of globulins in legume seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
+                <w:t xml:space="preserve">Amandine Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Colombie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karine Gallardo-Guerrero</w:t>
+                <w:t xml:space="preserve">Maya Belghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erx126⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 214 (4), pp.1597-1613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.14500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605024v1</w:t>
+                <w:t xml:space="preserve">hal-01606529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association studies with proteomics data reveal genes important for synthesis, transport and packaging of globulins in legume seeds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Aime</w:t>
+                <w:t xml:space="preserve">Fluxomics links cellular functional analyses to whole-plant phenotyping.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Bordat</w:t>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Belghazi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+                <w:t xml:space="preserve">Martine Dieuaide Noubhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo-Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 214 (4), pp.1597-1613. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (9), pp.2083-2098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.14500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erx126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606529v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels leviers génétiques mobilisables afin d’améliorer l’équilibre en acides aminés des graines de légumineuses ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2855,459 +2859,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01685937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-specific root transport of nutrient gives access to an early nutritional indicator: the case of sulfate and molybdate</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reprogramming of DNA methylation is critical for nodule development in Medicago truncatula.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Diquelou</w:t>
+                <w:t xml:space="preserve">Carine Satge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Koprivova</w:t>
+                <w:t xml:space="preserve">Sandra Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Auriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0166910⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.16166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nplants.2016.166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603298v1</w:t>
+                <w:t xml:space="preserve">hal-02636585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABI5 Is a Regulator of Seed Maturation and Longevity in Legumes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Terrasson</w:t>
+                <w:t xml:space="preserve">Non-specific root transport of nutrient gives access to an early nutritional indicator: the case of sulfate and molybdate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Chatelain</w:t>
+                <w:t xml:space="preserve">Sylvain Diquelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
+                <w:t xml:space="preserve">Anna Koprivova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28 (11), pp.2735-2754. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (11), pp.e0166910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.16.00470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0166910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602822v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprogramming of DNA methylation is critical for nodule development in Medicago truncatula.</w:t>
+                <w:t xml:space="preserve">ABI5 Is a Regulator of Seed Maturation and Longevity in Legumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Satge</w:t>
+                <w:t xml:space="preserve">Julia Zinsmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Moreau</w:t>
+                <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Sallet</w:t>
+                <w:t xml:space="preserve">Emmanuel Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+                <w:t xml:space="preserve">Emilie Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Auriac</w:t>
+                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2, pp.16166. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (11), pp.2735-2754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nplants.2016.166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.16.00470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636585v1</w:t>
+                <w:t xml:space="preserve">hal-01602822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of translational genomics to identify genes important for legume seed development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle d'Erfurth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3641,291 +3645,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for proteomic and metabolic adaptations associated with alterations of seed yield and quality in sulfur-limited &amp;lt;em&amp;gt;Brassica napus&amp;lt;/em&amp;gt; L</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sulfate transporters in the plant's response to drought and salinity: regulation and possible functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe d'Hooghe</w:t>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Dubousset</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel D. Wipf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/mcp.M113.034215⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630627v1</w:t>
+                <w:t xml:space="preserve">hal-02634068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfate transporters in the plant's response to drought and salinity: regulation and possible functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
+                <w:t xml:space="preserve">Evidence for proteomic and metabolic adaptations associated with alterations of seed yield and quality in sulfur-limited &amp;lt;em&amp;gt;Brassica napus&amp;lt;/em&amp;gt; L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe d'Hooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Le Signor</w:t>
+                <w:t xml:space="preserve">Lucie Dubousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel D. Wipf</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stanislav Kopriva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (5), pp.1165-1183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M113.034215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634068v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in the proteome of pea (Pisum sativum L.) seeds germinating under optimal and osmotic stress conditions and subjected to post-stress recovery</w:t>
               </w:r>
@@ -4188,51 +4192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle d'Erfurth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4594,51 +4598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Wirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rüdiger Hell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10, pp.78. </w:t>
@@ -4728,51 +4732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 154 (2), pp.913-26. </w:t>
@@ -4938,360 +4942,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medicago truncatula as a model legume</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteomics in model legume species: a case study in seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lesignor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christine Lesignor</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grain Légumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, pp.5</w:t>
+              <w:t xml:space="preserve">, 2009, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656598v1</w:t>
+                <w:t xml:space="preserve">hal-02654367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-genomics studies of developmental processes in legume seeds</w:t>
+                <w:t xml:space="preserve">Medicago truncatula as a model legume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lesignor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Grain Légumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658518v1</w:t>
+                <w:t xml:space="preserve">hal-02656598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomics in model legume species: a case study in seeds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Post-genomics studies of developmental processes in legume seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grain Légumes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 151 (3), pp.1023-1029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.109.143966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654367v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression profiling of M. truncatula transcription factors identifies putative regulators of grain legume seed filling</w:t>
               </w:r>
@@ -5667,278 +5671,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined proteome and transcriptome analysis of developing Medicago truncatula seeds: evidence for metabolic specialization of maternal and filial tissues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Proteome analysis for the study of developmental processes in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rajjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudette C. Job</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Job</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/mcp.M700171-MCP200⟩</w:t>
+              <w:t xml:space="preserve">Annual Plant Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9780470988879.ch7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660247v1</w:t>
+                <w:t xml:space="preserve">hal-01570018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteome analysis for the study of developmental processes in plants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">A combined proteome and transcriptome analysis of developing Medicago truncatula seeds: evidence for metabolic specialization of maternal and filial tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudette C. Job</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Firnhaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique D. Job</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Héricher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Belghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Plant Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (12), pp.2165-2179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9780470988879.ch7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M700171-MCP200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570018v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and genomic analysis of legume flowers and seeds</w:t>
               </w:r>
@@ -6165,51 +6169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro culture of immature M. truncatula grains under conditions permitting embryo development comparable to that observed in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Kurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6307,51 +6311,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity for seed protein composition in Meticago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6413,316 +6417,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Alpha-Amanitin on the Arabidopsis Seed Proteome Highlights the Distinct Roles of Stored and Neosynthesized mRNAs during Germination</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Proteome reference maps of vegetative tissues in pea. An investigation of nitrogen mobilization from leaves during seed filling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schiltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël J Vandekerckhove</w:t>
+                <w:t xml:space="preserve">M. Huart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudette Job</w:t>
+                <w:t xml:space="preserve">Luc Négroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 134 (4), pp.1598-1613. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 135, pp.2241-2260</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508727v1</w:t>
+                <w:t xml:space="preserve">hal-02678980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteome reference maps of vegetative tissues in pea. An investigation of nitrogen mobilization from leaves during seed filling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Effect of Alpha-Amanitin on the Arabidopsis Seed Proteome Highlights the Distinct Roles of Stored and Neosynthesized mRNAs during Germination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rajjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Debeaujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Schiltz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Gallardo</w:t>
+                <w:t xml:space="preserve">Joël J Vandekerckhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Huart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sommerer</w:t>
+                <w:t xml:space="preserve">Claudette Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 135, pp.2241-2260</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 134 (4), pp.1598-1613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.103.036293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678980v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic of Medicago truncatula seed development establishes the time frame of diverse metabolic processes related to reserve accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6799,51 +6803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of methionine biosynthesis for Arabidopsis seed germination and seedling growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 116, pp.238-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6862,273 +6866,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical characterization of atypical biotinylation domains in seed proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteomic analysis of Arabidopsis seed germination and priming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Laugel</w:t>
+                <w:t xml:space="preserve">S.P. Groot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Duval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Gallardo</w:t>
+                <w:t xml:space="preserve">M. Puype</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Job</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Demol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seed Science Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 11, pp.149-161</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 126, pp.835-848</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676325v1</w:t>
+                <w:t xml:space="preserve">hal-02677074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis of Arabidopsis seed germination and priming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Biochemical characterization of atypical biotinylation domains in seed proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Job</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Laugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Demol</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Job</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 126, pp.835-848</w:t>
+              <w:t xml:space="preserve">Seed Science Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11, pp.149-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677074v1</w:t>
+                <w:t xml:space="preserve">hal-02676325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (121)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7172,51 +7176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratikshya Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Girodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7271,77 +7275,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les protéines des graines de légumineuses : état des connaissances et recherches en cours dans LETSPROSEED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bodinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7396,51 +7400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité des produits des plantes pour la santé humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7722,165 +7726,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du projet LETSPROSEED et de son impact potentiel sur l’évaluation variétale au CTPS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Mobiliser le levier génétique pour améliorer les protéines de légumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion spéciale « Projets » de la Section CTPS Plantes Protéagineuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">Conseil Scientifique INRAE – Séance sur les Protéines végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05241707v1</w:t>
+                <w:t xml:space="preserve">hal-05242182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobiliser le levier génétique pour améliorer les protéines de légumineuses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Présentation du projet LETSPROSEED et de son impact potentiel sur l’évaluation variétale au CTPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseil Scientifique INRAE – Séance sur les Protéines végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">Réunion spéciale « Projets » de la Section CTPS Plantes Protéagineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242182v1</w:t>
+                <w:t xml:space="preserve">hal-05241707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The vacuolar sulfate transporter in pea, PsSULTR4, contributes to both seed yield and protein composition of mature seeds</w:t>
               </w:r>
@@ -8241,51 +8245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du projet LETSPROSEED (2023-2028) : Accroitre la consommation des protéines de légumineuses en améliorant leur qualité sans compromettre les défenses contre les stress biotiques et abiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’animation de la SFR Qualité et Santé du végétal sur les "Protéines Végétales”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, IRHS Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8435,51 +8439,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic determinism of legume grain quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8511,665 +8515,665 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05241413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of vacuolar sulfate in nutritional quality of pea seeds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Sanchez</w:t>
+                <w:t xml:space="preserve">A holistic overview of the impact of sulfur deficiency in pea facing water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aimé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Plant Sulfur Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, London, Canada</w:t>
+              <w:t xml:space="preserve">, Jul 2022, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884621v1</w:t>
+                <w:t xml:space="preserve">hal-03889036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'amélioration de la qualité de la graine dans toutes ses dimensions, par le levier génétique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Des connaissances fondamentales à l’amélioration de la qualité des graines : l’exemple du pois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Végépolys Valley : Panorama des Protéines Végétales Regards Croisés Entreprise / Recherche.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, paris, France</w:t>
+              <w:t xml:space="preserve">72ème JTIC : Journées Techniques de l'Industrie Céréalière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03888858v1</w:t>
+                <w:t xml:space="preserve">hal-05241191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance du sulfate vacuolaire pour l’établissement du rendement et de la qualité des graines de pois</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déterminisme de la qualité : lien avec la fertilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">2ième édition Carrefour pois et féverole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981800v1</w:t>
+                <w:t xml:space="preserve">hal-03888769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des connaissances fondamentales à l’amélioration de la qualité des graines : l’exemple du pois</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Importance du sulfate vacuolaire pour l’établissement du rendement et de la qualité des graines de pois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanélie Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72ème JTIC : Journées Techniques de l'Industrie Céréalière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05241191v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminisme de la qualité : lien avec la fertilisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">L'amélioration de la qualité de la graine dans toutes ses dimensions, par le levier génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ième édition Carrefour pois et féverole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, paris, France</w:t>
+              <w:t xml:space="preserve">Conférence Végépolys Valley : Panorama des Protéines Végétales Regards Croisés Entreprise / Recherche.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03888769v1</w:t>
+                <w:t xml:space="preserve">hal-03888858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A holistic overview of the impact of sulfur deficiency in pea facing water deficit</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
+                <w:t xml:space="preserve">Role of vacuolar sulfate in nutritional quality of pea seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanélie Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Plant Sulfur Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Jul 2022, London, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889036v1</w:t>
+                <w:t xml:space="preserve">hal-03884621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des potentiels régulateurs des réponses au stress hydrique et à la carence en soufre identifiés grâce à une analyse multi-omiques chez le pois</w:t>
               </w:r>
@@ -9181,51 +9185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Henriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan J. Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9306,51 +9310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Henriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan J. Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9405,51 +9409,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminisme génétique de la qualité de la graine chez le pois et outils pour la sélection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9481,372 +9485,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GWAS results in response to sulfur deficiency</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Protéomique Shotgun des graines de féveroles : vers l’identification de protéines associées à la résistance aux bruches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCLEG, Breeding forage and grain legumes to increase EU’s and China’s protein self sufficiency.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Melle, Belgium</w:t>
+              <w:t xml:space="preserve">Protéome Vert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594186v1</w:t>
+                <w:t xml:space="preserve">hal-03544179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du métabolisme du soufre dans la plasticité de la composition protéique des graines de légumineuses vis-à-vis des stress abiotiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Rôle du métabolisme du soufre dans le développement et l’élaboration de la qualité des graines riches en protéines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique interne UMR GQE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">Graines 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594171v1</w:t>
+                <w:t xml:space="preserve">hal-03594163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du métabolisme du soufre dans le développement et l’élaboration de la qualité des graines riches en protéines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Rôle du métabolisme du soufre dans la plasticité de la composition protéique des graines de légumineuses vis-à-vis des stress abiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graines 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique interne UMR GQE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594163v1</w:t>
+                <w:t xml:space="preserve">hal-03594171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protéomique Shotgun des graines de féveroles : vers l’identification de protéines associées à la résistance aux bruches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">GWAS results in response to sulfur deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protéome Vert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">EUCLEG, Breeding forage and grain legumes to increase EU’s and China’s protein self sufficiency.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Melle, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03544179v1</w:t>
+                <w:t xml:space="preserve">hal-03594186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance des voies de recyclage de la méthionine dans le contrôle de la plasticité de la composition protéique des graines</w:t>
               </w:r>
@@ -10009,51 +10013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavier, Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Touillon,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de cloture GO PROTEINS - Comment valoriser les protéines animales et végétales locales en alimentation humaine ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10078,51 +10082,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobiliser le levier génétique pour améliorer et stabiliser la valeur protéique des graines de pois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Scientifique "amélioration des protéines végétales pour la santé des consommateurs et des systèmes de production". Organisé conjointement par Le consortium PlantAlliance, les instituts Carnot Plant2Pro et Qualiment, les départements INRAE Transform, AlimH, Biologie et Amélioration des Plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10199,51 +10203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Delefortrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG XXVIII, Plant and Animal Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, San Diego, United States</w:t>
@@ -10516,527 +10520,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche des gènes contrôlant la plasticité de la composition protéique des graines vis-à-vis de l’environnement par une approche GWAS chez &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Cartelier</w:t>
+                <w:t xml:space="preserve">Interplay between sulfur nutrition and water stress tolerance in pea : a focus on seed development and composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Henriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Terezol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julia Buitink</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Kilandamoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Rossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Graines 2019. Biologie des graines et transition écologique.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">International Conference on Legume Genetics and Genomics ICLGG 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICLGG., May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786025v1</w:t>
+                <w:t xml:space="preserve">hal-02734284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards bruchid resistance in pulses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High quality genome sequence reveals important events during domestication of White Lupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bárbara Hufnagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estefania Carrillo Perdomo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
+                <w:t xml:space="preserve">William Marande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystel Deulvot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Blandine Raffiot</w:t>
+                <w:t xml:space="preserve">A. Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9 th International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
+              <w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735741v1</w:t>
+                <w:t xml:space="preserve">hal-02735166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between sulfur nutrition and water stress tolerance in pea : a focus on seed development and composition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadia Rossin</w:t>
+                <w:t xml:space="preserve">Towards bruchid resistance in pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estefania Carrillo Perdomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Deulvot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Raffiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Legume Genetics and Genomics ICLGG 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICLGG., May 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">9 th International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734284v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High quality genome sequence reveals important events during domestication of White Lupin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Soriano</w:t>
+                <w:t xml:space="preserve">Recherche des gènes contrôlant la plasticité de la composition protéique des graines vis-à-vis de l’environnement par une approche GWAS chez &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Cartelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Terezol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Colloque Graines 2019. Biologie des graines et transition écologique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735166v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidating the genetic determinism of the plasticity of seed proteins in response to the environment using Medicago truncatula</w:t>
               </w:r>
@@ -11147,103 +11151,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruchid resistance in pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estefania Carrillo Perdomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Deulvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Raffiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transversal Symposium GIS BV, Investment for the future, Projects in plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
@@ -11311,51 +11315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Jewell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11391,717 +11395,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the complexity and diversity of crosstalks between S and other mineral nutrients in cultivated plants</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adapter la composition protéique des graines de légumineuses en fonction des usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo-Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Cartelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. th International Plant Sulfur Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Conegliano, Italy</w:t>
+              <w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734753v1</w:t>
+                <w:t xml:space="preserve">hal-02733544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse protéomique des graines de pois en embryogénèse et à maturité : Impact d’un stress hydrique combiné à une carence en soufre</w:t>
+                <w:t xml:space="preserve">How does sulfur deficiency modulate pea response to water stress? Impact on early developing and mature seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Henriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protéome Vert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, paris, France</w:t>
+              <w:t xml:space="preserve">7ème Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906341v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissection of pea responses to water stress during seed filling identifies candidate genes for drought tolerance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Participation à l’animation de la formation « Innover avec les protéines végétales », organisée par la SATT (Société d'Accélération du Transfert de Technologie) GRAND EST et destinée à des professionnels. Communication d’1h30 sur « Les matières premières végétales d’intérêt »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVI International Plant &amp; Animal Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Innover avec les protéines végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470322v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapter la composition protéique des graines de légumineuses en fonction des usages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Gallardo-Guerrero</w:t>
+                <w:t xml:space="preserve">Dissection of pea responses to water stress during seed filling identifies candidate genes for drought tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Rossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Richard Thompson</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XXVI International Plant &amp; Animal Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733544v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does sulfur deficiency modulate pea response to water stress? Impact on early developing and mature seeds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disentangling the complexity and diversity of crosstalks between S and other mineral nutrients in cultivated plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galatéa Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Dijon, France</w:t>
+              <w:t xml:space="preserve">11. th International Plant Sulfur Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Conegliano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785331v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation à l’animation de la formation « Innover avec les protéines végétales », organisée par la SATT (Société d'Accélération du Transfert de Technologie) GRAND EST et destinée à des professionnels. Communication d’1h30 sur « Les matières premières végétales d’intérêt »</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyse protéomique des graines de pois en embryogénèse et à maturité : Impact d’un stress hydrique combiné à une carence en soufre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Kilandamoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innover avec les protéines végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Dijon, France</w:t>
+              <w:t xml:space="preserve">Protéome Vert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689442v1</w:t>
+                <w:t xml:space="preserve">hal-02906341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does sulfur deficiency modulate pea response to water stress ? Impact on early developing and mature seeds</w:t>
               </w:r>
@@ -12212,51 +12216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation à l’animation de la formation « Innover avec les protéines végétales », organisée par la SATT (Société d'Accélération du Transfert de Technologie) GRAND EST et destinée à des professionnels. Communication d’1h30 sur « Les matières premières végétales d’intérêt »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Welience Agroalimentaire et Bio-industriel, Innover avec les protéines végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12275,418 +12279,418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing response to abiotic stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabio Fionari</w:t>
+                <w:t xml:space="preserve">The interplay between sulfur nutrition and the drought response in pea : a focus on seed development and composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Kilandamoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU Project LEGATO Final Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Novi Sad, Serbia</w:t>
+              <w:t xml:space="preserve">8. International Conference on Legume Genetics and Genomics (ICLGG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Noble Research Institute., Sep 2017, Siófok, Hungary. 180 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787945v1</w:t>
+                <w:t xml:space="preserve">hal-02737764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interplay between sulfur nutrition and the drought response in pea : a focus on seed development and composition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Balliau</w:t>
+                <w:t xml:space="preserve">Optimizing response to abiotic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Annicchiarico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fernandiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Fionari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Legume Genetics and Genomics (ICLGG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Noble Research Institute., Sep 2017, Siófok, Hungary. 180 p</w:t>
+              <w:t xml:space="preserve">EU Project LEGATO Final Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737764v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissection of pea responses to drought during vegetative growth and seed filling</w:t>
+                <w:t xml:space="preserve">Etude du rôle de la nutrition soufrée dans la réponse du pois au stress hydrique par une approche protéomique : Focus sur les graines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Henriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marion Prudent</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Kilandamoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference "Advances in grain legume cultivation and use. Translating legume research into end-users reality"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Novi Sad, Serbia. 180 p</w:t>
+              <w:t xml:space="preserve">Protéome Vert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790107v1</w:t>
+                <w:t xml:space="preserve">hal-02902821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’un répertoire de gènes contrôlant la composition protéique des graines des légumineuses vers de nouveaux profils protéiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12708,110 +12712,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nevin D. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque Graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'interaction entre la nutrition soufrée et la réponse du pois au stress hydrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Henriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12870,182 +12874,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Soufre INRA "Cycle du soufre et nutrition soufrée des plantes : état des connaissances et prospectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du rôle de la nutrition soufrée dans la réponse du pois au stress hydrique par une approche protéomique : Focus sur les graines</w:t>
+                <w:t xml:space="preserve">Dissection of pea responses to drought during vegetative growth and seed filling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Henriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anderson Kilandamoko</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Rossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Kilandamdro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aime</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protéome Vert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Versailles, France</w:t>
+              <w:t xml:space="preserve">International Conference "Advances in grain legume cultivation and use. Translating legume research into end-users reality"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Novi Sad, Serbia. 180 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902821v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of sulfur in the control of seed quality traits in legumes: from model to crop species</w:t>
               </w:r>
@@ -13070,51 +13074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Henriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nevin D. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13275,601 +13279,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of seed quality traits in legumes : from model to crop species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Gallardo</w:t>
+                <w:t xml:space="preserve">A transcriptomic approach identifies candidate genes for drought tolerance during the reproductive phase in pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Rossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Colloque National de la Société Française de Biologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jul 2016, Angers, France</w:t>
+              <w:t xml:space="preserve">2. International Legume Society Conference - Legumes for a Sustainable World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Legume Society., Oct 2016, Lisbonne, Portugal. 358 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739705v1</w:t>
+                <w:t xml:space="preserve">hal-01604112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du rôle de la nutrition soufrée dans la réponse du pois au stress hydrique: vers la construction de réseaux protéiques</w:t>
+                <w:t xml:space="preserve">The role of sulfur metabolism in the pea response to drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Henriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protéome Vert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, versailles, France</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs du département BAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02893746v1</w:t>
+                <w:t xml:space="preserve">hal-02743423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of sulfur metabolism in the pea response to drought</w:t>
+                <w:t xml:space="preserve">The role of sulfur nutrition in the pea response to water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Henriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Zivy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs du département BAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Apr 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Mar 2016, Dijon, France. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743423v1</w:t>
+                <w:t xml:space="preserve">hal-02739161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of sulfur nutrition in the pea response to water deficit</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Control of seed quality traits in legumes : from model to crop species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Mar 2016, Dijon, France. 27 p</w:t>
+              <w:t xml:space="preserve">11. Colloque National de la Société Française de Biologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jul 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739161v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transcriptomic approach identifies candidate genes for drought tolerance during the reproductive phase in pea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude du rôle de la nutrition soufrée dans la réponse du pois au stress hydrique: vers la construction de réseaux protéiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Legume Society Conference - Legumes for a Sustainable World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Legume Society., Oct 2016, Lisbonne, Portugal. 358 p</w:t>
+              <w:t xml:space="preserve">Protéome Vert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604112v1</w:t>
+                <w:t xml:space="preserve">hal-02893746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summer School Plant Science, Angers : Conception et participation à la session « Physiology and Nutritional Quality of seeds », avec Françoise Montrichard (IRHS Angers, équipe SESaN). Séminaire (1h) et travaux pratiques (3 h) : étude de la composition protéique des graines de légumineuses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer School Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13894,51 +13898,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels leviers génétiques mobilisables chez le pois et la féverole pour les teneurs en fractions protéiques, acides aminés, « facteurs antinutritionnels », afin d’améliorer la valeur nutritionnelle de ces graines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14019,51 +14023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">étude de la composition protéique des graines de légumineuses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer School Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14213,51 +14217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité germinative et nutritionnelle des graines de légumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaires aux frontières de la connaissance. Académie d’Agriculture de France. Section Sciences de la vie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., May 2016, Paris, France. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14401,277 +14405,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of translational genomics to indentify genes important for pea seed development and composition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role du sulfate vacuolaire dans l'élaboration de la composition proteique des graines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vieren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mendel's legacy - 150 years of the genius of genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">5. Colloque National Réseau Français de Biologie des Graines "Graines 2015"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Français de Biologie des Graines (RFBG). FRA., Oct 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01812827v1</w:t>
+                <w:t xml:space="preserve">hal-02739410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role du sulfate vacuolaire dans l'élaboration de la composition proteique des graines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of translational genomics to indentify genes important for pea seed development and composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Noguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Myriam Sanchez</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle d'Erfurth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Colloque National Réseau Français de Biologie des Graines "Graines 2015"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Français de Biologie des Graines (RFBG). FRA., Oct 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Mendel's legacy - 150 years of the genius of genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739410v1</w:t>
+                <w:t xml:space="preserve">hal-01812827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of translational genomics to identify genes important for legume seed development</w:t>
               </w:r>
@@ -14907,51 +14911,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biologie intégrative du développement de la graine chez M. truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15032,51 +15036,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional response of Medicago truncatula sulphate transporters to arbuscular mycorrhizal symbiosis with and without sulphur stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15278,51 +15282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Casieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Wipf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Annual Joint Meeting on Plant Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Dijon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15381,51 +15385,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une fonction distincte du transporteur de sulfate SULTR3;5 selon la source d’azote chez Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Poignavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15515,51 +15519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lelandais - Brière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graine 2011, 3. colloque national du Réseau Français de Biologie des Graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
@@ -15677,195 +15681,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of oligosaccharides in seed vigour revisited using the legume model Medicago truncatula</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
+                <w:t xml:space="preserve">Rôle de l'albumen dans le developpement de la graine chez les legumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Noguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Teulat</w:t>
+                <w:t xml:space="preserve">Jérome Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Morère-Le Paven</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Leprince</w:t>
+                <w:t xml:space="preserve">M.K. Udvardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ISSS Conference on Seed Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bahia, Brazil</w:t>
+              <w:t xml:space="preserve">Graine 2011, 3. colloque national du Réseau Français de Biologie des Graines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339450v1</w:t>
+                <w:t xml:space="preserve">hal-02750306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vegetative and reproductive development of &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;: physiological and genetic aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Julier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Model Legume Congress 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National Polytechnique (Toulouse) (Toulouse INP). Castanet Tolosan, FRA., May 2011, Sainte-Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15884,152 +15888,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de l'albumen dans le developpement de la graine chez les legumineuses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Le Signor</w:t>
+                <w:t xml:space="preserve">The role of oligosaccharides in seed vigour revisited using the legume model Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Verdier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
+                <w:t xml:space="preserve">Béatrice Teulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.K. Udvardi</w:t>
+                <w:t xml:space="preserve">Marie-Christine Morère-Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graine 2011, 3. colloque national du Réseau Français de Biologie des Graines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">10th ISSS Conference on Seed Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bahia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750306v1</w:t>
+                <w:t xml:space="preserve">hal-03339450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The roles if embryo-surrounding tissues in regulating Medicago truncatula seed filling</w:t>
               </w:r>
@@ -16067,51 +16071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K. Udvardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Model Legume Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Sainte-Maxime, France</w:t>
@@ -16134,277 +16138,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of genes regulating Medicago truncatula seed filling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Zuber</w:t>
+                <w:t xml:space="preserve">Diversity in &amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt; and comparative mapping with &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine A. Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5.International Congress on Legume Genetics and Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Pacific Grove, United States</w:t>
+              <w:t xml:space="preserve">Green plant breeding technologies International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756983v1</w:t>
+                <w:t xml:space="preserve">hal-02752646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity in &amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt; and comparative mapping with &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Judith Burstin</w:t>
+                <w:t xml:space="preserve">Identification of genes regulating Medicago truncatula seed filling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green plant breeding technologies International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">5.International Congress on Legume Genetics and Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Pacific Grove, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752646v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting post-genomics resources in model species and genome conservation between model species and legume crops to accelerate seed biology discoveries in crops</w:t>
               </w:r>
@@ -16429,51 +16433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine A. Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Savois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16567,51 +16571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Wirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rüdiger Hell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Sulphyton Meeting on Plant Sulfur Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Norwich, United Kingdom. pp.48</w:t>
@@ -16634,355 +16638,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génétique et post-génomique chez la légumineuse modèle M. truncatula pour disséquer le déterminisme moléculaire de la composition protéique des graines de légumineuses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The contribution of &amp;lt;em&amp;gt;M. truncatula&amp;lt;/em&amp;gt; to the understanding of complex developmental processes in legumes: the case for seed reserve accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.colloque national du réseau français de biologie des graines.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque INRA-UCBN, "Les réserves végétales et leur importance agronomique et sylvicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758473v1</w:t>
+                <w:t xml:space="preserve">hal-02813524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminisme génétique de la qualité physiologique des graines chez &amp;lt;em&amp;gt;Médicago truncatula&amp;lt;/em&amp;gt;</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Génétique et post-génomique chez la légumineuse modèle M. truncatula pour disséquer le déterminisme moléculaire de la composition protéique des graines de légumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine A. Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème colloque national du réseau français de biologie des graines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Paris, France. 55 p</w:t>
+              <w:t xml:space="preserve">2.colloque national du réseau français de biologie des graines.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752450v1</w:t>
+                <w:t xml:space="preserve">hal-02758473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of &amp;lt;em&amp;gt;M. truncatula&amp;lt;/em&amp;gt; to the understanding of complex developmental processes in legumes: the case for seed reserve accumulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Déterminisme génétique de la qualité physiologique des graines chez &amp;lt;em&amp;gt;Médicago truncatula&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Teulat-Merah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Judith Burstin</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque INRA-UCBN, "Les réserves végétales et leur importance agronomique et sylvicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Caen, France</w:t>
+              <w:t xml:space="preserve">2ème colloque national du réseau français de biologie des graines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France. 55 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813524v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfur metabolism in plants - Regulatory aspects and Sulfur in the foos chain, agriculture and the environment, Sulfur metabolism and transport in developing seeds</w:t>
               </w:r>
@@ -17083,402 +17087,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining proteomics and transcriptomics for the study of storage protein accumulation and regulation in legume seeds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Identification of genes important for Medicago truncatula seed yield ans composition using genomics approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Firnhaber</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Héricher</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Udvardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Frontier in Plant Proteome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">4. International Conference on Legume Genomics and Genetics, ICLGG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752209v1</w:t>
+                <w:t xml:space="preserve">hal-02750521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional genomics of legume seed storage metabolism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Klementina Kakar</w:t>
+                <w:t xml:space="preserve">Combining proteomics and transcriptomics for the study of storage protein accumulation and regulation in legume seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ombretta Repetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Firnhaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Héricher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and animal genome XVI, the international conference on the status of plant &amp; animal genome research.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, San Diego, United States</w:t>
+              <w:t xml:space="preserve">International Symposium on Frontier in Plant Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756450v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of genes important for Medicago truncatula seed yield ans composition using genomics approaches</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Le Signor</w:t>
+                <w:t xml:space="preserve">Functional genomics of legume seed storage metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Andriankaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vagner.A. Benedito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy D. Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Udvardi</w:t>
+                <w:t xml:space="preserve">Ivone Torres-Jerrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klementina Kakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on Legume Genomics and Genetics, ICLGG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">Plant and animal genome XVI, the international conference on the status of plant &amp; animal genome research.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750521v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examination of the role of sulfate transporters expressed in seeds by using Arabidopsis T-DNA mutants</w:t>
               </w:r>
@@ -17503,51 +17507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Davidian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Workshop on Sulfur and Metabolism in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Warsaw, Poland. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17680,51 +17684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck F. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Brouquisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17760,773 +17764,773 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity in Pisum sativum and comparative mapping with Medicago truncatula</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Etude de l'importance du sulfate pour le remplissage de la graine : caractérisation de mutants d'A. Thaliana affectés pour le transport de sulfate dans la graine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Davidian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Umr Inra / Inh / Univ. Angers : Physiologie Moléculaire Des Semences</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Conference on Grain Legumes "Integrating legume biology for sustainable agriculture"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Graines 2007, Institut national d'horticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754403v1</w:t>
+                <w:t xml:space="preserve">hal-02755497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated transcriptomics and proteomics analysis of M. truncatula seed development towards enhancing the sulphur content of grain legume crops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
+                <w:t xml:space="preserve">Etude post-genomique du developpement de la graine de Medicago truncatula : dynamique du transcriptome vs. proteome et compartimentation tissulaire des voies metaboliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Firnhaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Héricher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Targeting science to real needs ; 1. GL-TTP Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Graines 2007 Institut National d'Horticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752225v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined and transcriptome analysis of developing Medicago Truncatula seeds: Evidence for metabolic specialization of maternal and filial tissues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Etude des facteurs de transcription lors du developpement de la graine de M. truncatula : cinetiques d'expression et compartimentation tissulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klementina Kakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Delphine Héricher</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Conference on Grain Legumes "Integrating legume biology for sustainable agriculture" Publisher : AEP Association Européenne des protéagineux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">13. Forum des jeunes chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Dijon, France. p.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753191v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des facteurs de transcription lors du developpement de la graine de M. truncatula : cinetiques d'expression et compartimentation tissulaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A combined and transcriptome analysis of developing Medicago Truncatula seeds: Evidence for metabolic specialization of maternal and filial tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Firnhaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Héricher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Forum des jeunes chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Dijon, France. p.77</w:t>
+              <w:t xml:space="preserve">6. European Conference on Grain Legumes "Integrating legume biology for sustainable agriculture" Publisher : AEP Association Européenne des protéagineux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817397v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'importance du sulfate pour le remplissage de la graine : caractérisation de mutants d'A. Thaliana affectés pour le transport de sulfate dans la graine</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Diversity in Pisum sativum and comparative mapping with Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine A. Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graines 2007, Institut national d'horticulture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Angers, France</w:t>
+              <w:t xml:space="preserve">6. European Conference on Grain Legumes "Integrating legume biology for sustainable agriculture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755497v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude post-genomique du developpement de la graine de Medicago truncatula : dynamique du transcriptome vs. proteome et compartimentation tissulaire des voies metaboliques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Gallardo</w:t>
+                <w:t xml:space="preserve">Integrated transcriptomics and proteomics analysis of M. truncatula seed development towards enhancing the sulphur content of grain legume crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Firnhaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Héricher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graines 2007 Institut National d'Horticulture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Angers, France</w:t>
+              <w:t xml:space="preserve">Targeting science to real needs ; 1. GL-TTP Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757147v1</w:t>
+                <w:t xml:space="preserve">hal-02752225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des facteurs de transcription lors du développement de la graine Medicago truncatula : cinétiques d'expression et compartimentation tissulaire</w:t>
               </w:r>
@@ -18631,277 +18635,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression dynamics during M. truncatula seed formation</w:t>
+                <w:t xml:space="preserve">Real-time RT-PCR Profiling of Over1400 Medicago truncatula transcription factors during seed filling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementina Kakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference on Legume Genomics and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752804v1</w:t>
+                <w:t xml:space="preserve">hal-02752651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time RT-PCR Profiling of Over1400 Medicago truncatula transcription factors during seed filling</w:t>
+                <w:t xml:space="preserve">Gene expression dynamics during M. truncatula seed formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Firnhaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementina Kakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference on Legume Genomics and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752651v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des profils d'expression de plus de 1000 facteurs de transcription au cours du remplissage de la graine chez M. truncaltula par PCR quantitative en temps réel</w:t>
               </w:r>
@@ -18913,51 +18917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementina Kakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19051,64 +19055,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Firnhaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Héricher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Congress of the Federation of European Societies of Plant Biology (FESPB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Lyon, France</w:t>
@@ -19275,51 +19279,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time RT-PCR profiling of all annotated Medicago truncatula transcription factors during seed filling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19387,64 +19391,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteome and transcriptome characterization of Medicago truncatula seed development. The switch from embryogenesis to storage functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Firnhaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19502,441 +19506,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomics of Medicago truncatula seed development : towards the identification of nuclear proteins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Proteomics of nitrogen mobilisation in pea leaves during seed filling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Schiltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bergervoet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Richard Thompson</w:t>
+                <w:t xml:space="preserve">Myriam Huart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Négroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Plant genomics European meetings</w:t>
+              <w:t xml:space="preserve">3. Plant GEMs Lyon 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759838v1</w:t>
+                <w:t xml:space="preserve">hal-02761501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear proteomics to identify key molecules implicated in reserve accumulation in Medicago truncatula and Pisum sativum seeds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ombretta Repetto</w:t>
+                <w:t xml:space="preserve">Proteomics of Medicago truncatula seed development : towards the identification of nuclear proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Repetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Bergervoet</w:t>
+                <w:t xml:space="preserve">J. Bergervoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven P.C. Groot</w:t>
+                <w:t xml:space="preserve">S. Groot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. European Conference on Grain Legumes and ICLGG 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Dijon, France. 1 p</w:t>
+              <w:t xml:space="preserve">3. Plant genomics European meetings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02829538v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomics of nitrogen mobilisation in pea leaves during seed filling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nuclear proteomics to identify key molecules implicated in reserve accumulation in Medicago truncatula and Pisum sativum seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ombretta Repetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Schiltz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Jan Bergervoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven P.C. Groot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Plant GEMs Lyon 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Lyon, France</w:t>
+              <w:t xml:space="preserve">5. European Conference on Grain Legumes and ICLGG 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Dijon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761501v1</w:t>
+                <w:t xml:space="preserve">hal-02829538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity for storage protein content and 1-D electrophoresis patterns in seeds of Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Quillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20004,77 +20008,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomics of nitrogen mobilisation from leaves during seed filling in Pisum sativum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Schiltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Huart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20129,51 +20133,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein markers for stages in seed development of Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ombretta Repetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20250,51 +20254,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomics of Medicago truncatula (line J5) seed development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20375,51 +20379,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse protéomique du remplissage des graines chez Medicago truncatula (lignée J5)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20496,51 +20500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the identification of genes involved in legume seed qualilty by proteomics of Medicago truncatula seed development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20615,286 +20619,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la variabilité génétique pour la teneur en N total et spectre 1D des protéines de graines matures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation du protéome des graines de Medicago truncatula (J5) au cours de leur développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Séminaire de l'Action Transversale Structurante INRA 2000-2002 : Génétique et génomique de la légumineuse modèle Medicago truncatula</w:t>
+              <w:t xml:space="preserve">2. Séminaire de l'Action Transversale Structurante INRA 2000-2002 : génétique et génomique de la légumineuse modèle Medicago truncatula</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759227v1</w:t>
+                <w:t xml:space="preserve">hal-02762375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du protéome des graines de Medicago truncatula (J5) au cours de leur développement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de la variabilité génétique pour la teneur en N total et spectre 1D des protéines de graines matures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moussy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Séminaire de l'Action Transversale Structurante INRA 2000-2002 : génétique et génomique de la légumineuse modèle Medicago truncatula</w:t>
+              <w:t xml:space="preserve">2. Séminaire de l'Action Transversale Structurante INRA 2000-2002 : Génétique et génomique de la légumineuse modèle Medicago truncatula</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762375v1</w:t>
+                <w:t xml:space="preserve">hal-02759227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomics of Medicago truncatula seed filling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lee Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21126,484 +21130,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du poster LETSPROSEED et préparation de l’atelier (panneaux explicatifs et boîtes de graines) animé par Delphine Aimé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Gallardo</w:t>
+                <w:t xml:space="preserve">Impact of combined sulfur deficiency and water stress on nodulated pea root system architecture, water and nutrient uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratikshya Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Girodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aimé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Protéines Végétales organisée sur le centre INRAE de Dijon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">International Society of Root Research 12th International Symposium Roots [&amp; Roads] to a sustainable future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Leipzig (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242345v1</w:t>
+                <w:t xml:space="preserve">hal-04669574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of combined sulfur deficiency and water stress on nodulated pea root system architecture, water and nutrient uptake</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Girodet</w:t>
+                <w:t xml:space="preserve">Présentation du poster LETSPROSEED et préparation de l’atelier (panneaux explicatifs et boîtes de graines) animé par Delphine Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aimé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society of Root Research 12th International Symposium Roots [&amp; Roads] to a sustainable future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Leipzig (DE), Germany</w:t>
+              <w:t xml:space="preserve">Journée Protéines Végétales organisée sur le centre INRAE de Dijon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669574v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the vacuolar sulfate transporter SULTR4 in pea: role in the establishment of and protein composition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Sanchez</w:t>
+                <w:t xml:space="preserve">Genetics of seed plasticity under sulfate deprivation in pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Cartelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carine Alcon</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e bienniale ISSS Conference "Challenges of seed science in a changing world"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Graines 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, INRAE Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251285v1</w:t>
+                <w:t xml:space="preserve">hal-05242329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics of seed plasticity under sulfate deprivation in pea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kévin Cartelier</w:t>
+                <w:t xml:space="preserve">Characterisation of the vacuolar sulfate transporter SULTR4 in pea: role in the establishment of and protein composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanélie Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Virginie Bourion</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Graines 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, INRAE Versailles, France</w:t>
+              <w:t xml:space="preserve">14e bienniale ISSS Conference "Challenges of seed science in a changing world"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242329v1</w:t>
+                <w:t xml:space="preserve">hal-05251285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidating the role of NF-YB transcription factors in pea seed development</w:t>
               </w:r>
@@ -21766,51 +21770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Jeunes Chercheurs Université de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
@@ -21852,51 +21856,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminisme génétique de la composition protéique des graines de légumineuses et de sa plasticité vis-à-vis de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Cartelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21928,463 +21932,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing and stabilizing protein composition of legume seeds</w:t>
+                <w:t xml:space="preserve">Optimiser et stabiliser la composition protéique des graines de légumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Cartelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du département INRA de Biologie et Amélioration des Plantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Forum des jeunes chercheurs 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927806v1</w:t>
+                <w:t xml:space="preserve">hal-02913139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimiser et stabiliser la composition protéique des graines de légumineuses</w:t>
+                <w:t xml:space="preserve">Optimizing and stabilizing protein composition of legume seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Cartelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des jeunes chercheurs 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Besançon, France</w:t>
+              <w:t xml:space="preserve">Journée du département INRA de Biologie et Amélioration des Plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913139v1</w:t>
+                <w:t xml:space="preserve">hal-02927806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GFL Groupe Filières Légumineuses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déterminisme génétique de la plasticité de la composition protéique des graines de légumineuses vis-à-vis de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Cartelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789055v1</w:t>
+                <w:t xml:space="preserve">hal-02733570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminisme génétique de la plasticité de la composition protéique des graines de légumineuses vis-à-vis de l'environnement</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">GFL Groupe Filières Légumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Walrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Boire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733570v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in the regulation of seed protein composition in legumes: from genome-wide studies to new seed protein profiles</w:t>
               </w:r>
@@ -22646,51 +22650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Henriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Forum des Jeunes Chercheurs FJC, Ecole Doctorale E2S Environnements-Santé, Université de Bourgogne Franche-Comté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22741,51 +22745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Henriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Rencontres Francophones sur les Légumineuses (RFL1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Dijon, France. 139 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23073,51 +23077,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the arbuscular mycorrhizal symbiosis on S-uptake and S-starvation resistance in Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23457,51 +23461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Casieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Wipf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Molecular Mycorrhiza Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Munich, Germany. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23552,51 +23556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Noguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23664,64 +23668,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the AM interaction on S-uptake and S-starvation resistance in &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Casieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Wipf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Mycological Congress (IMC9) – The biology of fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Edinburgh, United Kingdom. , 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23759,64 +23763,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la micorhize à arbuscules dans l'absoption et la résistance à la carence en soufre chez &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Casieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Wipf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Secondes jounées francophones mycorhizes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Bruxelles, Belgique. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23854,51 +23858,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change in the proteome of embryonic tissue of germinating pea seeds (&amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt; L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Brosowska-Arendt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24235,77 +24239,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Darchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Genomics in Medicago truncatula : Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1822, </w:t>
@@ -24395,51 +24399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Noguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24650,64 +24654,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24771,64 +24775,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legume Seed Genomics: How to Respond to the Challenges and Potential of a Key Plant Family?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Noguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24918,51 +24922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving protein content and nutrition quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.R. Mirr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25091,51 +25095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Davidian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sulfur Metabolism in Plants. Regulatory aspects, significance of sulfur in the food chain, agriculture and the environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
@@ -25167,489 +25171,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomics of different tissues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seed biology of Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satish Nagaraj</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mona Darmency</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicago truncatula handbook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Samuel Roberts Noble Foundation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 0-9754303-1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820000v1</w:t>
+                <w:t xml:space="preserve">hal-02821202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteome analysis for the study of developmental processes in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Job</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Blackwell Publishing, 2006, Annual Plant Reviews, 978-1-4051-4429-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed biology of Medicago truncatula</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Proteomics of different tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish Nagaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhentian Lei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonnie Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lloyd Sumner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicago truncatula handbook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Samuel Roberts Noble Foundation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 0-9754303-1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821202v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic of Arabidopsis seed germination and priming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.P. Groot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Puype</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Demol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The biology of seeds : recent research advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAB International, 2003, 0-85199-653-1</w:t>
@@ -25710,51 +25714,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LETSPROSEED – Accroître la diversité des légumineuses dans nos assiettes, dont la féverole : interview par Vitagora avec Karine Gallardo, directrice de recherche à l’UMR Agroécologie et coordinatrice du projet LETSPROSEED. 20 octobre 2023 (vidéo : https://www.youtube.com/watch?v=Im_Zw23SnpM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25804,51 +25808,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome sequence of the cluster root forming white lupin;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Hufnagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26202,51 +26206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Document de synthèse du groupe de travail &amp;quot;enjeux et questions de recherche sur protéines végétales communes entre les départements TRANSFORM &amp; BAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26324,51 +26328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membre de la CSS EGBIP et du bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CSS EGBIP et du bureau. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
@@ -26653,51 +26657,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197858v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo Guerrero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cailliatte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01034-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371151v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scussat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Hermant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berton-Carabin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112247" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676560v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan&#233;lie Bachelet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aim&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Naud&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rossin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16961" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070317v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henriet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane T&#233;r&#233;zol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.13.582463" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04098956v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jamet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Esquerr&#233;-Tugay&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo-Guerrero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Rolland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1188766" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157889v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad098" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177967v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cartelier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ly Vu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes&#8208;soia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/TPJ.15236" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123933v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hubert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276009v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa571" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721448v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Hufnagel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marques" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marqu&#232;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchon Divol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-14197-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136992v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lurthy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cantat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Declerck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00730" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460008v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hufnagel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631964v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02270632v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278272v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amin Madoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr C&#225;pal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Novak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0480-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184358v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galat&#233;a Courbet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Vigani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trouverie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz214" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627230v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Kilandamoko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz114" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183716v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etienne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Sorin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maillard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants7020037" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605024v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide Noubhani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx126" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606529v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14500" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685937v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138508996277556E12" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603298v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Koprivova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0166910" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602822v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zinsmeister" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terrasson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chatelain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00470" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636585v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Satge" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sallet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Auriac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2016.166" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636174v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle d'Erfurth" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632679v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Noguero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635451v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Bandyopadhyay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12742" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630627v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d'Hooghe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dubousset" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Kopriva" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.034215" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634068v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wipf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00580" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225261v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brosowska-Arendt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommerer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weidner" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-013-1458-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209950v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Zuber" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poignavent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12350" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209890v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04296.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646476v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombretta Repetto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Larre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2012.00289" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647471v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casieri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-012-1645-7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C982A8F7DAF9DBCBB0D2027695F137A6B117C143/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508438v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zuber" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Davidian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Wirtz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Hell" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-78" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534006v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.162123" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668227v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rispail" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kalo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy B. Kiss" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Noel Ellis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2009.03.014" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656598v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lesignor" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658518v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.143966" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654367v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660481v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klementina Kakar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-008-9320-x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D890625F027320089404CC34C580F1D7357CC04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663491v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.07.017" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNMHZJ4M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663584v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Firnhaber" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge K&#252;ster" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03610.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660247v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine H&#233;richer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M700171-MCP200" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570018v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rajjou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette C. Job" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Job" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470988879.ch7" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664768v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Domoney" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N. Ellis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ferrandiz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2006.01.014" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X29VWJBF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656270v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657935v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kurt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ochatt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2005.12.021" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MBFKZJM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672534v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Quillien" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508727v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debeaujon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J Vandekerckhove" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Job" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.036293" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678980v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schiltz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc N&#233;groni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670957v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Signor" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandekerckhove" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Thompson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669508v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676325v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Job" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laugel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duval" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Job" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677074v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Groot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puype" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Demol" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04911051v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratikshya Joshi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Girodet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798429v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieneke Dijk" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242368v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731621v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251124v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241707v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242182v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331623v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223091v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122063v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeannin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241747v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223020v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Noureddine" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Th&#233;venin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241413v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884621v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888858v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981800v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mari" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241191v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888769v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889036v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711627v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Felix Serre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711712v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594236v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594186v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594171v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594163v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544179v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178830v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cartelier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Prosperi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585603v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnier, Sylvain" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richardot, Christophe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavier, Vincent" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Touillon," TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319955v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790911v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Delefortrie" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912213v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-F&#233;lix Serre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734242v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786025v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735741v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Carrillo Perdomo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Deulvot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Raffiot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734284v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735166v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soriano" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785984v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737235v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937675v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Jewell" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734753v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ourry" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906341v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470322v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733544v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785331v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689442v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734786v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003959v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787945v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Annicchiarico" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandiz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Fionari" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737764v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790107v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Kilandamdro" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737356v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevin D. Young" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903678v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902821v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734622v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733501v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Berriri" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Righetti" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739705v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893746v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743423v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739161v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Zivy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604112v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624518v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740181v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Marget" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433085v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739092v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Darchy" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741357v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604090v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Young" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812827v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739410v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268897v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748186v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005077v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805503v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807992v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delaitre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750161v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805673v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748933v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelandais - Bri&#232;re" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744522v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339450v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746655v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750306v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Verdier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Udvardi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747148v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756983v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752646v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Bordat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Magnin-Robert" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754795v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Savois" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818823v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758473v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752450v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat-Merah" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813524v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756959v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752209v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756450v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Andriankaja" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vagner.A. Benedito" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy D. Murray" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivone Torres-Jerrez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750521v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Udvardi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815163v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750850v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755755v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Sahnoun-Abid" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Robert" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brouquisse" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754403v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752225v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753191v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817397v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755497v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Inra / Inh / Univ. Angers : Physiologie Mol&#233;culaire Des Semences" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757147v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757249v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Kakar" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752804v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Firnhaber" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752651v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750691v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753866v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761692v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Firnhaber" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heldge K&#252;ster" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762487v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Djennane" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760217v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759838v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Repetto" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bergervoet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Groot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829538v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bergervoet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven P.C. Groot" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761501v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Schiltz" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Huart" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762279v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760937v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763837v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761453v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Vandekerkhove" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759361v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moussy" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759229v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759227v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762375v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758683v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lee Signor" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960365v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Valandon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Soundiramourtty" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brosse" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boutet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242345v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669574v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leroy" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251285v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242329v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665332v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Thevenin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711323v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785213v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927806v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913139v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789055v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733570v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608900v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605729v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912920v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740240v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837552v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209987v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280949.docx" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747338v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/262800.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746955v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leclercq" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746958v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747529v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745054v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Udvardi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750963v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823074v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814346v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823698v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Gonzaga" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Conreux" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805610v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Job" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787059v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9781493986323" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8633-0_5" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787053v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8633-0_13" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532635v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolivet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Canonge" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Molecular-Cell-Biology-of-the-Growth-and-Differentiation-of-Plant-Cells/Rose/p/book/9781498726023" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801497v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Santoni" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-688-7_20" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809125v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/221596.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118525524" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811154v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Mirr" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Varshney" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=3Z-BW3V9nL8C&amp;amp;printsec=frontcover&amp;amp;dq=9781845937669&amp;amp;num=4&amp;amp;client=internal-uds&amp;amp;hl=fr&amp;amp;cd=1&amp;amp;source=uds&amp;amp;redir_esc=y#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820667v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/38754.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820000v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Nagaraj" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhentian Lei" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Watson" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Sumner" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.noble.org/MedicagoHandbook/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821957v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821202v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Darmency" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830258v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251151v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790529v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896437v2" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Durand Tardif" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Cailliatte" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785010v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Gadaleta" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirel" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gusman" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563188v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire," TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671415v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02799249v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197858v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo Guerrero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cailliatte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01034-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371151v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scussat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Hermant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berton-Carabin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112247" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676560v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan&#233;lie Bachelet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aim&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Naud&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rossin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16961" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070317v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henriet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane T&#233;r&#233;zol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.13.582463" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04098956v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jamet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Esquerr&#233;-Tugay&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo-Guerrero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Rolland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1188766" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157889v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad098" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123933v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hubert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177967v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cartelier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ly Vu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes&#8208;soia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/TPJ.15236" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276009v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa571" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721448v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Hufnagel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marques" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marqu&#232;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchon Divol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-14197-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460008v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hufnagel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136992v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lurthy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cantat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Declerck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00730" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631964v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amin Madoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr C&#225;pal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Novak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0480-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02270632v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184358v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galat&#233;a Courbet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Vigani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trouverie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz214" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627230v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Kilandamoko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz114" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183716v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etienne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Sorin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maillard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants7020037" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606529v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14500" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605024v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide Noubhani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx126" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685937v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138508996277556E12" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636585v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Satge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sallet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Auriac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2016.166" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603298v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Koprivova" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0166910" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602822v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zinsmeister" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terrasson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chatelain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00470" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636174v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle d'Erfurth" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire G. Aubert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632679v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Noguero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635451v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Bandyopadhyay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12742" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634068v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wipf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00580" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630627v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d'Hooghe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dubousset" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Kopriva" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.034215" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225261v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brosowska-Arendt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommerer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weidner" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-013-1458-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209950v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Zuber" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poignavent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12350" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209890v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04296.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646476v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombretta Repetto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Larre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2012.00289" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647471v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casieri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-012-1645-7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C982A8F7DAF9DBCBB0D2027695F137A6B117C143/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508438v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zuber" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Davidian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Wirtz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Hell" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-78" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534006v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.162123" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668227v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rispail" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kalo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy B. Kiss" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Noel Ellis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2009.03.014" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654367v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lesignor" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656598v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658518v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.143966" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660481v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klementina Kakar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-008-9320-x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D890625F027320089404CC34C580F1D7357CC04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663491v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.07.017" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNMHZJ4M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663584v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Firnhaber" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge K&#252;ster" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03610.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570018v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rajjou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette C. Job" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Job" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470988879.ch7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660247v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine H&#233;richer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M700171-MCP200" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664768v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Domoney" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N. Ellis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ferrandiz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2006.01.014" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X29VWJBF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656270v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657935v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kurt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ochatt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2005.12.021" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MBFKZJM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672534v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Quillien" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678980v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schiltz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huart" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc N&#233;groni" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508727v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debeaujon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J Vandekerckhove" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Job" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.036293" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670957v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Signor" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandekerckhove" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Thompson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669508v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677074v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Job" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Groot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puype" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Demol" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676325v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laugel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duval" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Job" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04911051v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratikshya Joshi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Girodet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798429v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieneke Dijk" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242368v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731621v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251124v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242182v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241707v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331623v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223091v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122063v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeannin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241747v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223020v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Noureddine" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Th&#233;venin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241413v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889036v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241191v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888769v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981800v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mari" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888858v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884621v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711627v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Felix Serre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711712v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594236v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544179v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594163v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594171v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594186v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178830v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cartelier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Prosperi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585603v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnier, Sylvain" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richardot, Christophe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavier, Vincent" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Touillon," TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319955v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790911v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Delefortrie" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912213v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-F&#233;lix Serre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734242v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734284v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735166v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soriano" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735741v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Carrillo Perdomo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Deulvot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Raffiot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786025v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785984v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737235v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937675v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Jewell" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733544v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785331v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689442v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470322v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734753v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ourry" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906341v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734786v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003959v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737764v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787945v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Annicchiarico" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandiz" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Fionari" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902821v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737356v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevin D. Young" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903678v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790107v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Kilandamdro" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734622v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733501v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Berriri" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Righetti" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604112v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743423v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739161v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Zivy" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739705v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893746v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624518v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740181v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Marget" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433085v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739092v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Darchy" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741357v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604090v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Young" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739410v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812827v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268897v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748186v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005077v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805503v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807992v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delaitre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750161v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805673v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748933v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelandais - Bri&#232;re" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744522v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750306v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Verdier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Udvardi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746655v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339450v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747148v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752646v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Bordat" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Magnin-Robert" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756983v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754795v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Savois" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818823v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813524v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758473v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752450v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat-Merah" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756959v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750521v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Udvardi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752209v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756450v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Andriankaja" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vagner.A. Benedito" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy D. Murray" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivone Torres-Jerrez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815163v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750850v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755755v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Sahnoun-Abid" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Robert" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brouquisse" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755497v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Inra / Inh / Univ. Angers : Physiologie Mol&#233;culaire Des Semences" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757147v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817397v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753191v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754403v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752225v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757249v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Kakar" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752651v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752804v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Firnhaber" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750691v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753866v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761692v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Firnhaber" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heldge K&#252;ster" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762487v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Djennane" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760217v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761501v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Schiltz" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Huart" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759838v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Repetto" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bergervoet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Groot" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829538v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bergervoet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven P.C. Groot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762279v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760937v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763837v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761453v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Vandekerkhove" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759361v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moussy" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759229v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762375v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759227v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758683v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lee Signor" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960365v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Valandon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Soundiramourtty" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brosse" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boutet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669574v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leroy" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242345v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242329v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251285v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665332v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Thevenin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711323v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785213v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913139v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927806v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733570v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789055v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608900v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605729v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912920v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740240v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837552v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209987v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280949.docx" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747338v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/262800.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746955v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leclercq" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746958v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747529v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745054v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Udvardi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750963v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823074v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814346v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823698v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Gonzaga" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Conreux" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805610v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Job" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787059v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9781493986323" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8633-0_5" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787053v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8633-0_13" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532635v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolivet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Canonge" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Molecular-Cell-Biology-of-the-Growth-and-Differentiation-of-Plant-Cells/Rose/p/book/9781498726023" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801497v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Santoni" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-688-7_20" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809125v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/221596.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118525524" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811154v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Mirr" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Varshney" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=3Z-BW3V9nL8C&amp;amp;printsec=frontcover&amp;amp;dq=9781845937669&amp;amp;num=4&amp;amp;client=internal-uds&amp;amp;hl=fr&amp;amp;cd=1&amp;amp;source=uds&amp;amp;redir_esc=y#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820667v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/38754.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821202v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Darmency" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.noble.org/MedicagoHandbook/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821957v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820000v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Nagaraj" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhentian Lei" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Watson" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Sumner" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830258v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251151v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790529v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896437v2" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Durand Tardif" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Cailliatte" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785010v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Gadaleta" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirel" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gusman" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563188v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire," TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671415v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02799249v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>