--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> karine gallopel-morvan </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">karine-gallopel-morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0152-4079</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">125335903</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">206140279</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Gallopel-Morvan est Professeure des Universités (spécialité marketing social) à l’Ecole des Hautes Etudes en Santé Publique (INSERM U1309 / ARENE UMR CNRS 6051), Professeure honoraire de l’université de Stirling (Ecosse), Titulaire de la chaire alcool SHS de l’Institut national du cancer, et Directrice scientifique du 1er réseau français sur les déterminants commerciaux de la santé (RECLAMS, financé par l’IRESP). Ses activités de recherche portent sur la prévention des comportements à risque. Plus précisément, ses travaux portent sur l’analyse des stratégies marketing et de lobbying des industriels du tabac et de l’alcool et la prise en compte de ces stratégies commerciales pour établir des programmes de prévention plus efficaces.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (112)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers to evidence-based alcohol policies in France: Insights from interviews with parliament members</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Topart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Hoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Drug Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 149, pp.105172. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drugpo.2026.105172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of deans in implementing smoke-free campus policies: the case of medical schools in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Geindreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Health Services Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.316. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12913-025-12415-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening the use of regulatory policy measures for prevention of NCDs in Europe through the JA PreventNCD project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnfinn Helleve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria João Gregório</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bergsvik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anette Kocbach Bølling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina de Cosmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14034948251374402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05284364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing or returning freedom? Views on a nicotine-free generation policy held by young people from aotearoa who use electronic nicotine delivery systems (ENDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Hoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renee Hosking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Graham-Demello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carissa Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lani Teddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (e1), pp.e73-e79. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/tc-2024-058913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aotearoa New Zealand’s ‘endgame’ legislation: a critical analysis of the parliamentary repeal debate using an adapted policy dystopia model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Graham-Demello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa-Jade Gregan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Waa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Hoek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.tc-2024-059187. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/tc-2024-059187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking new ground in tobacco control: student reactions to France’s first smoke-free campus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mahouna Gnonlonfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Raude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Hoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sirven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (1), pp.180. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-025-25859-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complément +</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 448 (6), pp.41-43. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cafr.448.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding political perceptions of tobacco policies and stakeholders in France: A qualitative study with parliamentarians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Topart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Hoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Prevention &amp; Cessation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (December), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18332/tpc/211970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing social, déterminants commerciaux de la santé et prévention des addictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75 (5), pp.507-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabac, alcool et santé publique : quand les intérêts commerciaux bloquent la prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philémon Aurouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier des addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (1), pp.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence du tabac dans les films et consommation tabagique chez les jeunes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Peiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lajzerowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Perriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75 (9), pp.943-947</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpacking the Transformations Activated by Smoke-Free Campuses: A Logic Model of France’s First Initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gnonlonfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10901981251370368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les campus sans tabac : définition, impact sur le tabagisme des étudiants, et facteurs clés d'efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Geindreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mahouna Gnonlonfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier des addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, XXVI (1), pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health protective behaviours during the COVID-19 pandemic: Risk adaptation or habituation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Martin-Lapoirie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Mccoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arwidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Raude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 342 (1), pp.116531. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2023.116531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of text‐only versus large text‐and‐picture alcohol warning formats: A functional magnetic resonance imaging study in French young male drinkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-François Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacoste-Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Droulers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol, Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (8), pp.1610-1620. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acer.15389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobbying against tobacco tax increases in France: arguments and strategies of the tobacco industry and tobacconists analysed through their trade press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Beguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Petticrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.tc-058254. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/tc-2023-058254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informer des risques à long terme liés à l’alcool et des repères de consommation : efficacité d’une campagne médiatique sur les connaissances et la consommation d’alcool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Quatremère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Andler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cogordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, pp.186-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the effects of smoke-free and tobacco-free university campus policies, and how can they be assessed? A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gnonlonfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Geindreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (2), pp.202520. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youth behavioural responses to regulated alcohol advertising content: results from a mixed-methods study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques François Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sirven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 352, pp.117002. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2024.117002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restricting the content of alcohol advertising and including text health warnings: A between‐group online experiment with a non‐probability adult sample in the United Kingdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Critchlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawford Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol, Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (6), pp.1155-1167. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acer.15327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobacco-free university campus policies: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Geindreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of American College Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07448481.2024.2367999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lived experiences of stigma and altered self-perceptions among young people who are addicted to ENDS: a qualitative study from Aotearoa New Zealand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Graham-Demello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carissa Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renee Hosking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lani Teddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jude Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.tc-2024-058946. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/tc-2024-058946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#Bartender: portrayals of popular alcohol influencer’s videos on TikTok©</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Zenone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.1384. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-024-18571-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing arguments on tobacco tax increases. Focus on French parliamentary questions and responses, 2000–2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Topart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Induced Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (January), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18332/tid/175618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of a French mass‐media campaign in raising knowledge of both long‐term alcohol‐related harms and low‐risk drinking guidelines, and in lowering alcohol consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Quatremère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cogordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Andler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 118 (4), pp.658-668. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/add.16107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of alcohol ad content regulations on young people: a multi-method study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-François Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacoste-Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Droulers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of social marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.323-339. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JSOCM-01-2022-0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have restrictions on alcohol advertising in Ireland affected awareness among adults? A comparative observational study using non-probability repeat cross-sectional surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Critchlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawford Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Mackintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Stead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Studies on Alcohol and Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 84 (3), pp.434-445. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15288/jsad.22-00099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Do Young Adult Drinkers React to Varied Alcohol Warning Formats and Contents? An Exploratory Study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Thomasia Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou-Landréat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacoste-Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Critchlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (15), pp.6541. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph20156541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195646v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the alcohol industry fought against pregnancy warning labels in France. A press coverage analysis spanning 20 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2022.933164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plain packaging on tobacco products in France: Effectiveness on smokers’ attitudes one year after implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Andler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viêt Nguyen-Thanh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Induced Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.35. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18332/tid/146600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authors' Response to Peer Reviews of “Cognitive Factors Associated With Public Acceptance of COVID-19 Nonpharmaceutical Prevention Measures: Cross-sectional Study”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymery Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donaldson Conserve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Raude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIRx Med</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (2), pp.e37241. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/37241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plain tobacco packaging: progress, challenges, learning and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawford Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Hoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Sendoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (2), pp.263-271. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/tobaccocontrol-2021-056559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of How Lobbying by the Alcohol Industry Has Eroded the French Évin Law Since 1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nason Maani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Knai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Petticrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou-Landréat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Studies on Alcohol and Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 83 (1), pp.37-44. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15288/jsad.2022.83.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the French Évin Law on Alcohol Advertising Content Reduce the Attractiveness of Alcohol for Young People? An Online Experimental Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Andler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Nguyen Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Critchlow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Studies on Alcohol and Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 83 (2), pp.276-286. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15288/jsad.2022.83.276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the effectiveness of pregnancy warning labels displayed on alcohol containers: a French eye-tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lacoste-Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Droulers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 212, pp.22-27. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.puhe.2022.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800591v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobacco Tax Increases: A Discourse Analysis of the French Print and Web News Media from 2000 to 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Geindreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou-Landréat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (22), pp.15152. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192215152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing social : définition, contours et exemples de mobilisation des professionnels de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Avenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Quatremère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinésithérapie, la Revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (245), pp.13-22. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.kine.2022.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Factors Associated With Public Acceptance of COVID-19 Nonpharmaceutical Prevention Measures: Cross-sectional Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymery Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donaldson Conserve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Raude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIRx Med</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/32859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition et effets, sur les jeunes, des messages en faveur de l’alcool diffusés sur les réseaux sociaux : revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gatinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.267-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vente de tabac aux mineurs en France : une loi peu respectée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ben Lakhdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Elharrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.C. Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires Actualites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.157. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmra.2020.11.334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of ‘Mois sans tabac 2016’: A French social marketing campaign against smoking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Andler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Quatremère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Induced Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (July), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18332/TID/139028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of how lobbying by the alcohol industry has eroded the French marketing regulation law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Maani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Knai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petticrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (Supplement_3), pp.132-132. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckab164.347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrêt du tabac : une personnalisation nécessaire des programmes de sevrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bonnay-Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vol. 33 (4), pp.505-515. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.214.0505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gambling Marketing Strategies and the Internet: What Do We Know? A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou-Landréat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Reste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2021.583817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des dommages associés à l’alcool : quelles stratégies de prévention et d’accompagnement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Airagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ben Lakhdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Daeppen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girandola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43, pp.1 - 8. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/qsp/2021043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Marketing Intervention to Engage Older Adults in Balance Workshops for Fall Prevention: A Multicenter Quasi-Experimental Protocol Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Goethals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chapoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.614119. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2021.614119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Social marketing interventions to promote physical activity among 60 years and older: a systematic review of the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Goethals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mulvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.1622. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-020-09742-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social marketing interventions to promote physical activity among 60 years and older: a systematic review of the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Goethals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S Mulvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-020-09386-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of alcohol marketing on drinkers with Alcohol use disorders seeking treatment: a mixed-method study protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou-Landréat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Le Reste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benyamina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.467. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-020-08543-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobacco sales to underage buyers in France: findings from a mystery shopping study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ben Lakhdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Elharrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-C. Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 185, pp.332-337. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.puhe.2020.05.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-Cognitive Factors Associated With Lifestyle Changes in Response to the COVID-19 Epidemic in the General Population: Results From a Cross-Sectional Study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymery Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donaldson Fadael Conserve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Raude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.579460. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2020.579460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol use disorders, beverage preferences and the influence of alcohol marketing: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou-Landréat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grall-Bronnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Le Reste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Substance Abuse Treatment, Prevention, and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (1), </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13011-020-00329-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour qu’acheter du tabac ne soit plus un jeu d’enfant !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Elharrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Beguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ben Lakhdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (2), pp.191-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi Evin de régulation du marketing de l’alcool. Quelle efficacité dans le cas de publicités/packagings orientés luxe vs. produit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-François Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.123-153. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jges.203.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of plain cigarette packaging among smokers and non-smokers in Andalusia (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Lacave-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Miguel Rey-Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawford Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteve Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaceta Sanitaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1), pp.10-14. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gaceta.2018.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do smokers respond to pictorial and threatening tobacco warnings? The role of threat level, repeated exposure, type of packs and warning size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacoste-Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lajante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Droulers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (4), pp.461-471. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JCM-01-2017-2051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02138612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plain packaging: legislative differences in Australia, France, the UK, New Zealand and Norway, and options for strengthening regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawford Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Hoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Scheffels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Lindorff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (5), pp.485-492. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/tobaccocontrol-2018-054483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer Perceptions of Cigarette Design in France: A Comparison of Regular, Slim, Pink and Plain Cigarettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawford Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figen Eker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Béguinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicotine and Tobacco Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (7), pp.911-917. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ntr/nty105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From “Stoptober” To “Moi(S) Sans Tabac”: how to import a social marketing campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Djian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Smadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of social marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (4), pp.345-356. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JSOCM-07-2018-0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment et dans quelles limites « marketer » la santé ? Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96, pp.5-14. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.096.05.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissuasive cigarettes: which cues are the most effective at deterring young people from smoking?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Droulers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 174, pp.22-30. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.puhe.2019.05.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02301958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing des jeux de hasard et d’argent, un enjeu de santé publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou-Landréat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Deriennic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Challet-Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (4), pp.347-352. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2019.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment et dans quelles limites «marketer» la santé?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Crié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96 (4), pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholder Framing of Advertising Legislation: An Analysis of Media and Parliamentary Representations of the Loi Évin in the United Kingdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nason Maani Hessari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Knai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Petticrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou-Landréat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Studies on Alcohol and Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79 (4), pp.532-538. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15288/jsad.2018.79.532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a negative emotional antitobacco mass media campaign on French smokers: a longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viêt Nguyen-Thanh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (6), pp.670-676. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/tobaccocontrol-2017-053936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avertissements sanitaires sont-ils efficaces pour lutter contre la consommation excessive d’alcool ? Résumé de la littérature et voies de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jgem.181.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing social critique. Définition, contours, applications et utilité pour la santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 103, pp.44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of threatening visual warnings on tobacco packaging: Measuring the impact of threat level, image size, and type of pack through psychophysiological and self-report methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Droulers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacoste-Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lajante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (9), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0184415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02024739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France's Évin Law on the control of alcohol advertising: content, effectiveness and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Spilka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Mutatayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.86 - 93. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/add.13431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Continuing Presence of Tobacco and Alcohol Products in Media That Target Young People: A Commentary on Russell et al. (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawford Moodie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Studies on Alcohol and Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78 (5), pp.684-685. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15288/jsad.2017.78.684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do plain packaging and pictorial warnings affect smokers' and non-smokers' behavioral intentions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Hoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joca.12145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effectiveness of current French health warnings displayed on alcohol advertisements and alcoholic beverages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-François Diouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (4), pp.699 - 704. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckw263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01615107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescents’ Perceptions of an On-cigarette Health Warning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawford Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Mackintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Hastings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Ford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicotine and Tobacco Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ntr/ntw165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative exploration of young adult RYO smokers' practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Hoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelagh Ferguson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/tobaccocontrol-2016-053168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collecte de fonds dans les établissements de santé : facteurs clefs d’efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Busson-Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (3), pp.122-133. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1051311ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nominoë : le fonds de dotation du CHU de Rennes (propos recueillis auprès de Marie Louis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 546, pp.307-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing des producteurs d'alcool : quel impact sur les envies de consommer des jeunes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90, pp.26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paquet de cigarettes neutre est-il efficace pour lutter contre le tabagisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of plain packaging among young adult roll-your-own smokers in France: a naturalistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Eker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (e1), pp.e39 - e44. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/tobaccocontrol-2013-051513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité des paquets de cigarettes neutres sur des fumeuses en France : une étude dans un contexte réel de consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawford Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figen Eker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17-18, pp.308-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing hospitalier ; Vous avez dit marketing ? Oui, marketing !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Crié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 547, pp.358-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Cigarette Packaging Design Among Young Females in Canada: Findings From a Discrete Choice Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Kotnowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey T. Fong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towhidul Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicotine and Tobacco Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (5), pp.1348 - 1356. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ntr/ntv114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing social et marketing social critique : quelle utilité pour la santé publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Tribunes de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (4), </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/seve.045.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la recherche en management dans la gestion des hôpitaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (89), pp.30-34. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scad.2013.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de la présence d'alcool à l'écran sur le désir de consommer de jeunes Français : effet de la valence et du sexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bréhonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (3), </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jgem.143.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paquet de cigarettes : un support de communication au service de l’industrie du tabac ou de la prévention des comportements tabagiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (176), pp.79 - 92. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0336150013012052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paquet de cigarettes neutre ou standardisé : quelle efficacité pour lutter contre le tabagisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20-21, pp.227-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plain packaging and public health: the case of tobacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66 (1), pp.133-136. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2012.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études de marché. Un outil au service de l’hôpital ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Louazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer perceptions of cigarette pack design in France: a comparison of regular, limited edition and plain packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawford Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figen Eker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Beguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (5), pp.502-506. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/tobaccocontrol-2011-050079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation des associations : quelle efficacité pour rassurer les parties prenantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Busson-Villa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54, pp.169-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00716287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation des associations : quelle efficacité pour rassurer les parties prenantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Busson-Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Juin (54), pp.168-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Démarketer” les produits du tabac : influence des paquets neutres sur les perceptions et intentions comportementales des fumeurs et non fumeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Miguel Rey Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Waelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (5), pp.322-331. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jgem.125.0322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il apposer des avertissements sanitaires visuels sur les paquets de cigarettes ? Les conditions de l’efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62, pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il apposer des avertissements sanitaires visuels sur les paquets decigarettes ? Les conditions de l'efficacité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62, pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of visual warnings in social marketing: The case of tobacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 64, pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de l'efficacité des paquets de cigarettes standardisés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figen Eker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20-21, pp.244-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer understanding of cigarette emission labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Eker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (3), pp.373-375. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckq087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00555225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobacco advertising through French TV in 2005: frequent illicit broadcasting; its impact on teenagers and young adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Spinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (2), pp.184-190. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/pubmed/fdp101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00446906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una imagen vale más que mil palabras: efectos de las advertencias sanitarias visuales en el descenso del consumo de tabaco: un estudio desde la perspectiva del marketing social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Miguel Rey Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Lacave-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Isabel Viedma del Jesús</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de Gestión</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (3), pp.149-165. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5295/cdg.100195jr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00657489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des avertissements sanitaires dans la lutte contre le tabagisme : synthèse théorique et résultats d'une étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 206, pp.7-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00169498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité des avertissements sanitaires dans la lutte contre le tabagisme : synthèse théorique et résultats d'une étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 206, pp.7-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de la peur dans un contexte de marketing social: etat de l'art, limites et voies de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (4), pp.41-60. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/076737010602100403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des avertissements sanitaires dans la lutte contre le tabagisme : synthèse théorique et résultats d'une étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 206, pp.7-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00091879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-cultural study of the persuasive effects of sexual and fear appealing messages: a comparison between France, Denmark, Thailand and Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie de Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valette-Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.140-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peur est-elle efficace dans un contexte français de lutte contre les comportements tabagiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du phénomène de dissonance cognitive pour accroître l'efficacité des campagnes anti-tabac sur une cible de jeunes Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21 (4), pp.90-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personality characteristics, attitude toward risk, and decisional orientation of the small business entrepreneur : a study of hospitality managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legohérel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Peters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospitality &amp; Tourism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28 (1), pp.109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions psychologiques, processus de prise de décision et attitude envers le risque: une étude des dirigeants de petites et moyennes entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legohérel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 199, pp.51-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géomarketing et espace publicitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cliquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 26, pp.47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00071135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions affective et symbolique de la musique publicitaire : Une étude empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 15 (1), pp.3-19. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/076737010001500101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparée de trois logiciels d'analyse des systèmes d'équations structurelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop « Décisions et Marchés » du CREREG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcool : Santé, prévention, marketing et lobbying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-8109-1080-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing social. De la compréhension des publics au changement de comportement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viêt Nguyen Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arwidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Hastings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 224p., 2023, 978-2-8109-1107-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing social et nudge. Comment changer les comportements en santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Crié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions EMS management &amp; société; EMS Editions, 2022, 237687548X. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.gallo.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03514976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 978-2100791316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing & Communication des associations [3e édition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288p., 2021, 2100593978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing social. De la compréhension des publics au changement de comportement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 208p., 2019, 978-2-8109-0747-2 ‎</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager une organisation de santé. L’apport des sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Januel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Waelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 200p., 2018, 978-2-8109-0720-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing & communication des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.258, 2013, Marketing sectoriel, 9782100593989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations (2e éd.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.256, 2013, Marketing sectoriel, 978-2100593972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et publicité. Comment tirer parti du potentiel de la musique dans une création publicitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E-thèque.com (Bibliothèque numérique du Management), 2002, Collection Perfectionnement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00079393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6 « Le lobbying de la filière alcool : un frein au déploiement des mesures de prévention efficaces »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Alcool. Santé, prévention, marketing » de Karine Gallopel-Morvan et Bernard Basset</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygée éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-8109-1080-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8. Origine et évolution du marketing social : avis d’experts internationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Miguel Rey Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Algar-Partida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Gallopel-Morvan; Dominique Crié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing Social et Nudge - Comment changer les comportements en santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.102-112, 2022, Économie et société, 978-2-37687-548-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 7. Concepts et principes du marketing social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Gallopel-Morvan; Dominique Crié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing Social et Nudge - Comment changer les comportements en santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.92-101, 2022, Économie et société, 978-2-37687-548-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9. Mise en œuvre et évaluation de la campagne de marketing social « Mois sans tabac »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Smadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Gallopel-Morvan; Dominique Crié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing Social et Nudge - Comment changer les comportements en santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-122, 2022, Économie et société, 978-2-37687-548-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrer le packaging attractif des produits du tabac avec le paquet neutre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Gallopel-Morvan; Dominique Crié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing Social et Nudge - Comment changer les comportements en santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.249-259, 2022, Économie et société, 978-2-37687-548-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From “Stoptober” in the UK to “Mois Sans Tabac” in France: How to Import and Evaluate a Complex and Large-Scale Social Marketing Campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Djian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Social Marketing and Quality of Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-131, 2021, Applying Quality of Life Research, 978-3-030-83286-5. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-83286-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment communiquer et collecter des fonds sur internet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaliser un auto-diagnostic de sa démarche marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, pp.261 - 268, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les comportements pour les changer : un enjeu managérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Somme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans : Étienne Minvielle éd., Manager une organisation de santé. L'apport des sciences de gestion. Rennes, Presses de l’EHESP, « Recherche, santé, social »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.53-74, 2018, 978-2-8109-0720-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment gérer l'ambiance sonore ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Goudey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rieunier S (coordinateur), 2017, Marketing sensoriel et expérientiel du point de vente, Dunod, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.65-102, 2017, 978-2100762705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du marketing et de la publicité des industriels du tabac et de l’alcool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-François Diouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les éditions Inserm. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conduites addictives chez les adolescents, expertise collective de l’Inserm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Expertise collective</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réaliser une communication publicitaire efficace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing &amp; Communication des associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2013, Marketing sectoriel, 978-2-10-059397-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover en créant de la valeur grâce au marketing hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Crié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Louazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tardif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation managériale à l'hôpital : 14 cas de mise en œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2013, Santé Social, 9782100577132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer de la valeur grâce au marketing hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Crie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Louazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tardif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Nobre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation managériale à l'hôpital, 16 cas de mise en oeuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, Paris, pp.on line, 2013, 2100577131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se faire connaître et gérer son image ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing &amp; Communication des associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2013, Marketing sectoriel, 978-2-10-059397-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The National League Against Cancer's 'You kill, you pay' campaign: How to fight the tobacco industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Marketing: From Tunes to Symphonies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2013, 978-0415683739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le packaging au service de la santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cliquet G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing, nouveaux enjeux, nouvelles perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.169-178, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00766804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une image peut-elle valoir mille mots ? L'image au service de la communication publicitaire en santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Douguet, T. Fillaut, F.-X. Schweyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image et santé (matériaux, outils, usages)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESP, pp.61-68, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00657815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labels associatifs et collecte de fonds : des ambitions à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Busson-Villa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Don et pratiques caritatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.113-126, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00657809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans le cerveau du fumeur : neurosciences et prévention du tabagisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Calvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Sauneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Oullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles approches de la prévention en santé publique: l'apport des sciences comportementales, cognitives et des neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp.86-107, 2010, Rapports et documents n°25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00657800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer l'ambiance sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Rieunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le marketing sensoriel du point de vente, créer et gérer l'ambiance des lieux commerciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.57-87, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00657962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing social au service de la prévention du comportement tabagique des jeunes Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tabagisme. Prise en charge chez les étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSERM/MGEN, pp.181-194, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment gérer l'ambiance sonore ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rieunier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing sensoriel du point de vente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.47-84, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de communication publicitaire et information géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cliquet G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Géomarketing, Aménagement et gestion du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science, pp.265-294, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants commerciaux de la santé : définition et contours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philémon Aurouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcool, Tabac : Prévenir les usages - Réduire les dommages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Société Francophone d'Alcoologie, Mar 2025, Paris Ministère de la Santé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding how smoke-free campus initiatives influence user behaviours: a logic model associated with this policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mahouna Gnonlonfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Health Management Conference (EHMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle et caractéristiques des doyens pour le développement des campus sans tabac : le cas des facultés de médecine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Geindreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque ARAMOS "Travailler dans les organisations de santé et médico-sociales : Quels défis contemporains ? "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARAMOS, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First things first: measuring French Medical schools’ deans motivation to engage in smoke-free campus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Geindreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Public Health Conference 2024 Sailing the Waves of European Public Health: Exploring a Sea of Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lisbonne, Portugal. pp.ckae144.1782</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does a Smoke-Free campus initiative generates changes in smoking? A theory-based evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mahouna Gnonlonfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Public Health Conference 2024 Sailing the Waves of European Public Health: Exploring a Sea of Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lisbonne, Portugal. pp.ckae144.1775, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckae144.1775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobbying de l’industrie du tabac et buralistes contre les hausses de taxes en France : une analyse de leur presse professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Petticrew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès national de la SFT "Tabacologie : nouveaux enjeux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone de Tabacologie (SFT), Nov 2023, Issy-les-Moulineaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence on alcohol, health warnings in the French context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Thomasia Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research to policy conference: POPULATION LEVEL IMPACT OF ALCOHOL CONTROL POLICIES IN THE EU – WHAT DO WE KNOW IN THE AREAS BEYOND THE “WHO BEST BUYS”?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Health Organization, Sep 2023, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’exposition au marketing digital des nouveaux produits du tabac et de la nicotine sur les comportements, attitudes et représentations des jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Dontenwille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès national de la SFT "Tabacologie : nouveaux enjeux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone de Tabacologie (SFT), Nov 2023, Issy-les-Moulineaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobbying against tobacco taxation in France. An analysis of the lobbying strategies and arguments disseminated in the tobacconists’ trade press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Petticrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRNT Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SRNT, Sep 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campus universitaires sans tabac : quelle efficacité pour réduire la prévalence et quels facteurs clefs de succès pour leur mise en œuvre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Geindreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès national de la SFT "Tabacologie : nouveaux enjeux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone de Tabacologie (SFT), Nov 2023, Issy-les-Moulineaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude en IRM fonctionnelle de l'impact des publicités pour l'alcool sur des jeunes buveurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-François Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Droulers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacoste-Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFRMBM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM), Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04475675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des stratégies de lobbying de l’industrie de l’alcool pour affaiblir la loi Evin de régulation du marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nason Maani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Knai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Petticrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la société française de santé publique "Agir en situation d'incertitude et de controverse : quels enseignements pour la santé publique ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de santé publique (SFSP), Oct 2021, Poitiers, France. pp.18a-18a, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.220.0018a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the French Evin Law of alcohol marketing regulation: An Analysis of Strategies and Arguments used by Industry Lobbyists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou Landreat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nason Maani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Knai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Seminar “Strengthening our academic collaborations through research”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europubhealth+ Consortium; University College Dublin, Jun 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions des décideurs politiques français sur le lobbying de l’industrie de l’alcool et du tabac : étude qualitative exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Topart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème journée internationale du marketing en santé - JIMS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française du marketing (AFM), Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la neuroimagerie pour évaluer l’impact des publicités pour alcool sur des jeunes buveurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-François Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Droulers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Neuroscience Psychiatrie Neurologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol industry’s arguments against pregnancy alcohol warning labels in France: A press coverage analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Fetal Alcohol Spectrum Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European FASD Alliance (EUFASD), Sep 2022, Arendal, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobbying contre les politiques de taxation du tabac en France : une analyse de la presse professionnelle des buralistes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès national de la SFT " Sortir du tabac, une priorité pour tous"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the French Evin Law: An Analysis of Strategies and Arguments used by Alcohol Industry Lobbyists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou Landreat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nason Maani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Knai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’addictologie de l’Albatros "Quand les addictions mettent au défi les autres disciplines Psychiatrie, Hépatologie, Cancérologie, Infectiologie, Sociologie, Politique.."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française d'addictologie, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Can Warning Be Displayed on Alcohol advertisement to impact youth consumption?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacoste-Badie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Alcohol Policy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02469500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du premier campus universitaire sans tabac en France : l’Ecole des Hautes Etudes en Santé Publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Quenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès de la Société Francophone de Tabacologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone de Tabacologie., Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BOLD fMRI to assess the impact of alcohol advertisements in young drinkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-François Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Moirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2020 - 26th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organization for Human Brain Mapping (OHBM), Jun 2020, Montréal, Canada. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03129743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of alcohol marketing content regulation on consumers’ responses and warnings’ visibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-François Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Alcohol Policy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02900972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which cues (colours and/or warnings) may be the most effective at deterring young people from smoking?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Droulers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Miguel Rey Pino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Annual Conference of the Society for Research on Nicotine and Tobacco Europe, Oslo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissuasive cigarettes: which cues are the most effective at deterring young people from smoking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Droulers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Miguel Rey Pino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Social Marketing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du paquet de cigarettes neutre (vs. classique) par les non-fumeurs et les fumeurs: rôle de la valence de la couleur du paquet neutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Frazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Herrmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès International de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can dissuasive cigarettes influence young peoples’ perceptions of smoking?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Droulers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Annual Conference of the Society for Research on Nicotine and Tobacco Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on influencer la représentation du tabagisme et l’envie de fumer chez les jeunes en modifiant le design des cigarettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Droulers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIème Congrès de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philanthropie hospitalière: recherche exploratoire en France et au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Busson-Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée Internationale du Marketing Santé (JIMS 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESP Rennes, Jun 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le placement de produits alcoolisés dans les films et son impact sur l'incitation à consommer : le rôle médiateur de l'imagerie mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bréhonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales du marketing santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation des associations : quelle efficacité pour rassurer les donateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Busson-Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée Internationale du Marketing Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDHEC, Mar 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation des associations : quelle efficacité pour rassurer les parties prenantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Busson-Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils de gestion et organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21ème congrès des IAE (Institut d'administration des entreprises), Jun 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du placement de la consommation d'alcool sur la motivation à consommer la substance : le rôle médiateur de l'imagerie mentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bréhonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque doctoral de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation des associations – l’exemple du label du comite de la charte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Busson-Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société Française d’Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements des donateurs et management associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bergadaà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Busson-Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Sociétés Mutations &amp; Ruptures : 2e Etats Généraux du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FNEGE, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le packaging au service de la santé publique. Application à la lutte contre le tabac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée internationale du marketing santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lille, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demarketing cigarettes through plain cigarette packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawford Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Miguel Rey Pino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de l'AFM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Le Mans, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00484665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peur et persuasion sociale. Etat de l'art, limites et voies de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Congrès international de l'AFM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité des avertissements sanitaires dans la lutte contre le tabagisme : synthèse théorique et résultats d'une étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Congrès de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Saint-Malo, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des messages à caractère choquant sur la persuasion publicitaire : une étude interculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie de Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valette-Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Congrès de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Saint-Malo, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-cultural study of the persuasive effects of sexual and fear appealing messages : a comparison between France, Denmark, Thailand and Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie de Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valette-Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Séoul, South Korea. pp.140-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear appeals in anti-tobacco campaigns : cultural considerations, the role of fear, proposal for an action plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valette-Florence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l' «Advances in Consumer Research Asia-Pacific Conference»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Beijing, China. 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00077129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peur et persuasion : une étude empirique dans un contexte français de lutte contre le tabac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XVIIIe Congrès International de l'Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Lille, pp.351-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00077126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer les campus universitaires sans tabac ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mahouna Gnonlonfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès national de la SFT "Tabacologie : nouveaux enjeux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Issy-les-Moulineaux, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol industry's arguments against French pregnancy warning labels: a press coverage analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Public Health Conference Strengthening health systems: improving population health and being prepared for the unexpected</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Berlin, Germany. European Journal of Public Health, 32 (Supplement_3), pp.ckac131.534, 2022, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckac131.534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol industry’s arguments disseminated in the mainstream press against pregnancy alcohol warning labels in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lisbon Addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbonne, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol industry and the Evin Law: An analysis of lobbying strategies and arguments used by the alcohol industry to undermine pioneering French marketing regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou Landreat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nason Maani Hessari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Knai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Public Health Conference "Public health futures in a changing world"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Distanciel, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des stratégies et arguments de lobbying de l’industrie de l’alcool contre la loi Evin de régulation du marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou Landreat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nason Maani Hessari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Knai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFA "Y a-t-il encore une place pour l'alcoologie ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the French Evin Law: An Analysis of Strategies and Arguments used by Alcohol Industry Lobbyists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou Landreat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nason Maani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Knai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’addictologie de l’Albatros "Quand les addictions mettent au défi les autres disciplines Psychiatrie, Hépatologie, Cancérologie, Infectiologie, Sociologie, Politique.."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobbying against tobacco price increases in France: an analysis of the trade press [P04-01]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Annual SRNT-E Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Distanciel, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pregnancy warning labels on alcoholic beverages: results of an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Global Alcohol Policy Conference (GAPC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Dublin, Ireland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02900976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avertissements sanitaires alcool à l’attention des femmes enceintes : résultats préliminaires d’une étude qualitative exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société Française d'Alcoologie "E-santé, innovations technologiques et addictologie : enjeux et expériences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Amiens, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05018777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pregnancy warning labels on alcohol packaging: results of an exploratory study [DE 28]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Public Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05018699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sans tabac, les campus universitaires respirent mieux, mais les initiatives restent limitées en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.c343jutv7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 et biais d'ancrage : quand notre cerveau nous empêche de prendre la mesure du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Crié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.y9yrxrukn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobacco Labelling in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00079271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptance of COVID-19 preventive measures as a tradeoff between health and social outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymery Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donaldson F. Conserve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Raude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des dommages associés à la consommation d'alcool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Airagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ben Lakhdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Daeppen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girandola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut national de la santé et de la recherche médicale (INSERM). 2021, Paris : Inserm : Éditions EDP Sciences (ISSN : 0990-7440) / XII-723 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03430421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduites addictives chez les adolescents : Usages, prévention et accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerrand Du Roscoät</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grall-Bronnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut national de la santé et de la recherche médicale(INSERM). 2014, Paris : Inserm : Éditions EDP Sciences (ISSN : 1264-1782) / 500 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02102920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId524"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> karine gallopel-morvan </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">karine-gallopel-morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0152-4079</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">125335903</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">206140279</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Gallopel-Morvan est Professeure des Universités (spécialité marketing social) à l’Ecole des Hautes Etudes en Santé Publique (INSERM U1309 / ARENE UMR CNRS 6051), Professeure honoraire de l’université de Stirling (Ecosse), Titulaire de la chaire alcool SHS de l’Institut national du cancer, et Directrice scientifique du 1er réseau français sur les déterminants commerciaux de la santé (RECLAMS, financé par l’IRESP). Ses activités de recherche portent sur la prévention des comportements à risque. Plus précisément, ses travaux portent sur l’analyse des stratégies marketing et de lobbying des industriels du tabac et de l’alcool et la prise en compte de ces stratégies commerciales pour établir des programmes de prévention plus efficaces.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (112)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers to evidence-based alcohol policies in France: Insights from interviews with parliament members</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Topart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Hoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Drug Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 149, pp.105172. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drugpo.2026.105172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening the use of regulatory policy measures for prevention of NCDs in Europe through the JA PreventNCD project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnfinn Helleve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria João Gregório</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bergsvik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anette Kocbach Bølling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina de Cosmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14034948251374402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05284364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of deans in implementing smoke-free campus policies: the case of medical schools in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Geindreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Health Services Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.316. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12913-025-12415-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing or returning freedom? Views on a nicotine-free generation policy held by young people from aotearoa who use electronic nicotine delivery systems (ENDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Hoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renee Hosking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Graham-Demello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carissa Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lani Teddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (e1), pp.e73-e79. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/tc-2024-058913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aotearoa New Zealand’s ‘endgame’ legislation: a critical analysis of the parliamentary repeal debate using an adapted policy dystopia model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Graham-Demello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa-Jade Gregan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Waa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Hoek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.tc-2024-059187. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/tc-2024-059187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complément +</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 448 (6), pp.41-43. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cafr.448.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking new ground in tobacco control: student reactions to France’s first smoke-free campus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mahouna Gnonlonfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Raude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Hoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sirven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (1), pp.180. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-025-25859-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding political perceptions of tobacco policies and stakeholders in France: A qualitative study with parliamentarians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Topart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Hoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Prevention &amp; Cessation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (December), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18332/tpc/211970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing social, déterminants commerciaux de la santé et prévention des addictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75 (5), pp.507-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabac, alcool et santé publique : quand les intérêts commerciaux bloquent la prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philémon Aurouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier des addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (1), pp.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence du tabac dans les films et consommation tabagique chez les jeunes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Peiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lajzerowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Perriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75 (9), pp.943-947</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpacking the Transformations Activated by Smoke-Free Campuses: A Logic Model of France’s First Initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gnonlonfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10901981251370368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health protective behaviours during the COVID-19 pandemic: Risk adaptation or habituation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Martin-Lapoirie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Mccoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arwidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Raude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 342 (1), pp.116531. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2023.116531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les campus sans tabac : définition, impact sur le tabagisme des étudiants, et facteurs clés d'efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Geindreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mahouna Gnonlonfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier des addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, XXVI (1), pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of text‐only versus large text‐and‐picture alcohol warning formats: A functional magnetic resonance imaging study in French young male drinkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-François Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacoste-Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Droulers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol, Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (8), pp.1610-1620. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acer.15389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informer des risques à long terme liés à l’alcool et des repères de consommation : efficacité d’une campagne médiatique sur les connaissances et la consommation d’alcool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Quatremère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Andler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cogordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, pp.186-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobbying against tobacco tax increases in France: arguments and strategies of the tobacco industry and tobacconists analysed through their trade press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Beguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Petticrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.tc-058254. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/tc-2023-058254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the effects of smoke-free and tobacco-free university campus policies, and how can they be assessed? A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gnonlonfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Geindreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (2), pp.202520. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youth behavioural responses to regulated alcohol advertising content: results from a mixed-methods study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques François Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sirven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 352, pp.117002. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2024.117002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restricting the content of alcohol advertising and including text health warnings: A between‐group online experiment with a non‐probability adult sample in the United Kingdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Critchlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawford Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol, Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (6), pp.1155-1167. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acer.15327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobacco-free university campus policies: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Geindreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of American College Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07448481.2024.2367999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lived experiences of stigma and altered self-perceptions among young people who are addicted to ENDS: a qualitative study from Aotearoa New Zealand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Graham-Demello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carissa Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renee Hosking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lani Teddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jude Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.tc-2024-058946. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/tc-2024-058946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#Bartender: portrayals of popular alcohol influencer’s videos on TikTok©</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Zenone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.1384. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-024-18571-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing arguments on tobacco tax increases. Focus on French parliamentary questions and responses, 2000–2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Topart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Induced Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (January), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18332/tid/175618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of a French mass‐media campaign in raising knowledge of both long‐term alcohol‐related harms and low‐risk drinking guidelines, and in lowering alcohol consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Quatremère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cogordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Andler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 118 (4), pp.658-668. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/add.16107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of alcohol ad content regulations on young people: a multi-method study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-François Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacoste-Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Droulers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of social marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.323-339. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JSOCM-01-2022-0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have restrictions on alcohol advertising in Ireland affected awareness among adults? A comparative observational study using non-probability repeat cross-sectional surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Critchlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawford Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Mackintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Stead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Studies on Alcohol and Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 84 (3), pp.434-445. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15288/jsad.22-00099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Do Young Adult Drinkers React to Varied Alcohol Warning Formats and Contents? An Exploratory Study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Thomasia Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou-Landréat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacoste-Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Critchlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (15), pp.6541. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph20156541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195646v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authors' Response to Peer Reviews of “Cognitive Factors Associated With Public Acceptance of COVID-19 Nonpharmaceutical Prevention Measures: Cross-sectional Study”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymery Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donaldson Conserve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Raude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIRx Med</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (2), pp.e37241. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/37241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plain packaging on tobacco products in France: Effectiveness on smokers’ attitudes one year after implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Andler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viêt Nguyen-Thanh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Induced Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.35. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18332/tid/146600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the alcohol industry fought against pregnancy warning labels in France. A press coverage analysis spanning 20 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2022.933164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of How Lobbying by the Alcohol Industry Has Eroded the French Évin Law Since 1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nason Maani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Knai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Petticrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou-Landréat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Studies on Alcohol and Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 83 (1), pp.37-44. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15288/jsad.2022.83.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plain tobacco packaging: progress, challenges, learning and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawford Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Hoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Sendoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (2), pp.263-271. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/tobaccocontrol-2021-056559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the French Évin Law on Alcohol Advertising Content Reduce the Attractiveness of Alcohol for Young People? An Online Experimental Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Andler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Nguyen Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Critchlow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Studies on Alcohol and Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 83 (2), pp.276-286. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15288/jsad.2022.83.276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the effectiveness of pregnancy warning labels displayed on alcohol containers: a French eye-tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lacoste-Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Droulers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 212, pp.22-27. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.puhe.2022.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800591v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobacco Tax Increases: A Discourse Analysis of the French Print and Web News Media from 2000 to 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Geindreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou-Landréat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (22), pp.15152. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192215152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing social : définition, contours et exemples de mobilisation des professionnels de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Avenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Quatremère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinésithérapie, la Revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (245), pp.13-22. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.kine.2022.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Factors Associated With Public Acceptance of COVID-19 Nonpharmaceutical Prevention Measures: Cross-sectional Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymery Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donaldson Conserve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Raude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIRx Med</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/32859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition et effets, sur les jeunes, des messages en faveur de l’alcool diffusés sur les réseaux sociaux : revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gatinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.267-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vente de tabac aux mineurs en France : une loi peu respectée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ben Lakhdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Elharrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.C. Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires Actualites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.157. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmra.2020.11.334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrêt du tabac : une personnalisation nécessaire des programmes de sevrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bonnay-Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vol. 33 (4), pp.505-515. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.214.0505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of ‘Mois sans tabac 2016’: A French social marketing campaign against smoking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Andler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Quatremère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Induced Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (July), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18332/TID/139028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of how lobbying by the alcohol industry has eroded the French marketing regulation law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Maani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Knai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petticrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (Supplement_3), pp.132-132. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckab164.347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gambling Marketing Strategies and the Internet: What Do We Know? A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou-Landréat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Reste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2021.583817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des dommages associés à l’alcool : quelles stratégies de prévention et d’accompagnement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Airagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ben Lakhdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Daeppen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girandola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43, pp.1 - 8. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/qsp/2021043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Marketing Intervention to Engage Older Adults in Balance Workshops for Fall Prevention: A Multicenter Quasi-Experimental Protocol Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Goethals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chapoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.614119. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2021.614119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social marketing interventions to promote physical activity among 60 years and older: a systematic review of the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Goethals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S Mulvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-020-09386-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Social marketing interventions to promote physical activity among 60 years and older: a systematic review of the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Goethals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mulvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.1622. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-020-09742-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of alcohol marketing on drinkers with Alcohol use disorders seeking treatment: a mixed-method study protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou-Landréat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Le Reste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benyamina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.467. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-020-08543-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobacco sales to underage buyers in France: findings from a mystery shopping study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ben Lakhdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Elharrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-C. Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 185, pp.332-337. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.puhe.2020.05.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-Cognitive Factors Associated With Lifestyle Changes in Response to the COVID-19 Epidemic in the General Population: Results From a Cross-Sectional Study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymery Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donaldson Fadael Conserve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Raude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.579460. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2020.579460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol use disorders, beverage preferences and the influence of alcohol marketing: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou-Landréat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grall-Bronnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Le Reste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Substance Abuse Treatment, Prevention, and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (1), </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13011-020-00329-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour qu’acheter du tabac ne soit plus un jeu d’enfant !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Elharrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Beguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ben Lakhdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (2), pp.191-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi Evin de régulation du marketing de l’alcool. Quelle efficacité dans le cas de publicités/packagings orientés luxe vs. produit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-François Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.123-153. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jges.203.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of plain cigarette packaging among smokers and non-smokers in Andalusia (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Lacave-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Miguel Rey-Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawford Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteve Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaceta Sanitaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1), pp.10-14. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gaceta.2018.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plain packaging: legislative differences in Australia, France, the UK, New Zealand and Norway, and options for strengthening regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawford Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Hoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Scheffels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Lindorff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (5), pp.485-492. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/tobaccocontrol-2018-054483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do smokers respond to pictorial and threatening tobacco warnings? The role of threat level, repeated exposure, type of packs and warning size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacoste-Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lajante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Droulers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (4), pp.461-471. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JCM-01-2017-2051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02138612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer Perceptions of Cigarette Design in France: A Comparison of Regular, Slim, Pink and Plain Cigarettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawford Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figen Eker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Béguinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicotine and Tobacco Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (7), pp.911-917. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ntr/nty105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From “Stoptober” To “Moi(S) Sans Tabac”: how to import a social marketing campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Djian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Smadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of social marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (4), pp.345-356. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JSOCM-07-2018-0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment et dans quelles limites « marketer » la santé ? Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96, pp.5-14. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.096.05.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissuasive cigarettes: which cues are the most effective at deterring young people from smoking?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Droulers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 174, pp.22-30. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.puhe.2019.05.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02301958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing des jeux de hasard et d’argent, un enjeu de santé publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou-Landréat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Deriennic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Challet-Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (4), pp.347-352. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2019.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment et dans quelles limites «marketer» la santé?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Crié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96 (4), pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholder Framing of Advertising Legislation: An Analysis of Media and Parliamentary Representations of the Loi Évin in the United Kingdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nason Maani Hessari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Knai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Petticrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou-Landréat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Studies on Alcohol and Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79 (4), pp.532-538. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15288/jsad.2018.79.532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a negative emotional antitobacco mass media campaign on French smokers: a longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viêt Nguyen-Thanh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (6), pp.670-676. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/tobaccocontrol-2017-053936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avertissements sanitaires sont-ils efficaces pour lutter contre la consommation excessive d’alcool ? Résumé de la littérature et voies de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jgem.181.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing social critique. Définition, contours, applications et utilité pour la santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 103, pp.44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France's Évin Law on the control of alcohol advertising: content, effectiveness and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Spilka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Mutatayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.86 - 93. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/add.13431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of threatening visual warnings on tobacco packaging: Measuring the impact of threat level, image size, and type of pack through psychophysiological and self-report methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Droulers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacoste-Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lajante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (9), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0184415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02024739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Continuing Presence of Tobacco and Alcohol Products in Media That Target Young People: A Commentary on Russell et al. (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawford Moodie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Studies on Alcohol and Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78 (5), pp.684-685. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15288/jsad.2017.78.684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do plain packaging and pictorial warnings affect smokers' and non-smokers' behavioral intentions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Hoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joca.12145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effectiveness of current French health warnings displayed on alcohol advertisements and alcoholic beverages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-François Diouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (4), pp.699 - 704. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckw263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01615107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescents’ Perceptions of an On-cigarette Health Warning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawford Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Mackintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Hastings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Ford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicotine and Tobacco Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ntr/ntw165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative exploration of young adult RYO smokers' practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Hoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelagh Ferguson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/tobaccocontrol-2016-053168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collecte de fonds dans les établissements de santé : facteurs clefs d’efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Busson-Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (3), pp.122-133. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1051311ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nominoë : le fonds de dotation du CHU de Rennes (propos recueillis auprès de Marie Louis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 546, pp.307-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing des producteurs d'alcool : quel impact sur les envies de consommer des jeunes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90, pp.26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité des paquets de cigarettes neutres sur des fumeuses en France : une étude dans un contexte réel de consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawford Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figen Eker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17-18, pp.308-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paquet de cigarettes neutre est-il efficace pour lutter contre le tabagisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of plain packaging among young adult roll-your-own smokers in France: a naturalistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Eker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (e1), pp.e39 - e44. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/tobaccocontrol-2013-051513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing hospitalier ; Vous avez dit marketing ? Oui, marketing !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Crié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 547, pp.358-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Cigarette Packaging Design Among Young Females in Canada: Findings From a Discrete Choice Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Kotnowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey T. Fong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towhidul Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicotine and Tobacco Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (5), pp.1348 - 1356. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ntr/ntv114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing social et marketing social critique : quelle utilité pour la santé publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Tribunes de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (4), </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/seve.045.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la recherche en management dans la gestion des hôpitaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (89), pp.30-34. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scad.2013.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de la présence d'alcool à l'écran sur le désir de consommer de jeunes Français : effet de la valence et du sexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bréhonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (3), </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jgem.143.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paquet de cigarettes : un support de communication au service de l’industrie du tabac ou de la prévention des comportements tabagiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (176), pp.79 - 92. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0336150013012052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paquet de cigarettes neutre ou standardisé : quelle efficacité pour lutter contre le tabagisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20-21, pp.227-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plain packaging and public health: the case of tobacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66 (1), pp.133-136. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2012.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études de marché. Un outil au service de l’hôpital ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Louazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer perceptions of cigarette pack design in France: a comparison of regular, limited edition and plain packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawford Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figen Eker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Beguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (5), pp.502-506. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/tobaccocontrol-2011-050079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation des associations : quelle efficacité pour rassurer les parties prenantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Busson-Villa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54, pp.169-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00716287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation des associations : quelle efficacité pour rassurer les parties prenantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Busson-Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Juin (54), pp.168-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Démarketer” les produits du tabac : influence des paquets neutres sur les perceptions et intentions comportementales des fumeurs et non fumeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Miguel Rey Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Waelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (5), pp.322-331. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jgem.125.0322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il apposer des avertissements sanitaires visuels sur les paquets de cigarettes ? Les conditions de l’efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62, pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il apposer des avertissements sanitaires visuels sur les paquets decigarettes ? Les conditions de l'efficacité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62, pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of visual warnings in social marketing: The case of tobacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 64, pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de l'efficacité des paquets de cigarettes standardisés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figen Eker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20-21, pp.244-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer understanding of cigarette emission labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Eker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (3), pp.373-375. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckq087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00555225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobacco advertising through French TV in 2005: frequent illicit broadcasting; its impact on teenagers and young adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Spinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (2), pp.184-190. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/pubmed/fdp101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00446906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una imagen vale más que mil palabras: efectos de las advertencias sanitarias visuales en el descenso del consumo de tabaco: un estudio desde la perspectiva del marketing social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Miguel Rey Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Lacave-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Isabel Viedma del Jesús</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de Gestión</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (3), pp.149-165. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5295/cdg.100195jr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00657489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité des avertissements sanitaires dans la lutte contre le tabagisme : synthèse théorique et résultats d'une étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 206, pp.7-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des avertissements sanitaires dans la lutte contre le tabagisme : synthèse théorique et résultats d'une étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 206, pp.7-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00169498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de la peur dans un contexte de marketing social: etat de l'art, limites et voies de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (4), pp.41-60. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/076737010602100403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des avertissements sanitaires dans la lutte contre le tabagisme : synthèse théorique et résultats d'une étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 206, pp.7-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00091879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-cultural study of the persuasive effects of sexual and fear appealing messages: a comparison between France, Denmark, Thailand and Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie de Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valette-Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.140-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peur est-elle efficace dans un contexte français de lutte contre les comportements tabagiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du phénomène de dissonance cognitive pour accroître l'efficacité des campagnes anti-tabac sur une cible de jeunes Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21 (4), pp.90-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personality characteristics, attitude toward risk, and decisional orientation of the small business entrepreneur : a study of hospitality managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legohérel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Peters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospitality &amp; Tourism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28 (1), pp.109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions psychologiques, processus de prise de décision et attitude envers le risque: une étude des dirigeants de petites et moyennes entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legohérel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 199, pp.51-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géomarketing et espace publicitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cliquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 26, pp.47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00071135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions affective et symbolique de la musique publicitaire : Une étude empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 15 (1), pp.3-19. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/076737010001500101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparée de trois logiciels d'analyse des systèmes d'équations structurelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop « Décisions et Marchés » du CREREG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcool : Santé, prévention, marketing et lobbying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-8109-1080-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing social. De la compréhension des publics au changement de comportement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viêt Nguyen Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arwidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Hastings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 224p., 2023, 978-2-8109-1107-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing social et nudge. Comment changer les comportements en santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Crié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions EMS management &amp; société; EMS Editions, 2022, 237687548X. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.gallo.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03514976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 978-2100791316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing & Communication des associations [3e édition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288p., 2021, 2100593978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing social. De la compréhension des publics au changement de comportement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 208p., 2019, 978-2-8109-0747-2 ‎</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager une organisation de santé. L’apport des sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Januel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Waelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 200p., 2018, 978-2-8109-0720-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations (2e éd.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.256, 2013, Marketing sectoriel, 978-2100593972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing & communication des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.258, 2013, Marketing sectoriel, 9782100593989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et publicité. Comment tirer parti du potentiel de la musique dans une création publicitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E-thèque.com (Bibliothèque numérique du Management), 2002, Collection Perfectionnement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00079393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6 « Le lobbying de la filière alcool : un frein au déploiement des mesures de prévention efficaces »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Alcool. Santé, prévention, marketing » de Karine Gallopel-Morvan et Bernard Basset</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygée éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-8109-1080-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8. Origine et évolution du marketing social : avis d’experts internationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Miguel Rey Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Algar-Partida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Gallopel-Morvan; Dominique Crié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing Social et Nudge - Comment changer les comportements en santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.102-112, 2022, Économie et société, 978-2-37687-548-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 7. Concepts et principes du marketing social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Gallopel-Morvan; Dominique Crié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing Social et Nudge - Comment changer les comportements en santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.92-101, 2022, Économie et société, 978-2-37687-548-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9. Mise en œuvre et évaluation de la campagne de marketing social « Mois sans tabac »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Smadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Gallopel-Morvan; Dominique Crié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing Social et Nudge - Comment changer les comportements en santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-122, 2022, Économie et société, 978-2-37687-548-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrer le packaging attractif des produits du tabac avec le paquet neutre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Gallopel-Morvan; Dominique Crié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing Social et Nudge - Comment changer les comportements en santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.249-259, 2022, Économie et société, 978-2-37687-548-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From “Stoptober” in the UK to “Mois Sans Tabac” in France: How to Import and Evaluate a Complex and Large-Scale Social Marketing Campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Djian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Social Marketing and Quality of Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-131, 2021, Applying Quality of Life Research, 978-3-030-83286-5. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-83286-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment communiquer et collecter des fonds sur internet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaliser un auto-diagnostic de sa démarche marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, pp.261 - 268, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les comportements pour les changer : un enjeu managérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Somme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans : Étienne Minvielle éd., Manager une organisation de santé. L'apport des sciences de gestion. Rennes, Presses de l’EHESP, « Recherche, santé, social »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.53-74, 2018, 978-2-8109-0720-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment gérer l'ambiance sonore ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Goudey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rieunier S (coordinateur), 2017, Marketing sensoriel et expérientiel du point de vente, Dunod, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.65-102, 2017, 978-2100762705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du marketing et de la publicité des industriels du tabac et de l’alcool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-François Diouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les éditions Inserm. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conduites addictives chez les adolescents, expertise collective de l’Inserm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Expertise collective</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réaliser une communication publicitaire efficace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing &amp; Communication des associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2013, Marketing sectoriel, 978-2-10-059397-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover en créant de la valeur grâce au marketing hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Crié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Louazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tardif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation managériale à l'hôpital : 14 cas de mise en œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2013, Santé Social, 9782100577132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer de la valeur grâce au marketing hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Crie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Louazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tardif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Nobre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation managériale à l'hôpital, 16 cas de mise en oeuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, Paris, pp.on line, 2013, 2100577131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se faire connaître et gérer son image ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing &amp; Communication des associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2013, Marketing sectoriel, 978-2-10-059397-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The National League Against Cancer's 'You kill, you pay' campaign: How to fight the tobacco industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Marketing: From Tunes to Symphonies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2013, 978-0415683739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le packaging au service de la santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cliquet G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing, nouveaux enjeux, nouvelles perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.169-178, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00766804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une image peut-elle valoir mille mots ? L'image au service de la communication publicitaire en santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Douguet, T. Fillaut, F.-X. Schweyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image et santé (matériaux, outils, usages)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESP, pp.61-68, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00657815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labels associatifs et collecte de fonds : des ambitions à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Busson-Villa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Don et pratiques caritatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.113-126, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00657809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans le cerveau du fumeur : neurosciences et prévention du tabagisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Calvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Sauneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Oullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles approches de la prévention en santé publique: l'apport des sciences comportementales, cognitives et des neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp.86-107, 2010, Rapports et documents n°25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00657800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer l'ambiance sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Rieunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le marketing sensoriel du point de vente, créer et gérer l'ambiance des lieux commerciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.57-87, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00657962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing social au service de la prévention du comportement tabagique des jeunes Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tabagisme. Prise en charge chez les étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSERM/MGEN, pp.181-194, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment gérer l'ambiance sonore ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rieunier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing sensoriel du point de vente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.47-84, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de communication publicitaire et information géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cliquet G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Géomarketing, Aménagement et gestion du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science, pp.265-294, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants commerciaux de la santé : définition et contours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philémon Aurouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcool, Tabac : Prévenir les usages - Réduire les dommages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Société Francophone d'Alcoologie, Mar 2025, Paris Ministère de la Santé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding how smoke-free campus initiatives influence user behaviours: a logic model associated with this policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mahouna Gnonlonfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Health Management Conference (EHMA) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Health Management Association (EHMA), Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First things first: measuring French Medical schools’ deans motivation to engage in smoke-free campus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Geindreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Public Health Conference 2024 Sailing the Waves of European Public Health: Exploring a Sea of Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lisbonne, Portugal. pp.ckae144.1782</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle et caractéristiques des doyens pour le développement des campus sans tabac : le cas des facultés de médecine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Geindreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque ARAMOS "Travailler dans les organisations de santé et médico-sociales : Quels défis contemporains ? "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARAMOS, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does a Smoke-Free campus initiative generates changes in smoking? A theory-based evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mahouna Gnonlonfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Public Health Conference 2024 Sailing the Waves of European Public Health: Exploring a Sea of Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lisbonne, Portugal. pp.ckae144.1775, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckae144.1775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence on alcohol, health warnings in the French context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Thomasia Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research to policy conference: POPULATION LEVEL IMPACT OF ALCOHOL CONTROL POLICIES IN THE EU – WHAT DO WE KNOW IN THE AREAS BEYOND THE “WHO BEST BUYS”?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Health Organization, Sep 2023, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobbying de l’industrie du tabac et buralistes contre les hausses de taxes en France : une analyse de leur presse professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Petticrew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès national de la SFT "Tabacologie : nouveaux enjeux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone de Tabacologie (SFT), Nov 2023, Issy-les-Moulineaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’exposition au marketing digital des nouveaux produits du tabac et de la nicotine sur les comportements, attitudes et représentations des jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Dontenwille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès national de la SFT "Tabacologie : nouveaux enjeux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone de Tabacologie (SFT), Nov 2023, Issy-les-Moulineaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobbying against tobacco taxation in France. An analysis of the lobbying strategies and arguments disseminated in the tobacconists’ trade press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Petticrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRNT Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SRNT, Sep 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campus universitaires sans tabac : quelle efficacité pour réduire la prévalence et quels facteurs clefs de succès pour leur mise en œuvre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Geindreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès national de la SFT "Tabacologie : nouveaux enjeux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone de Tabacologie (SFT), Nov 2023, Issy-les-Moulineaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude en IRM fonctionnelle de l'impact des publicités pour l'alcool sur des jeunes buveurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-François Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Droulers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacoste-Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFRMBM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM), Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04475675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des stratégies de lobbying de l’industrie de l’alcool pour affaiblir la loi Evin de régulation du marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nason Maani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Knai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Petticrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la société française de santé publique "Agir en situation d'incertitude et de controverse : quels enseignements pour la santé publique ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de santé publique (SFSP), Oct 2021, Poitiers, France. pp.18a-18a, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.220.0018a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the French Evin Law of alcohol marketing regulation: An Analysis of Strategies and Arguments used by Industry Lobbyists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou Landreat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nason Maani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Knai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Seminar “Strengthening our academic collaborations through research”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europubhealth+ Consortium; University College Dublin, Jun 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions des décideurs politiques français sur le lobbying de l’industrie de l’alcool et du tabac : étude qualitative exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Topart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème journée internationale du marketing en santé - JIMS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française du marketing (AFM), Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la neuroimagerie pour évaluer l’impact des publicités pour alcool sur des jeunes buveurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-François Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Droulers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Neuroscience Psychiatrie Neurologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol industry’s arguments against pregnancy alcohol warning labels in France: A press coverage analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Fetal Alcohol Spectrum Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European FASD Alliance (EUFASD), Sep 2022, Arendal, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobbying contre les politiques de taxation du tabac en France : une analyse de la presse professionnelle des buralistes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès national de la SFT " Sortir du tabac, une priorité pour tous"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the French Evin Law: An Analysis of Strategies and Arguments used by Alcohol Industry Lobbyists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou Landreat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nason Maani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Knai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’addictologie de l’Albatros "Quand les addictions mettent au défi les autres disciplines Psychiatrie, Hépatologie, Cancérologie, Infectiologie, Sociologie, Politique.."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française d'addictologie, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Can Warning Be Displayed on Alcohol advertisement to impact youth consumption?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacoste-Badie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Alcohol Policy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02469500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BOLD fMRI to assess the impact of alcohol advertisements in young drinkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-François Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Moirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2020 - 26th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organization for Human Brain Mapping (OHBM), Jun 2020, Montréal, Canada. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03129743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du premier campus universitaire sans tabac en France : l’Ecole des Hautes Etudes en Santé Publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Quenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès de la Société Francophone de Tabacologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone de Tabacologie., Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of alcohol marketing content regulation on consumers’ responses and warnings’ visibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-François Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Alcohol Policy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02900972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which cues (colours and/or warnings) may be the most effective at deterring young people from smoking?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Droulers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Miguel Rey Pino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Annual Conference of the Society for Research on Nicotine and Tobacco Europe, Oslo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissuasive cigarettes: which cues are the most effective at deterring young people from smoking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Droulers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Miguel Rey Pino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Social Marketing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du paquet de cigarettes neutre (vs. classique) par les non-fumeurs et les fumeurs: rôle de la valence de la couleur du paquet neutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Frazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Herrmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès International de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can dissuasive cigarettes influence young peoples’ perceptions of smoking?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Droulers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Annual Conference of the Society for Research on Nicotine and Tobacco Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on influencer la représentation du tabagisme et l’envie de fumer chez les jeunes en modifiant le design des cigarettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Droulers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIème Congrès de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philanthropie hospitalière: recherche exploratoire en France et au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Busson-Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée Internationale du Marketing Santé (JIMS 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESP Rennes, Jun 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le placement de produits alcoolisés dans les films et son impact sur l'incitation à consommer : le rôle médiateur de l'imagerie mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bréhonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales du marketing santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation des associations : quelle efficacité pour rassurer les donateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Busson-Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée Internationale du Marketing Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDHEC, Mar 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation des associations : quelle efficacité pour rassurer les parties prenantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Busson-Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils de gestion et organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21ème congrès des IAE (Institut d'administration des entreprises), Jun 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation des associations – l’exemple du label du comite de la charte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Busson-Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société Française d’Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du placement de la consommation d'alcool sur la motivation à consommer la substance : le rôle médiateur de l'imagerie mentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bréhonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque doctoral de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements des donateurs et management associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bergadaà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Busson-Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Sociétés Mutations &amp; Ruptures : 2e Etats Généraux du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FNEGE, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le packaging au service de la santé publique. Application à la lutte contre le tabac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée internationale du marketing santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lille, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demarketing cigarettes through plain cigarette packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawford Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Miguel Rey Pino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de l'AFM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Le Mans, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00484665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peur et persuasion sociale. Etat de l'art, limites et voies de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Congrès international de l'AFM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité des avertissements sanitaires dans la lutte contre le tabagisme : synthèse théorique et résultats d'une étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Congrès de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Saint-Malo, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des messages à caractère choquant sur la persuasion publicitaire : une étude interculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie de Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valette-Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Congrès de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Saint-Malo, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-cultural study of the persuasive effects of sexual and fear appealing messages : a comparison between France, Denmark, Thailand and Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie de Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valette-Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Séoul, South Korea. pp.140-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear appeals in anti-tobacco campaigns : cultural considerations, the role of fear, proposal for an action plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valette-Florence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l' «Advances in Consumer Research Asia-Pacific Conference»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Beijing, China. 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00077129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peur et persuasion : une étude empirique dans un contexte français de lutte contre le tabac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XVIIIe Congrès International de l'Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Lille, pp.351-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00077126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer les campus universitaires sans tabac ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mahouna Gnonlonfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès national de la SFT "Tabacologie : nouveaux enjeux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Issy-les-Moulineaux, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol industry's arguments against French pregnancy warning labels: a press coverage analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Public Health Conference Strengthening health systems: improving population health and being prepared for the unexpected</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Berlin, Germany. European Journal of Public Health, 32 (Supplement_3), pp.ckac131.534, 2022, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckac131.534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol industry’s arguments disseminated in the mainstream press against pregnancy alcohol warning labels in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lisbon Addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbonne, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol industry and the Evin Law: An analysis of lobbying strategies and arguments used by the alcohol industry to undermine pioneering French marketing regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou Landreat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nason Maani Hessari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Knai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Public Health Conference "Public health futures in a changing world"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Distanciel, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des stratégies et arguments de lobbying de l’industrie de l’alcool contre la loi Evin de régulation du marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou Landreat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nason Maani Hessari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Knai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFA "Y a-t-il encore une place pour l'alcoologie ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobbying against tobacco price increases in France: an analysis of the trade press [P04-01]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Annual SRNT-E Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Distanciel, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the French Evin Law: An Analysis of Strategies and Arguments used by Alcohol Industry Lobbyists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou Landreat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nason Maani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Knai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’addictologie de l’Albatros "Quand les addictions mettent au défi les autres disciplines Psychiatrie, Hépatologie, Cancérologie, Infectiologie, Sociologie, Politique.."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pregnancy warning labels on alcoholic beverages: results of an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Global Alcohol Policy Conference (GAPC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Dublin, Ireland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02900976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pregnancy warning labels on alcohol packaging: results of an exploratory study [DE 28]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Public Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05018699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avertissements sanitaires alcool à l’attention des femmes enceintes : résultats préliminaires d’une étude qualitative exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société Française d'Alcoologie "E-santé, innovations technologiques et addictologie : enjeux et expériences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Amiens, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05018777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre le tabagisme, l’alcoolisme, l’insécurité routière… le marketing social en santé est plus efficace que la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourdillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.f5qkm4ua9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sans tabac, les campus universitaires respirent mieux, mais les initiatives restent limitées en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.c343jutv7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 et biais d'ancrage : quand notre cerveau nous empêche de prendre la mesure du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Crié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.y9yrxrukn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobacco Labelling in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00079271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptance of COVID-19 preventive measures as a tradeoff between health and social outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymery Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donaldson F. Conserve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Raude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des dommages associés à la consommation d'alcool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Airagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ben Lakhdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Daeppen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girandola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut national de la santé et de la recherche médicale (INSERM). 2021, Paris : Inserm : Éditions EDP Sciences (ISSN : 0990-7440) / XII-723 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03430421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduites addictives chez les adolescents : Usages, prévention et accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerrand Du Roscoät</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grall-Bronnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut national de la santé et de la recherche médicale(INSERM). 2014, Paris : Inserm : Éditions EDP Sciences (ISSN : 1264-1782) / 500 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02102920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId528"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6436E848"/>
+    <w:nsid w:val="4C0DA999"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-gallopel-morvan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0152-4079" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125335903" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/206140279" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05498003v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Millot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Topart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Hoek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugpo.2026.105172" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04969034v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Geindreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Girault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-025-12415-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05284364v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnfinn Helleve" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Greg&#243;rio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bergsvik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Kocbach B&#248;lling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina de Cosmi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14034948251374402" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04930555v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Hosking" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Graham-Demello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carissa Sanders" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lani Teddy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/tc-2024-058913" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082494v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa-Jade Gregan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Waa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/tc-2024-059187" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421218v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mahouna Gnonlonfin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirven" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-25859-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387497v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cafr.448.0041" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05447343v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle B&#233;guinot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18332/tpc/211970" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05361660v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05153579v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil&#233;mon Aurouet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05417563v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Peiffer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lajzerowicz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galera" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Perriot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ricard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291802v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gnonlonfin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10901981251370368" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04790061v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389247v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Martin-Lapoirie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mccoll" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arwidson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2023.116531" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694798v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Duch&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Fran&#231;ois Diouf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lacoste-Badie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Droulers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.15389" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530641v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Beguinot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Petticrew" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/tc-2023-058254" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04578115v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Quatrem&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guignard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Andler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cogordan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beck" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04557508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202520" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04586370v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fran&#231;ois Diouf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2024.117002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04588441v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Critchlow" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crawford Moodie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.15327" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650896v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07448481.2024.2367999" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04830642v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Ball" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/tc-2024-058946" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04586314v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Gu&#233;gan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zenone" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Mialon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-18571-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04423870v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18332/tid/175618" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03934067v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/add.16107" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04050218v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSOCM-01-2022-0014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03994718v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Mackintosh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Stead" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15288/jsad.22-00099" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195646v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Thomasia Dossou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Guillou-Landr&#233;at" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lemain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20156541" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03799111v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Serra" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.933164" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03810432v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pasquereau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#234;t Nguyen-Thanh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18332/tid/146600" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03748442v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymery Constant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donaldson Conserve" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/37241" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03703109v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hammond" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Sendoya" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/tobaccocontrol-2021-056559" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03540427v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nason Maani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Knai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15288/jsad.2022.83.37" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03607961v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Andler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Nguyen Thanh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15288/jsad.2022.83.276" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800591v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lacoste-Badie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Droulers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dossou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2022.08.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03884246v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192215152" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03703095v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Avenel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Davies" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.02.013" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03681490v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/32859" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03611904v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gatinet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820662v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ben Lakhdar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Elharrar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Wolff" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#233;guinot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2020.11.334" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03703140v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18332/TID/139028" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553960v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Knai" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petticrew" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab164.347" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03617661v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bonnay-Hamon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Brousse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gonneau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.214.0505" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190606v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lever" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Goff" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Reste" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.583817" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312190v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Airagnes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ben Lakhdar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Daeppen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/qsp/2021043" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03703119v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Goethals" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barth" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hupin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chapoton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Guyot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.614119" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812920v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mulvey" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Roche" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-09742-x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02987994v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S Mulvey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-09386-x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02538118v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dany" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Le Reste" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benyamina" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-08543-6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921361v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Elharrar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-C. Wolff" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2020.05.068" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02966912v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donaldson Fadael Conserve" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.579460" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100586v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Beauvais" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13011-020-00329-8" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004484v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03028452v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.203.0123" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02464501v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Lacave-Garc&#237;a" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miguel Rey-Pino" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteve Fernandez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaceta.2018.04.009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02138612v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lajante" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-01-2017-2051" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-29D9B8Z7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02465382v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Scheffels" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Lindorff" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/tobaccocontrol-2018-054483" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02465787v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Figen Eker" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ntr/nty105" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03028565v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Djian" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Smadja" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSOCM-07-2018-0068" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02534344v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.096.05.14" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301958v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Droulers" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2019.05.034" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211309v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Deriennic" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunault" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Challet-Bouju" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.02.012" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511310v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cri&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02465377v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nason Maani Hessari" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Knai" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15288/jsad.2018.79.532" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03123927v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Mons" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hummel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/tobaccocontrol-2017-053936" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02438402v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Dossou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.181.0017" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02538363v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024739v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184415" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507394v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Spilka" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Mutatayi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rigaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/add.13431" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03123883v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15288/jsad.2017.78.684" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430744v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rieunier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joca.12145" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615107v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw263" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507402v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Hastings" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Ford" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ntr/ntw165" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513873v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelagh Ferguson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Court" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/tobaccocontrol-2016-053168" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01573081v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Busson-Villa" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051311ar" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01659063v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01634559v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01644422v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513890v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moodie" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eker" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beguinot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Martinet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/tobaccocontrol-2013-051513" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01635383v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01659041v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507423v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Kotnowski" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey T. Fong" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Towhidul Islam" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ntr/ntv114" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528586v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.045.0037" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03952544v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Minvielle" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ollivier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2013.11.009" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507440v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Br&#233;honnet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.143.0175" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514037v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150013012052" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524698v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744062v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Urien" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2012.09.004" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L718Z63L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921745v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Louazel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03118691v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/tobaccocontrol-2011-050079" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B97F5959F30CDF38781DE8601563EF6D0C53F327/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00716287v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01921499v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03170009v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Orvain" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miguel Rey Pino" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Waelli" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.125.0322" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483636v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601085v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601101v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600725v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555225v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hammond" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckq087" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446906v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wirth" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Spinosa" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pubmed/fdp101" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657489v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Isabel Viedma del Jes&#250;s" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5295/cdg.100195jr" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169498v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debenedetti" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dion" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189983v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023901v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010602100403" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091879v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831905v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Barnier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maille" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078779v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069132v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lesage" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069025v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legoh&#233;rel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Callot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Peters" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069577v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legoh&#233;rel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Callot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peters" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00071135v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cliquet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018532v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010001500101" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067546v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04595941v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Basset" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/alcool-sante-prevention-marketing-lobbying/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04114427v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#234;t Nguyen Thanh" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/marketing-social/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03830041v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gallo.2022.01" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03514976v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Larceneux" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Birambeau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653130v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03819411v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/marketing-communication-associations-0" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02534336v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921908v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Januel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/manager-organisation-de-sante/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635050v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529203v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079393v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05019347v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960204v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Algar-Partida" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/marketing-social-et-nudge/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960197v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Diouf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960224v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948756v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Herrmann" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kacha" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820700v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-83286-5" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83286-5_6" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189990v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189988v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03007813v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Somme" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667996v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goudey" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529686v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529972v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529873v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tardif" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845449v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Crie" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louazel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tardif" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529952v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530203v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leroux" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766804v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657815v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657809v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657800v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Calvert" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sauneron" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oullier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657962v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076703v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076618v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076616v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05070517v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05527743v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010204v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785039v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784995v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.1775" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948745v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302934v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948793v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Dontenwille" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948880v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948813v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04475675v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03811264v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0018a" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05017547v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Guillou Landreat" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05016103v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931121v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948950v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05017609v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05018667v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469500v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936904v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Renault" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chambaud" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quenel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03129743v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moirand" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02900972v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526912v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526909v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512805v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Frazer" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963412v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Drouet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963429v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01921714v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830130v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Br&#233;honnet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01921728v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01921717v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833614v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01921745v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01921761v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bergada&#224;" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gonzalez" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618033v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484665v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090752v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078397v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078396v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078395v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00077129v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00077126v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948829v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067061v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac131.534" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948922v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05017660v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05017590v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05018673v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05018633v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02900976v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05018777v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05018699v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05386948v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.c343jutv7" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05239387v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.y9yrxrukn" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079271v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03324953v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donaldson F. Conserve" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03430421v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102920v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervaux" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Du Rosco&#228;t" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-gallopel-morvan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0152-4079" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125335903" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/206140279" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05498003v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Millot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Topart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Hoek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugpo.2026.105172" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05284364v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnfinn Helleve" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Greg&#243;rio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bergsvik" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Kocbach B&#248;lling" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina de Cosmi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14034948251374402" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04969034v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Geindreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Girault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-025-12415-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04930555v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Hosking" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Graham-Demello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carissa Sanders" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lani Teddy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/tc-2024-058913" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082494v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa-Jade Gregan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Waa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/tc-2024-059187" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387497v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cafr.448.0041" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421218v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mahouna Gnonlonfin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirven" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-25859-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05447343v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle B&#233;guinot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18332/tpc/211970" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05361660v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05153579v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil&#233;mon Aurouet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05417563v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Peiffer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lajzerowicz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galera" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Perriot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ricard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291802v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gnonlonfin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10901981251370368" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389247v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Martin-Lapoirie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mccoll" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arwidson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2023.116531" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04790061v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694798v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Duch&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Fran&#231;ois Diouf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lacoste-Badie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Droulers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.15389" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04578115v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Quatrem&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guignard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Andler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cogordan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530641v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Beguinot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Petticrew" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/tc-2023-058254" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04557508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202520" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04586370v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fran&#231;ois Diouf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2024.117002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04588441v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Critchlow" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crawford Moodie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.15327" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650896v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07448481.2024.2367999" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04830642v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Ball" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/tc-2024-058946" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04586314v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Gu&#233;gan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zenone" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Mialon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-18571-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04423870v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18332/tid/175618" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03934067v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/add.16107" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04050218v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSOCM-01-2022-0014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03994718v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Mackintosh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Stead" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15288/jsad.22-00099" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195646v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Thomasia Dossou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Guillou-Landr&#233;at" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lemain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20156541" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03748442v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymery Constant" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donaldson Conserve" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/37241" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03810432v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pasquereau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#234;t Nguyen-Thanh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18332/tid/146600" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03799111v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Serra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.933164" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03540427v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nason Maani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Knai" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15288/jsad.2022.83.37" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03703109v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hammond" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Sendoya" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/tobaccocontrol-2021-056559" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03607961v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Andler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Nguyen Thanh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15288/jsad.2022.83.276" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800591v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lacoste-Badie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Droulers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dossou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2022.08.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03884246v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192215152" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03703095v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Avenel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Davies" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.02.013" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03681490v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/32859" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03611904v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gatinet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820662v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ben Lakhdar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Elharrar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Wolff" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#233;guinot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2020.11.334" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03617661v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bonnay-Hamon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Brousse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gonneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.214.0505" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03703140v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18332/TID/139028" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553960v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Knai" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petticrew" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab164.347" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190606v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lever" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Goff" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Reste" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.583817" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312190v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Airagnes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ben Lakhdar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Daeppen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/qsp/2021043" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03703119v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Goethals" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barth" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hupin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chapoton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Guyot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.614119" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02987994v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S Mulvey" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Roche" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-09386-x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812920v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mulvey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-09742-x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02538118v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dany" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Le Reste" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benyamina" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-08543-6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921361v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Elharrar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-C. Wolff" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2020.05.068" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02966912v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donaldson Fadael Conserve" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.579460" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100586v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Beauvais" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13011-020-00329-8" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004484v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03028452v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.203.0123" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02464501v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Lacave-Garc&#237;a" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miguel Rey-Pino" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteve Fernandez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaceta.2018.04.009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02465382v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Scheffels" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Lindorff" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/tobaccocontrol-2018-054483" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02138612v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lajante" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-01-2017-2051" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-29D9B8Z7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02465787v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Figen Eker" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ntr/nty105" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03028565v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Djian" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Smadja" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSOCM-07-2018-0068" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02534344v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.096.05.14" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301958v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Droulers" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2019.05.034" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211309v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Deriennic" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunault" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Challet-Bouju" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.02.012" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511310v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cri&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02465377v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nason Maani Hessari" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Knai" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15288/jsad.2018.79.532" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03123927v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Mons" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hummel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/tobaccocontrol-2017-053936" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02438402v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Dossou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.181.0017" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02538363v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507394v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Spilka" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Mutatayi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rigaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/add.13431" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024739v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184415" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03123883v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15288/jsad.2017.78.684" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430744v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rieunier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joca.12145" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615107v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw263" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507402v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Hastings" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Ford" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ntr/ntw165" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513873v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelagh Ferguson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Court" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/tobaccocontrol-2016-053168" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01573081v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Busson-Villa" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051311ar" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01659063v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01634559v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01635383v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01644422v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513890v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moodie" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eker" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beguinot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Martinet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/tobaccocontrol-2013-051513" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01659041v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507423v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Kotnowski" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey T. Fong" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Towhidul Islam" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ntr/ntv114" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528586v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.045.0037" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03952544v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Minvielle" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ollivier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2013.11.009" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507440v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Br&#233;honnet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.143.0175" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514037v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150013012052" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524698v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744062v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Urien" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2012.09.004" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L718Z63L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921745v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Louazel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03118691v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/tobaccocontrol-2011-050079" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B97F5959F30CDF38781DE8601563EF6D0C53F327/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00716287v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01921499v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03170009v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Orvain" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miguel Rey Pino" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Waelli" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.125.0322" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483636v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601085v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601101v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600725v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555225v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hammond" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckq087" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446906v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wirth" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Spinosa" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pubmed/fdp101" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657489v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Isabel Viedma del Jes&#250;s" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5295/cdg.100195jr" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189983v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debenedetti" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dion" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169498v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023901v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010602100403" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091879v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831905v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Barnier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maille" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078779v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069132v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lesage" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069025v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legoh&#233;rel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Callot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Peters" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069577v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legoh&#233;rel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Callot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peters" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00071135v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cliquet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018532v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010001500101" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067546v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04595941v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Basset" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/alcool-sante-prevention-marketing-lobbying/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04114427v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#234;t Nguyen Thanh" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/marketing-social/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03830041v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gallo.2022.01" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03514976v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Larceneux" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Birambeau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653130v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03819411v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/marketing-communication-associations-0" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02534336v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921908v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Januel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/manager-organisation-de-sante/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529203v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635050v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079393v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05019347v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960204v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Algar-Partida" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/marketing-social-et-nudge/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960197v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Diouf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960224v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948756v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Herrmann" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kacha" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820700v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-83286-5" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83286-5_6" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189990v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189988v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03007813v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Somme" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667996v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goudey" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529686v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529972v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529873v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tardif" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845449v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Crie" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louazel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tardif" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529952v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530203v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leroux" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766804v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657815v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657809v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657800v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Calvert" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sauneron" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oullier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657962v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076703v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076618v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076616v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05070517v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05527743v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785039v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010204v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784995v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.1775" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302934v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948745v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948793v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Dontenwille" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948880v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948813v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04475675v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03811264v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0018a" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05017547v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Guillou Landreat" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05016103v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931121v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948950v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05017609v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05018667v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469500v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03129743v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moirand" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936904v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Renault" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chambaud" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quenel" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02900972v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526912v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526909v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512805v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Frazer" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963412v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Drouet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963429v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01921714v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830130v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Br&#233;honnet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01921728v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01921717v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01921745v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833614v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01921761v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bergada&#224;" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gonzalez" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618033v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484665v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090752v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078397v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078396v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078395v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00077129v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00077126v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948829v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067061v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac131.534" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948922v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05017660v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05017590v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05018633v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05018673v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02900976v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05018699v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05018777v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05563309v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourdillon" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gautier" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.f5qkm4ua9" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05386948v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.c343jutv7" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05239387v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.y9yrxrukn" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079271v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03324953v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donaldson F. Conserve" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03430421v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102920v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervaux" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Du Rosco&#228;t" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>