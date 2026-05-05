--- v1 (2026-04-08)
+++ v2 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> karine gallopel-morvan </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">karine-gallopel-morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0152-4079</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">125335903</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">206140279</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Gallopel-Morvan est Professeure des Universités (spécialité marketing social) à l’Ecole des Hautes Etudes en Santé Publique (INSERM U1309 / ARENE UMR CNRS 6051), Professeure honoraire de l’université de Stirling (Ecosse), Titulaire de la chaire alcool SHS de l’Institut national du cancer, et Directrice scientifique du 1er réseau français sur les déterminants commerciaux de la santé (RECLAMS, financé par l’IRESP). Ses activités de recherche portent sur la prévention des comportements à risque. Plus précisément, ses travaux portent sur l’analyse des stratégies marketing et de lobbying des industriels du tabac et de l’alcool et la prise en compte de ces stratégies commerciales pour établir des programmes de prévention plus efficaces.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (112)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers to evidence-based alcohol policies in France: Insights from interviews with parliament members</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Topart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Hoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Drug Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 149, pp.105172. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drugpo.2026.105172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening the use of regulatory policy measures for prevention of NCDs in Europe through the JA PreventNCD project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnfinn Helleve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria João Gregório</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bergsvik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anette Kocbach Bølling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina de Cosmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14034948251374402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05284364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of deans in implementing smoke-free campus policies: the case of medical schools in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Geindreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Health Services Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.316. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12913-025-12415-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing or returning freedom? Views on a nicotine-free generation policy held by young people from aotearoa who use electronic nicotine delivery systems (ENDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Hoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renee Hosking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Graham-Demello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carissa Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lani Teddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (e1), pp.e73-e79. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/tc-2024-058913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aotearoa New Zealand’s ‘endgame’ legislation: a critical analysis of the parliamentary repeal debate using an adapted policy dystopia model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Graham-Demello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa-Jade Gregan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Waa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Hoek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.tc-2024-059187. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/tc-2024-059187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complément +</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 448 (6), pp.41-43. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cafr.448.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking new ground in tobacco control: student reactions to France’s first smoke-free campus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mahouna Gnonlonfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Raude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Hoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sirven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (1), pp.180. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-025-25859-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding political perceptions of tobacco policies and stakeholders in France: A qualitative study with parliamentarians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Topart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Hoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Prevention &amp; Cessation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (December), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18332/tpc/211970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing social, déterminants commerciaux de la santé et prévention des addictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75 (5), pp.507-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabac, alcool et santé publique : quand les intérêts commerciaux bloquent la prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philémon Aurouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier des addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (1), pp.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence du tabac dans les films et consommation tabagique chez les jeunes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Peiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lajzerowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Perriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75 (9), pp.943-947</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpacking the Transformations Activated by Smoke-Free Campuses: A Logic Model of France’s First Initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gnonlonfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10901981251370368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health protective behaviours during the COVID-19 pandemic: Risk adaptation or habituation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Martin-Lapoirie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Mccoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arwidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Raude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 342 (1), pp.116531. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2023.116531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les campus sans tabac : définition, impact sur le tabagisme des étudiants, et facteurs clés d'efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Geindreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mahouna Gnonlonfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier des addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, XXVI (1), pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of text‐only versus large text‐and‐picture alcohol warning formats: A functional magnetic resonance imaging study in French young male drinkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-François Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacoste-Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Droulers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol, Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (8), pp.1610-1620. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acer.15389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informer des risques à long terme liés à l’alcool et des repères de consommation : efficacité d’une campagne médiatique sur les connaissances et la consommation d’alcool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Quatremère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Andler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cogordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, pp.186-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobbying against tobacco tax increases in France: arguments and strategies of the tobacco industry and tobacconists analysed through their trade press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Beguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Petticrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.tc-058254. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/tc-2023-058254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the effects of smoke-free and tobacco-free university campus policies, and how can they be assessed? A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gnonlonfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Geindreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (2), pp.202520. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youth behavioural responses to regulated alcohol advertising content: results from a mixed-methods study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques François Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sirven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 352, pp.117002. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2024.117002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restricting the content of alcohol advertising and including text health warnings: A between‐group online experiment with a non‐probability adult sample in the United Kingdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Critchlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawford Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol, Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (6), pp.1155-1167. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acer.15327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobacco-free university campus policies: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Geindreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of American College Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07448481.2024.2367999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lived experiences of stigma and altered self-perceptions among young people who are addicted to ENDS: a qualitative study from Aotearoa New Zealand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Graham-Demello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carissa Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renee Hosking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lani Teddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jude Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.tc-2024-058946. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/tc-2024-058946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#Bartender: portrayals of popular alcohol influencer’s videos on TikTok©</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Zenone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.1384. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-024-18571-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing arguments on tobacco tax increases. Focus on French parliamentary questions and responses, 2000–2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Topart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Induced Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (January), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18332/tid/175618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of a French mass‐media campaign in raising knowledge of both long‐term alcohol‐related harms and low‐risk drinking guidelines, and in lowering alcohol consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Quatremère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cogordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Andler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 118 (4), pp.658-668. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/add.16107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of alcohol ad content regulations on young people: a multi-method study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-François Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacoste-Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Droulers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of social marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.323-339. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JSOCM-01-2022-0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have restrictions on alcohol advertising in Ireland affected awareness among adults? A comparative observational study using non-probability repeat cross-sectional surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Critchlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawford Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Mackintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Stead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Studies on Alcohol and Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 84 (3), pp.434-445. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15288/jsad.22-00099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Do Young Adult Drinkers React to Varied Alcohol Warning Formats and Contents? An Exploratory Study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Thomasia Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou-Landréat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacoste-Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Critchlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (15), pp.6541. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph20156541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195646v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authors' Response to Peer Reviews of “Cognitive Factors Associated With Public Acceptance of COVID-19 Nonpharmaceutical Prevention Measures: Cross-sectional Study”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymery Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donaldson Conserve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Raude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIRx Med</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (2), pp.e37241. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/37241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plain packaging on tobacco products in France: Effectiveness on smokers’ attitudes one year after implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Andler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viêt Nguyen-Thanh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Induced Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.35. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18332/tid/146600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the alcohol industry fought against pregnancy warning labels in France. A press coverage analysis spanning 20 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2022.933164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of How Lobbying by the Alcohol Industry Has Eroded the French Évin Law Since 1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nason Maani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Knai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Petticrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou-Landréat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Studies on Alcohol and Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 83 (1), pp.37-44. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15288/jsad.2022.83.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plain tobacco packaging: progress, challenges, learning and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawford Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Hoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Sendoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (2), pp.263-271. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/tobaccocontrol-2021-056559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the French Évin Law on Alcohol Advertising Content Reduce the Attractiveness of Alcohol for Young People? An Online Experimental Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Andler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Nguyen Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Critchlow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Studies on Alcohol and Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 83 (2), pp.276-286. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15288/jsad.2022.83.276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the effectiveness of pregnancy warning labels displayed on alcohol containers: a French eye-tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lacoste-Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Droulers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 212, pp.22-27. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.puhe.2022.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800591v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobacco Tax Increases: A Discourse Analysis of the French Print and Web News Media from 2000 to 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Geindreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou-Landréat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (22), pp.15152. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192215152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing social : définition, contours et exemples de mobilisation des professionnels de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Avenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Quatremère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinésithérapie, la Revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (245), pp.13-22. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.kine.2022.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Factors Associated With Public Acceptance of COVID-19 Nonpharmaceutical Prevention Measures: Cross-sectional Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymery Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donaldson Conserve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Raude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIRx Med</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/32859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition et effets, sur les jeunes, des messages en faveur de l’alcool diffusés sur les réseaux sociaux : revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gatinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.267-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vente de tabac aux mineurs en France : une loi peu respectée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ben Lakhdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Elharrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.C. Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires Actualites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.157. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmra.2020.11.334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrêt du tabac : une personnalisation nécessaire des programmes de sevrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bonnay-Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vol. 33 (4), pp.505-515. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.214.0505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of ‘Mois sans tabac 2016’: A French social marketing campaign against smoking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Andler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Quatremère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Induced Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (July), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18332/TID/139028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of how lobbying by the alcohol industry has eroded the French marketing regulation law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Maani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Knai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petticrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (Supplement_3), pp.132-132. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckab164.347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gambling Marketing Strategies and the Internet: What Do We Know? A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou-Landréat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Reste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2021.583817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des dommages associés à l’alcool : quelles stratégies de prévention et d’accompagnement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Airagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ben Lakhdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Daeppen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girandola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43, pp.1 - 8. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/qsp/2021043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Marketing Intervention to Engage Older Adults in Balance Workshops for Fall Prevention: A Multicenter Quasi-Experimental Protocol Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Goethals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chapoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.614119. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2021.614119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social marketing interventions to promote physical activity among 60 years and older: a systematic review of the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Goethals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S Mulvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-020-09386-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Social marketing interventions to promote physical activity among 60 years and older: a systematic review of the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Goethals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mulvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.1622. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-020-09742-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of alcohol marketing on drinkers with Alcohol use disorders seeking treatment: a mixed-method study protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou-Landréat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Le Reste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benyamina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.467. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-020-08543-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobacco sales to underage buyers in France: findings from a mystery shopping study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ben Lakhdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Elharrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-C. Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 185, pp.332-337. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.puhe.2020.05.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-Cognitive Factors Associated With Lifestyle Changes in Response to the COVID-19 Epidemic in the General Population: Results From a Cross-Sectional Study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymery Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donaldson Fadael Conserve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Raude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.579460. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2020.579460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol use disorders, beverage preferences and the influence of alcohol marketing: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou-Landréat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grall-Bronnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Le Reste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Substance Abuse Treatment, Prevention, and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (1), </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13011-020-00329-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour qu’acheter du tabac ne soit plus un jeu d’enfant !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Elharrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Beguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ben Lakhdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (2), pp.191-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi Evin de régulation du marketing de l’alcool. Quelle efficacité dans le cas de publicités/packagings orientés luxe vs. produit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-François Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.123-153. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jges.203.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of plain cigarette packaging among smokers and non-smokers in Andalusia (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Lacave-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Miguel Rey-Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawford Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteve Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaceta Sanitaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1), pp.10-14. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gaceta.2018.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plain packaging: legislative differences in Australia, France, the UK, New Zealand and Norway, and options for strengthening regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawford Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Hoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Scheffels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Lindorff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (5), pp.485-492. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/tobaccocontrol-2018-054483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do smokers respond to pictorial and threatening tobacco warnings? The role of threat level, repeated exposure, type of packs and warning size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacoste-Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lajante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Droulers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (4), pp.461-471. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JCM-01-2017-2051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02138612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer Perceptions of Cigarette Design in France: A Comparison of Regular, Slim, Pink and Plain Cigarettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawford Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figen Eker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Béguinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicotine and Tobacco Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (7), pp.911-917. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ntr/nty105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From “Stoptober” To “Moi(S) Sans Tabac”: how to import a social marketing campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Djian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Smadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of social marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (4), pp.345-356. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JSOCM-07-2018-0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment et dans quelles limites « marketer » la santé ? Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96, pp.5-14. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.096.05.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissuasive cigarettes: which cues are the most effective at deterring young people from smoking?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Droulers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 174, pp.22-30. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.puhe.2019.05.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02301958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing des jeux de hasard et d’argent, un enjeu de santé publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou-Landréat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Deriennic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Challet-Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (4), pp.347-352. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2019.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment et dans quelles limites «marketer» la santé?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Crié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96 (4), pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholder Framing of Advertising Legislation: An Analysis of Media and Parliamentary Representations of the Loi Évin in the United Kingdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nason Maani Hessari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Knai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Petticrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou-Landréat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Studies on Alcohol and Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79 (4), pp.532-538. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15288/jsad.2018.79.532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a negative emotional antitobacco mass media campaign on French smokers: a longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viêt Nguyen-Thanh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (6), pp.670-676. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/tobaccocontrol-2017-053936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avertissements sanitaires sont-ils efficaces pour lutter contre la consommation excessive d’alcool ? Résumé de la littérature et voies de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jgem.181.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing social critique. Définition, contours, applications et utilité pour la santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 103, pp.44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France's Évin Law on the control of alcohol advertising: content, effectiveness and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Spilka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Mutatayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.86 - 93. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/add.13431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of threatening visual warnings on tobacco packaging: Measuring the impact of threat level, image size, and type of pack through psychophysiological and self-report methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Droulers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacoste-Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lajante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (9), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0184415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02024739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Continuing Presence of Tobacco and Alcohol Products in Media That Target Young People: A Commentary on Russell et al. (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawford Moodie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Studies on Alcohol and Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78 (5), pp.684-685. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15288/jsad.2017.78.684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do plain packaging and pictorial warnings affect smokers' and non-smokers' behavioral intentions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Hoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joca.12145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effectiveness of current French health warnings displayed on alcohol advertisements and alcoholic beverages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-François Diouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (4), pp.699 - 704. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckw263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01615107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescents’ Perceptions of an On-cigarette Health Warning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawford Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Mackintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Hastings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Ford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicotine and Tobacco Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ntr/ntw165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative exploration of young adult RYO smokers' practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Hoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelagh Ferguson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/tobaccocontrol-2016-053168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collecte de fonds dans les établissements de santé : facteurs clefs d’efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Busson-Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (3), pp.122-133. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1051311ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nominoë : le fonds de dotation du CHU de Rennes (propos recueillis auprès de Marie Louis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 546, pp.307-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing des producteurs d'alcool : quel impact sur les envies de consommer des jeunes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90, pp.26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité des paquets de cigarettes neutres sur des fumeuses en France : une étude dans un contexte réel de consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawford Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figen Eker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17-18, pp.308-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paquet de cigarettes neutre est-il efficace pour lutter contre le tabagisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of plain packaging among young adult roll-your-own smokers in France: a naturalistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Eker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (e1), pp.e39 - e44. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/tobaccocontrol-2013-051513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing hospitalier ; Vous avez dit marketing ? Oui, marketing !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Crié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 547, pp.358-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Cigarette Packaging Design Among Young Females in Canada: Findings From a Discrete Choice Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Kotnowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey T. Fong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towhidul Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicotine and Tobacco Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (5), pp.1348 - 1356. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ntr/ntv114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing social et marketing social critique : quelle utilité pour la santé publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Tribunes de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (4), </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/seve.045.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la recherche en management dans la gestion des hôpitaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (89), pp.30-34. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scad.2013.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de la présence d'alcool à l'écran sur le désir de consommer de jeunes Français : effet de la valence et du sexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bréhonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (3), </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jgem.143.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paquet de cigarettes : un support de communication au service de l’industrie du tabac ou de la prévention des comportements tabagiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (176), pp.79 - 92. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0336150013012052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paquet de cigarettes neutre ou standardisé : quelle efficacité pour lutter contre le tabagisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20-21, pp.227-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plain packaging and public health: the case of tobacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66 (1), pp.133-136. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2012.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études de marché. Un outil au service de l’hôpital ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Louazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer perceptions of cigarette pack design in France: a comparison of regular, limited edition and plain packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawford Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figen Eker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Beguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (5), pp.502-506. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/tobaccocontrol-2011-050079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation des associations : quelle efficacité pour rassurer les parties prenantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Busson-Villa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54, pp.169-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00716287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation des associations : quelle efficacité pour rassurer les parties prenantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Busson-Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Juin (54), pp.168-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Démarketer” les produits du tabac : influence des paquets neutres sur les perceptions et intentions comportementales des fumeurs et non fumeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Miguel Rey Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Waelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (5), pp.322-331. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jgem.125.0322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il apposer des avertissements sanitaires visuels sur les paquets de cigarettes ? Les conditions de l’efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62, pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il apposer des avertissements sanitaires visuels sur les paquets decigarettes ? Les conditions de l'efficacité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62, pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of visual warnings in social marketing: The case of tobacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 64, pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de l'efficacité des paquets de cigarettes standardisés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figen Eker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20-21, pp.244-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer understanding of cigarette emission labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Eker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (3), pp.373-375. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckq087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00555225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobacco advertising through French TV in 2005: frequent illicit broadcasting; its impact on teenagers and young adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Spinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (2), pp.184-190. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/pubmed/fdp101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00446906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una imagen vale más que mil palabras: efectos de las advertencias sanitarias visuales en el descenso del consumo de tabaco: un estudio desde la perspectiva del marketing social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Miguel Rey Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Lacave-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Isabel Viedma del Jesús</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de Gestión</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (3), pp.149-165. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5295/cdg.100195jr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00657489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité des avertissements sanitaires dans la lutte contre le tabagisme : synthèse théorique et résultats d'une étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 206, pp.7-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des avertissements sanitaires dans la lutte contre le tabagisme : synthèse théorique et résultats d'une étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 206, pp.7-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00169498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de la peur dans un contexte de marketing social: etat de l'art, limites et voies de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (4), pp.41-60. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/076737010602100403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des avertissements sanitaires dans la lutte contre le tabagisme : synthèse théorique et résultats d'une étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 206, pp.7-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00091879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-cultural study of the persuasive effects of sexual and fear appealing messages: a comparison between France, Denmark, Thailand and Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie de Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valette-Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.140-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peur est-elle efficace dans un contexte français de lutte contre les comportements tabagiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du phénomène de dissonance cognitive pour accroître l'efficacité des campagnes anti-tabac sur une cible de jeunes Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21 (4), pp.90-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personality characteristics, attitude toward risk, and decisional orientation of the small business entrepreneur : a study of hospitality managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legohérel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Peters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospitality &amp; Tourism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28 (1), pp.109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions psychologiques, processus de prise de décision et attitude envers le risque: une étude des dirigeants de petites et moyennes entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legohérel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 199, pp.51-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géomarketing et espace publicitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cliquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 26, pp.47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00071135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions affective et symbolique de la musique publicitaire : Une étude empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 15 (1), pp.3-19. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/076737010001500101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparée de trois logiciels d'analyse des systèmes d'équations structurelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop « Décisions et Marchés » du CREREG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcool : Santé, prévention, marketing et lobbying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-8109-1080-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing social. De la compréhension des publics au changement de comportement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viêt Nguyen Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arwidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Hastings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 224p., 2023, 978-2-8109-1107-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing social et nudge. Comment changer les comportements en santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Crié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions EMS management &amp; société; EMS Editions, 2022, 237687548X. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.gallo.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03514976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 978-2100791316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing & Communication des associations [3e édition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288p., 2021, 2100593978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing social. De la compréhension des publics au changement de comportement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 208p., 2019, 978-2-8109-0747-2 ‎</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager une organisation de santé. L’apport des sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Januel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Waelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 200p., 2018, 978-2-8109-0720-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations (2e éd.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.256, 2013, Marketing sectoriel, 978-2100593972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing & communication des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.258, 2013, Marketing sectoriel, 9782100593989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et publicité. Comment tirer parti du potentiel de la musique dans une création publicitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E-thèque.com (Bibliothèque numérique du Management), 2002, Collection Perfectionnement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00079393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6 « Le lobbying de la filière alcool : un frein au déploiement des mesures de prévention efficaces »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Alcool. Santé, prévention, marketing » de Karine Gallopel-Morvan et Bernard Basset</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygée éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-8109-1080-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8. Origine et évolution du marketing social : avis d’experts internationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Miguel Rey Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Algar-Partida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Gallopel-Morvan; Dominique Crié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing Social et Nudge - Comment changer les comportements en santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.102-112, 2022, Économie et société, 978-2-37687-548-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 7. Concepts et principes du marketing social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Gallopel-Morvan; Dominique Crié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing Social et Nudge - Comment changer les comportements en santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.92-101, 2022, Économie et société, 978-2-37687-548-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9. Mise en œuvre et évaluation de la campagne de marketing social « Mois sans tabac »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Smadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Gallopel-Morvan; Dominique Crié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing Social et Nudge - Comment changer les comportements en santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-122, 2022, Économie et société, 978-2-37687-548-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrer le packaging attractif des produits du tabac avec le paquet neutre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Gallopel-Morvan; Dominique Crié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing Social et Nudge - Comment changer les comportements en santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.249-259, 2022, Économie et société, 978-2-37687-548-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From “Stoptober” in the UK to “Mois Sans Tabac” in France: How to Import and Evaluate a Complex and Large-Scale Social Marketing Campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Djian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Social Marketing and Quality of Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-131, 2021, Applying Quality of Life Research, 978-3-030-83286-5. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-83286-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment communiquer et collecter des fonds sur internet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaliser un auto-diagnostic de sa démarche marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, pp.261 - 268, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les comportements pour les changer : un enjeu managérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Somme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans : Étienne Minvielle éd., Manager une organisation de santé. L'apport des sciences de gestion. Rennes, Presses de l’EHESP, « Recherche, santé, social »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.53-74, 2018, 978-2-8109-0720-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment gérer l'ambiance sonore ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Goudey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rieunier S (coordinateur), 2017, Marketing sensoriel et expérientiel du point de vente, Dunod, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.65-102, 2017, 978-2100762705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du marketing et de la publicité des industriels du tabac et de l’alcool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-François Diouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les éditions Inserm. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conduites addictives chez les adolescents, expertise collective de l’Inserm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Expertise collective</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réaliser une communication publicitaire efficace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing &amp; Communication des associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2013, Marketing sectoriel, 978-2-10-059397-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover en créant de la valeur grâce au marketing hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Crié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Louazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tardif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation managériale à l'hôpital : 14 cas de mise en œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2013, Santé Social, 9782100577132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer de la valeur grâce au marketing hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Crie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Louazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tardif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Nobre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation managériale à l'hôpital, 16 cas de mise en oeuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, Paris, pp.on line, 2013, 2100577131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se faire connaître et gérer son image ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing &amp; Communication des associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2013, Marketing sectoriel, 978-2-10-059397-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The National League Against Cancer's 'You kill, you pay' campaign: How to fight the tobacco industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Marketing: From Tunes to Symphonies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2013, 978-0415683739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le packaging au service de la santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cliquet G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing, nouveaux enjeux, nouvelles perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.169-178, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00766804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une image peut-elle valoir mille mots ? L'image au service de la communication publicitaire en santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Douguet, T. Fillaut, F.-X. Schweyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image et santé (matériaux, outils, usages)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESP, pp.61-68, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00657815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labels associatifs et collecte de fonds : des ambitions à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Busson-Villa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Don et pratiques caritatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.113-126, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00657809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans le cerveau du fumeur : neurosciences et prévention du tabagisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Calvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Sauneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Oullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles approches de la prévention en santé publique: l'apport des sciences comportementales, cognitives et des neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp.86-107, 2010, Rapports et documents n°25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00657800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer l'ambiance sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Rieunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le marketing sensoriel du point de vente, créer et gérer l'ambiance des lieux commerciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.57-87, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00657962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing social au service de la prévention du comportement tabagique des jeunes Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tabagisme. Prise en charge chez les étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSERM/MGEN, pp.181-194, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment gérer l'ambiance sonore ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rieunier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing sensoriel du point de vente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.47-84, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de communication publicitaire et information géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cliquet G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Géomarketing, Aménagement et gestion du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science, pp.265-294, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants commerciaux de la santé : définition et contours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philémon Aurouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcool, Tabac : Prévenir les usages - Réduire les dommages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Société Francophone d'Alcoologie, Mar 2025, Paris Ministère de la Santé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding how smoke-free campus initiatives influence user behaviours: a logic model associated with this policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mahouna Gnonlonfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Health Management Conference (EHMA) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Health Management Association (EHMA), Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First things first: measuring French Medical schools’ deans motivation to engage in smoke-free campus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Geindreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Public Health Conference 2024 Sailing the Waves of European Public Health: Exploring a Sea of Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lisbonne, Portugal. pp.ckae144.1782</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle et caractéristiques des doyens pour le développement des campus sans tabac : le cas des facultés de médecine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Geindreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque ARAMOS "Travailler dans les organisations de santé et médico-sociales : Quels défis contemporains ? "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARAMOS, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does a Smoke-Free campus initiative generates changes in smoking? A theory-based evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mahouna Gnonlonfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Public Health Conference 2024 Sailing the Waves of European Public Health: Exploring a Sea of Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lisbonne, Portugal. pp.ckae144.1775, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckae144.1775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence on alcohol, health warnings in the French context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Thomasia Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research to policy conference: POPULATION LEVEL IMPACT OF ALCOHOL CONTROL POLICIES IN THE EU – WHAT DO WE KNOW IN THE AREAS BEYOND THE “WHO BEST BUYS”?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Health Organization, Sep 2023, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobbying de l’industrie du tabac et buralistes contre les hausses de taxes en France : une analyse de leur presse professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Petticrew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès national de la SFT "Tabacologie : nouveaux enjeux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone de Tabacologie (SFT), Nov 2023, Issy-les-Moulineaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’exposition au marketing digital des nouveaux produits du tabac et de la nicotine sur les comportements, attitudes et représentations des jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Dontenwille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès national de la SFT "Tabacologie : nouveaux enjeux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone de Tabacologie (SFT), Nov 2023, Issy-les-Moulineaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobbying against tobacco taxation in France. An analysis of the lobbying strategies and arguments disseminated in the tobacconists’ trade press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Petticrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRNT Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SRNT, Sep 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campus universitaires sans tabac : quelle efficacité pour réduire la prévalence et quels facteurs clefs de succès pour leur mise en œuvre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Geindreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès national de la SFT "Tabacologie : nouveaux enjeux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone de Tabacologie (SFT), Nov 2023, Issy-les-Moulineaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude en IRM fonctionnelle de l'impact des publicités pour l'alcool sur des jeunes buveurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-François Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Droulers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacoste-Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFRMBM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM), Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04475675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des stratégies de lobbying de l’industrie de l’alcool pour affaiblir la loi Evin de régulation du marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nason Maani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Knai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Petticrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la société française de santé publique "Agir en situation d'incertitude et de controverse : quels enseignements pour la santé publique ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de santé publique (SFSP), Oct 2021, Poitiers, France. pp.18a-18a, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.220.0018a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the French Evin Law of alcohol marketing regulation: An Analysis of Strategies and Arguments used by Industry Lobbyists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou Landreat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nason Maani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Knai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Seminar “Strengthening our academic collaborations through research”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europubhealth+ Consortium; University College Dublin, Jun 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions des décideurs politiques français sur le lobbying de l’industrie de l’alcool et du tabac : étude qualitative exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Topart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème journée internationale du marketing en santé - JIMS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française du marketing (AFM), Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la neuroimagerie pour évaluer l’impact des publicités pour alcool sur des jeunes buveurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-François Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Droulers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Neuroscience Psychiatrie Neurologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol industry’s arguments against pregnancy alcohol warning labels in France: A press coverage analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Fetal Alcohol Spectrum Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European FASD Alliance (EUFASD), Sep 2022, Arendal, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobbying contre les politiques de taxation du tabac en France : une analyse de la presse professionnelle des buralistes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès national de la SFT " Sortir du tabac, une priorité pour tous"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the French Evin Law: An Analysis of Strategies and Arguments used by Alcohol Industry Lobbyists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou Landreat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nason Maani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Knai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’addictologie de l’Albatros "Quand les addictions mettent au défi les autres disciplines Psychiatrie, Hépatologie, Cancérologie, Infectiologie, Sociologie, Politique.."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française d'addictologie, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Can Warning Be Displayed on Alcohol advertisement to impact youth consumption?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacoste-Badie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Alcohol Policy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02469500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BOLD fMRI to assess the impact of alcohol advertisements in young drinkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-François Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Moirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2020 - 26th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organization for Human Brain Mapping (OHBM), Jun 2020, Montréal, Canada. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03129743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du premier campus universitaire sans tabac en France : l’Ecole des Hautes Etudes en Santé Publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Quenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès de la Société Francophone de Tabacologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone de Tabacologie., Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of alcohol marketing content regulation on consumers’ responses and warnings’ visibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-François Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Alcohol Policy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02900972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which cues (colours and/or warnings) may be the most effective at deterring young people from smoking?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Droulers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Miguel Rey Pino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Annual Conference of the Society for Research on Nicotine and Tobacco Europe, Oslo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissuasive cigarettes: which cues are the most effective at deterring young people from smoking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Droulers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Miguel Rey Pino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Social Marketing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du paquet de cigarettes neutre (vs. classique) par les non-fumeurs et les fumeurs: rôle de la valence de la couleur du paquet neutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Frazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Herrmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès International de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can dissuasive cigarettes influence young peoples’ perceptions of smoking?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Droulers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Annual Conference of the Society for Research on Nicotine and Tobacco Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on influencer la représentation du tabagisme et l’envie de fumer chez les jeunes en modifiant le design des cigarettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Droulers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIème Congrès de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philanthropie hospitalière: recherche exploratoire en France et au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Busson-Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée Internationale du Marketing Santé (JIMS 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESP Rennes, Jun 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le placement de produits alcoolisés dans les films et son impact sur l'incitation à consommer : le rôle médiateur de l'imagerie mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bréhonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales du marketing santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation des associations : quelle efficacité pour rassurer les donateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Busson-Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée Internationale du Marketing Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDHEC, Mar 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation des associations : quelle efficacité pour rassurer les parties prenantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Busson-Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils de gestion et organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21ème congrès des IAE (Institut d'administration des entreprises), Jun 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation des associations – l’exemple du label du comite de la charte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Busson-Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société Française d’Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du placement de la consommation d'alcool sur la motivation à consommer la substance : le rôle médiateur de l'imagerie mentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bréhonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque doctoral de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements des donateurs et management associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bergadaà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Busson-Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Sociétés Mutations &amp; Ruptures : 2e Etats Généraux du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FNEGE, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le packaging au service de la santé publique. Application à la lutte contre le tabac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée internationale du marketing santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lille, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demarketing cigarettes through plain cigarette packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawford Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Miguel Rey Pino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de l'AFM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Le Mans, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00484665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peur et persuasion sociale. Etat de l'art, limites et voies de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Congrès international de l'AFM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité des avertissements sanitaires dans la lutte contre le tabagisme : synthèse théorique et résultats d'une étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Congrès de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Saint-Malo, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des messages à caractère choquant sur la persuasion publicitaire : une étude interculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie de Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valette-Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Congrès de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Saint-Malo, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-cultural study of the persuasive effects of sexual and fear appealing messages : a comparison between France, Denmark, Thailand and Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie de Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valette-Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Séoul, South Korea. pp.140-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear appeals in anti-tobacco campaigns : cultural considerations, the role of fear, proposal for an action plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valette-Florence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l' «Advances in Consumer Research Asia-Pacific Conference»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Beijing, China. 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00077129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peur et persuasion : une étude empirique dans un contexte français de lutte contre le tabac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XVIIIe Congrès International de l'Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Lille, pp.351-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00077126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer les campus universitaires sans tabac ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mahouna Gnonlonfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès national de la SFT "Tabacologie : nouveaux enjeux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Issy-les-Moulineaux, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol industry's arguments against French pregnancy warning labels: a press coverage analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Public Health Conference Strengthening health systems: improving population health and being prepared for the unexpected</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Berlin, Germany. European Journal of Public Health, 32 (Supplement_3), pp.ckac131.534, 2022, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckac131.534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol industry’s arguments disseminated in the mainstream press against pregnancy alcohol warning labels in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lisbon Addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbonne, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol industry and the Evin Law: An analysis of lobbying strategies and arguments used by the alcohol industry to undermine pioneering French marketing regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou Landreat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nason Maani Hessari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Knai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Public Health Conference "Public health futures in a changing world"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Distanciel, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des stratégies et arguments de lobbying de l’industrie de l’alcool contre la loi Evin de régulation du marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou Landreat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nason Maani Hessari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Knai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFA "Y a-t-il encore une place pour l'alcoologie ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobbying against tobacco price increases in France: an analysis of the trade press [P04-01]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Annual SRNT-E Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Distanciel, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the French Evin Law: An Analysis of Strategies and Arguments used by Alcohol Industry Lobbyists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou Landreat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nason Maani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Knai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’addictologie de l’Albatros "Quand les addictions mettent au défi les autres disciplines Psychiatrie, Hépatologie, Cancérologie, Infectiologie, Sociologie, Politique.."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pregnancy warning labels on alcoholic beverages: results of an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Global Alcohol Policy Conference (GAPC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Dublin, Ireland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02900976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pregnancy warning labels on alcohol packaging: results of an exploratory study [DE 28]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Public Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05018699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avertissements sanitaires alcool à l’attention des femmes enceintes : résultats préliminaires d’une étude qualitative exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société Française d'Alcoologie "E-santé, innovations technologiques et addictologie : enjeux et expériences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Amiens, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05018777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre le tabagisme, l’alcoolisme, l’insécurité routière… le marketing social en santé est plus efficace que la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourdillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.f5qkm4ua9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sans tabac, les campus universitaires respirent mieux, mais les initiatives restent limitées en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.c343jutv7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 et biais d'ancrage : quand notre cerveau nous empêche de prendre la mesure du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Crié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.y9yrxrukn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobacco Labelling in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00079271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptance of COVID-19 preventive measures as a tradeoff between health and social outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymery Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donaldson F. Conserve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Raude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des dommages associés à la consommation d'alcool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Airagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ben Lakhdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Daeppen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girandola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut national de la santé et de la recherche médicale (INSERM). 2021, Paris : Inserm : Éditions EDP Sciences (ISSN : 0990-7440) / XII-723 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03430421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduites addictives chez les adolescents : Usages, prévention et accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerrand Du Roscoät</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grall-Bronnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut national de la santé et de la recherche médicale(INSERM). 2014, Paris : Inserm : Éditions EDP Sciences (ISSN : 1264-1782) / 500 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02102920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId528"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> karine gallopel-morvan </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">karine-gallopel-morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0152-4079</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">125335903</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">206140279</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Gallopel-Morvan est Professeure des Universités (spécialité marketing social) à l’Ecole des Hautes Etudes en Santé Publique (INSERM U1309 / ARENE UMR CNRS 6051), Professeure honoraire de l’université de Stirling (Ecosse), Titulaire de la chaire alcool SHS de l’Institut national du cancer, et Directrice scientifique du 1er réseau français sur les déterminants commerciaux de la santé (RECLAMS, financé par l’IRESP). Ses activités de recherche portent sur la prévention des comportements à risque. Plus précisément, ses travaux portent sur l’analyse des stratégies marketing et de lobbying des industriels du tabac et de l’alcool et la prise en compte de ces stratégies commerciales pour établir des programmes de prévention plus efficaces.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (112)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers to evidence-based alcohol policies in France: Insights from interviews with parliament members</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Topart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Hoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Drug Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 149, pp.105172. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drugpo.2026.105172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpacking the Transformations Activated by Smoke-Free Campuses: A Logic Model of France’s First Initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gnonlonfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 53 (2), pp.181-189. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10901981251370368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing or returning freedom? Views on a nicotine-free generation policy held by young people from aotearoa who use electronic nicotine delivery systems (ENDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Hoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renee Hosking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Graham-Demello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carissa Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lani Teddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (e1), pp.e73-e79. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/tc-2024-058913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening the use of regulatory policy measures for prevention of NCDs in Europe through the JA PreventNCD project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnfinn Helleve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria João Gregório</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bergsvik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anette Kocbach Bølling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina de Cosmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14034948251374402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05284364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of deans in implementing smoke-free campus policies: the case of medical schools in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Geindreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Health Services Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.316. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12913-025-12415-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aotearoa New Zealand’s ‘endgame’ legislation: a critical analysis of the parliamentary repeal debate using an adapted policy dystopia model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Graham-Demello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa-Jade Gregan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Waa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Hoek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.tc-2024-059187. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/tc-2024-059187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complément +</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 448 (6), pp.41-43. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cafr.448.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking new ground in tobacco control: student reactions to France’s first smoke-free campus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mahouna Gnonlonfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Raude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Hoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sirven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (1), pp.180. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-025-25859-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabac, alcool et santé publique : quand les intérêts commerciaux bloquent la prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philémon Aurouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier des addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (1), pp.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing social, déterminants commerciaux de la santé et prévention des addictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75 (5), pp.507-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding political perceptions of tobacco policies and stakeholders in France: A qualitative study with parliamentarians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Topart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Hoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Prevention &amp; Cessation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (December), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18332/tpc/211970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence du tabac dans les films et consommation tabagique chez les jeunes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Peiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lajzerowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Perriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75 (9), pp.943-947</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health protective behaviours during the COVID-19 pandemic: Risk adaptation or habituation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Martin-Lapoirie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Mccoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arwidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Raude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 342 (1), pp.116531. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2023.116531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les campus sans tabac : définition, impact sur le tabagisme des étudiants, et facteurs clés d'efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Geindreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mahouna Gnonlonfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier des addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, XXVI (1), pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of text‐only versus large text‐and‐picture alcohol warning formats: A functional magnetic resonance imaging study in French young male drinkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-François Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacoste-Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Droulers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol, Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (8), pp.1610-1620. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acer.15389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informer des risques à long terme liés à l’alcool et des repères de consommation : efficacité d’une campagne médiatique sur les connaissances et la consommation d’alcool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Quatremère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Andler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cogordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, pp.186-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobbying against tobacco tax increases in France: arguments and strategies of the tobacco industry and tobacconists analysed through their trade press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Beguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Petticrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.tc-058254. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/tc-2023-058254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restricting the content of alcohol advertising and including text health warnings: A between‐group online experiment with a non‐probability adult sample in the United Kingdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Critchlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawford Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol, Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (6), pp.1155-1167. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acer.15327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youth behavioural responses to regulated alcohol advertising content: results from a mixed-methods study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques François Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sirven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 352, pp.117002. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2024.117002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the effects of smoke-free and tobacco-free university campus policies, and how can they be assessed? A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gnonlonfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Geindreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (2), pp.202520. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobacco-free university campus policies: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Geindreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of American College Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07448481.2024.2367999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lived experiences of stigma and altered self-perceptions among young people who are addicted to ENDS: a qualitative study from Aotearoa New Zealand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Graham-Demello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carissa Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renee Hosking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lani Teddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jude Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.tc-2024-058946. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/tc-2024-058946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#Bartender: portrayals of popular alcohol influencer’s videos on TikTok©</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Zenone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.1384. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-024-18571-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing arguments on tobacco tax increases. Focus on French parliamentary questions and responses, 2000–2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Topart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Induced Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (January), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18332/tid/175618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of a French mass‐media campaign in raising knowledge of both long‐term alcohol‐related harms and low‐risk drinking guidelines, and in lowering alcohol consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Quatremère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cogordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Andler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 118 (4), pp.658-668. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/add.16107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of alcohol ad content regulations on young people: a multi-method study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-François Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacoste-Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Droulers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of social marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.323-339. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JSOCM-01-2022-0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have restrictions on alcohol advertising in Ireland affected awareness among adults? A comparative observational study using non-probability repeat cross-sectional surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Critchlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawford Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Mackintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Stead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Studies on Alcohol and Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 84 (3), pp.434-445. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15288/jsad.22-00099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Do Young Adult Drinkers React to Varied Alcohol Warning Formats and Contents? An Exploratory Study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Thomasia Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou-Landréat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacoste-Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Critchlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (15), pp.6541. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph20156541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195646v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authors' Response to Peer Reviews of “Cognitive Factors Associated With Public Acceptance of COVID-19 Nonpharmaceutical Prevention Measures: Cross-sectional Study”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymery Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donaldson Conserve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Raude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIRx Med</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (2), pp.e37241. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/37241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plain packaging on tobacco products in France: Effectiveness on smokers’ attitudes one year after implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Andler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viêt Nguyen-Thanh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Induced Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.35. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18332/tid/146600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the alcohol industry fought against pregnancy warning labels in France. A press coverage analysis spanning 20 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2022.933164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of How Lobbying by the Alcohol Industry Has Eroded the French Évin Law Since 1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nason Maani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Knai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Petticrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou-Landréat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Studies on Alcohol and Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 83 (1), pp.37-44. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15288/jsad.2022.83.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plain tobacco packaging: progress, challenges, learning and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawford Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Hoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Sendoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (2), pp.263-271. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/tobaccocontrol-2021-056559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the French Évin Law on Alcohol Advertising Content Reduce the Attractiveness of Alcohol for Young People? An Online Experimental Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Andler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Nguyen Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Critchlow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Studies on Alcohol and Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 83 (2), pp.276-286. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15288/jsad.2022.83.276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the effectiveness of pregnancy warning labels displayed on alcohol containers: a French eye-tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lacoste-Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Droulers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 212, pp.22-27. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.puhe.2022.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800591v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobacco Tax Increases: A Discourse Analysis of the French Print and Web News Media from 2000 to 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Geindreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou-Landréat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (22), pp.15152. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192215152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing social : définition, contours et exemples de mobilisation des professionnels de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Avenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Quatremère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinésithérapie, la Revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (245), pp.13-22. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.kine.2022.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Factors Associated With Public Acceptance of COVID-19 Nonpharmaceutical Prevention Measures: Cross-sectional Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymery Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donaldson Conserve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Raude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIRx Med</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/32859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition et effets, sur les jeunes, des messages en faveur de l’alcool diffusés sur les réseaux sociaux : revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gatinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.267-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vente de tabac aux mineurs en France : une loi peu respectée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ben Lakhdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Elharrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.C. Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires Actualites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.157. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmra.2020.11.334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrêt du tabac : une personnalisation nécessaire des programmes de sevrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Alla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bonnay-Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vol. 33 (4), pp.505-515. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.214.0505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of ‘Mois sans tabac 2016’: A French social marketing campaign against smoking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Andler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Quatremère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Induced Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (July), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18332/TID/139028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of how lobbying by the alcohol industry has eroded the French marketing regulation law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Maani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Knai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petticrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (Supplement_3), pp.132-132. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckab164.347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gambling Marketing Strategies and the Internet: What Do We Know? A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou-Landréat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Reste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2021.583817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des dommages associés à l’alcool : quelles stratégies de prévention et d’accompagnement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Airagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ben Lakhdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Daeppen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girandola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43, pp.1 - 8. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/qsp/2021043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Marketing Intervention to Engage Older Adults in Balance Workshops for Fall Prevention: A Multicenter Quasi-Experimental Protocol Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Goethals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chapoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.614119. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2021.614119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social marketing interventions to promote physical activity among 60 years and older: a systematic review of the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Goethals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S Mulvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-020-09386-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Social marketing interventions to promote physical activity among 60 years and older: a systematic review of the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Goethals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mulvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.1622. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-020-09742-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of alcohol marketing on drinkers with Alcohol use disorders seeking treatment: a mixed-method study protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou-Landréat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Le Reste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benyamina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.467. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-020-08543-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobacco sales to underage buyers in France: findings from a mystery shopping study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ben Lakhdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Elharrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-C. Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 185, pp.332-337. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.puhe.2020.05.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-Cognitive Factors Associated With Lifestyle Changes in Response to the COVID-19 Epidemic in the General Population: Results From a Cross-Sectional Study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymery Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donaldson Fadael Conserve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Raude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.579460. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2020.579460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol use disorders, beverage preferences and the influence of alcohol marketing: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou-Landréat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grall-Bronnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Le Reste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Substance Abuse Treatment, Prevention, and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (1), </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13011-020-00329-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour qu’acheter du tabac ne soit plus un jeu d’enfant !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Elharrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Beguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ben Lakhdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (2), pp.191-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi Evin de régulation du marketing de l’alcool. Quelle efficacité dans le cas de publicités/packagings orientés luxe vs. produit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-François Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.123-153. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jges.203.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of plain cigarette packaging among smokers and non-smokers in Andalusia (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Lacave-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Miguel Rey-Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawford Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteve Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaceta Sanitaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1), pp.10-14. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gaceta.2018.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plain packaging: legislative differences in Australia, France, the UK, New Zealand and Norway, and options for strengthening regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawford Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Hoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Scheffels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Lindorff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (5), pp.485-492. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/tobaccocontrol-2018-054483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do smokers respond to pictorial and threatening tobacco warnings? The role of threat level, repeated exposure, type of packs and warning size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacoste-Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lajante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Droulers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (4), pp.461-471. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JCM-01-2017-2051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02138612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer Perceptions of Cigarette Design in France: A Comparison of Regular, Slim, Pink and Plain Cigarettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawford Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figen Eker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Béguinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicotine and Tobacco Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (7), pp.911-917. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ntr/nty105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From “Stoptober” To “Moi(S) Sans Tabac”: how to import a social marketing campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Djian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Smadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of social marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (4), pp.345-356. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JSOCM-07-2018-0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment et dans quelles limites « marketer » la santé ? Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96, pp.5-14. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.096.05.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissuasive cigarettes: which cues are the most effective at deterring young people from smoking?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Droulers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 174, pp.22-30. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.puhe.2019.05.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02301958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing des jeux de hasard et d’argent, un enjeu de santé publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou-Landréat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Deriennic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Challet-Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48 (4), pp.347-352. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2019.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment et dans quelles limites «marketer» la santé?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Crié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96 (4), pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a negative emotional antitobacco mass media campaign on French smokers: a longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viêt Nguyen-Thanh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (6), pp.670-676. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/tobaccocontrol-2017-053936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholder Framing of Advertising Legislation: An Analysis of Media and Parliamentary Representations of the Loi Évin in the United Kingdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nason Maani Hessari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Knai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Petticrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou-Landréat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Studies on Alcohol and Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79 (4), pp.532-538. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15288/jsad.2018.79.532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avertissements sanitaires sont-ils efficaces pour lutter contre la consommation excessive d’alcool ? Résumé de la littérature et voies de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jgem.181.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing social critique. Définition, contours, applications et utilité pour la santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 103, pp.44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Continuing Presence of Tobacco and Alcohol Products in Media That Target Young People: A Commentary on Russell et al. (2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawford Moodie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Studies on Alcohol and Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78 (5), pp.684-685. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15288/jsad.2017.78.684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France's Évin Law on the control of alcohol advertising: content, effectiveness and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Spilka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Mutatayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.86 - 93. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/add.13431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of threatening visual warnings on tobacco packaging: Measuring the impact of threat level, image size, and type of pack through psychophysiological and self-report methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Droulers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacoste-Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lajante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (9), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0184415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02024739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do plain packaging and pictorial warnings affect smokers' and non-smokers' behavioral intentions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Hoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joca.12145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effectiveness of current French health warnings displayed on alcohol advertisements and alcoholic beverages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-François Diouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (4), pp.699 - 704. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckw263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01615107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescents’ Perceptions of an On-cigarette Health Warning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawford Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Mackintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Hastings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Ford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicotine and Tobacco Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ntr/ntw165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative exploration of young adult RYO smokers' practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Hoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelagh Ferguson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Court</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/tobaccocontrol-2016-053168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collecte de fonds dans les établissements de santé : facteurs clefs d’efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Busson-Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (3), pp.122-133. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1051311ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité des paquets de cigarettes neutres sur des fumeuses en France : une étude dans un contexte réel de consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawford Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figen Eker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17-18, pp.308-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paquet de cigarettes neutre est-il efficace pour lutter contre le tabagisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of plain packaging among young adult roll-your-own smokers in France: a naturalistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Eker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (e1), pp.e39 - e44. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/tobaccocontrol-2013-051513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nominoë : le fonds de dotation du CHU de Rennes (propos recueillis auprès de Marie Louis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 546, pp.307-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing des producteurs d'alcool : quel impact sur les envies de consommer des jeunes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90, pp.26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing hospitalier ; Vous avez dit marketing ? Oui, marketing !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Crié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 547, pp.358-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Cigarette Packaging Design Among Young Females in Canada: Findings From a Discrete Choice Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Kotnowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey T. Fong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towhidul Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicotine and Tobacco Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (5), pp.1348 - 1356. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ntr/ntv114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing social et marketing social critique : quelle utilité pour la santé publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Tribunes de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (4), </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/seve.045.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la recherche en management dans la gestion des hôpitaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (89), pp.30-34. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scad.2013.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de la présence d'alcool à l'écran sur le désir de consommer de jeunes Français : effet de la valence et du sexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bréhonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (3), </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jgem.143.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paquet de cigarettes : un support de communication au service de l’industrie du tabac ou de la prévention des comportements tabagiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (176), pp.79 - 92. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0336150013012052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paquet de cigarettes neutre ou standardisé : quelle efficacité pour lutter contre le tabagisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20-21, pp.227-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plain packaging and public health: the case of tobacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66 (1), pp.133-136. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2012.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer perceptions of cigarette pack design in France: a comparison of regular, limited edition and plain packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawford Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figen Eker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Beguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tobacco Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (5), pp.502-506. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/tobaccocontrol-2011-050079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études de marché. Un outil au service de l’hôpital ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Louazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation des associations : quelle efficacité pour rassurer les parties prenantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Busson-Villa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54, pp.169-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00716287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation des associations : quelle efficacité pour rassurer les parties prenantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Busson-Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Juin (54), pp.168-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Démarketer” les produits du tabac : influence des paquets neutres sur les perceptions et intentions comportementales des fumeurs et non fumeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Miguel Rey Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Waelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (5), pp.322-331. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jgem.125.0322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il apposer des avertissements sanitaires visuels sur les paquets de cigarettes ? Les conditions de l’efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62, pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il apposer des avertissements sanitaires visuels sur les paquets decigarettes ? Les conditions de l'efficacité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62, pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of visual warnings in social marketing: The case of tobacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 64, pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de l'efficacité des paquets de cigarettes standardisés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figen Eker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hammond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20-21, pp.244-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer understanding of cigarette emission labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Eker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (3), pp.373-375. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckq087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00555225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobacco advertising through French TV in 2005: frequent illicit broadcasting; its impact on teenagers and young adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Spinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (2), pp.184-190. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/pubmed/fdp101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00446906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una imagen vale más que mil palabras: efectos de las advertencias sanitarias visuales en el descenso del consumo de tabaco: un estudio desde la perspectiva del marketing social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Miguel Rey Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Lacave-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Isabel Viedma del Jesús</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de Gestión</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (3), pp.149-165. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5295/cdg.100195jr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00657489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de la peur dans un contexte de marketing social: etat de l'art, limites et voies de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (4), pp.41-60. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/076737010602100403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité des avertissements sanitaires dans la lutte contre le tabagisme : synthèse théorique et résultats d'une étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 206, pp.7-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des avertissements sanitaires dans la lutte contre le tabagisme : synthèse théorique et résultats d'une étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 206, pp.7-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00169498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des avertissements sanitaires dans la lutte contre le tabagisme : synthèse théorique et résultats d'une étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 206, pp.7-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00091879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-cultural study of the persuasive effects of sexual and fear appealing messages: a comparison between France, Denmark, Thailand and Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie de Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valette-Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.140-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peur est-elle efficace dans un contexte français de lutte contre les comportements tabagiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du phénomène de dissonance cognitive pour accroître l'efficacité des campagnes anti-tabac sur une cible de jeunes Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21 (4), pp.90-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personality characteristics, attitude toward risk, and decisional orientation of the small business entrepreneur : a study of hospitality managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legohérel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Peters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospitality &amp; Tourism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28 (1), pp.109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions psychologiques, processus de prise de décision et attitude envers le risque: une étude des dirigeants de petites et moyennes entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legohérel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 199, pp.51-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géomarketing et espace publicitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cliquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 26, pp.47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00071135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions affective et symbolique de la musique publicitaire : Une étude empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 15 (1), pp.3-19. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/076737010001500101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparée de trois logiciels d'analyse des systèmes d'équations structurelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop « Décisions et Marchés » du CREREG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcool : Santé, prévention, marketing et lobbying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-8109-1080-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing social. De la compréhension des publics au changement de comportement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viêt Nguyen Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arwidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Hastings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 224p., 2023, 978-2-8109-1107-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing social et nudge. Comment changer les comportements en santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Crié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions EMS management &amp; société; EMS Editions, 2022, 237687548X. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.gallo.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03514976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 978-2100791316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing & Communication des associations [3e édition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288p., 2021, 2100593978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing social. De la compréhension des publics au changement de comportement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 208p., 2019, 978-2-8109-0747-2 ‎</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager une organisation de santé. L’apport des sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Januel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Waelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 200p., 2018, 978-2-8109-0720-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations (2e éd.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.256, 2013, Marketing sectoriel, 978-2100593972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing & communication des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.258, 2013, Marketing sectoriel, 9782100593989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et publicité. Comment tirer parti du potentiel de la musique dans une création publicitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E-thèque.com (Bibliothèque numérique du Management), 2002, Collection Perfectionnement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00079393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6 « Le lobbying de la filière alcool : un frein au déploiement des mesures de prévention efficaces »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Alcool. Santé, prévention, marketing » de Karine Gallopel-Morvan et Bernard Basset</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygée éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-8109-1080-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8. Origine et évolution du marketing social : avis d’experts internationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Miguel Rey Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Algar-Partida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Gallopel-Morvan; Dominique Crié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing Social et Nudge - Comment changer les comportements en santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.102-112, 2022, Économie et société, 978-2-37687-548-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 7. Concepts et principes du marketing social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Gallopel-Morvan; Dominique Crié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing Social et Nudge - Comment changer les comportements en santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.92-101, 2022, Économie et société, 978-2-37687-548-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9. Mise en œuvre et évaluation de la campagne de marketing social « Mois sans tabac »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Smadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Gallopel-Morvan; Dominique Crié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing Social et Nudge - Comment changer les comportements en santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-122, 2022, Économie et société, 978-2-37687-548-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrer le packaging attractif des produits du tabac avec le paquet neutre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Gallopel-Morvan; Dominique Crié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing Social et Nudge - Comment changer les comportements en santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.249-259, 2022, Économie et société, 978-2-37687-548-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From “Stoptober” in the UK to “Mois Sans Tabac” in France: How to Import and Evaluate a Complex and Large-Scale Social Marketing Campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Djian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Social Marketing and Quality of Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-131, 2021, Applying Quality of Life Research, 978-3-030-83286-5. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-83286-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment communiquer et collecter des fonds sur internet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaliser un auto-diagnostic de sa démarche marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, pp.261 - 268, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les comportements pour les changer : un enjeu managérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Orvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Somme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans : Étienne Minvielle éd., Manager une organisation de santé. L'apport des sciences de gestion. Rennes, Presses de l’EHESP, « Recherche, santé, social »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.53-74, 2018, 978-2-8109-0720-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment gérer l'ambiance sonore ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Goudey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rieunier S (coordinateur), 2017, Marketing sensoriel et expérientiel du point de vente, Dunod, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.65-102, 2017, 978-2100762705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du marketing et de la publicité des industriels du tabac et de l’alcool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-François Diouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les éditions Inserm. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conduites addictives chez les adolescents, expertise collective de l’Inserm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Expertise collective</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentos y actividades del marketing social y crítico : ¿ Por qué safo decidió fumar ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Miguel Rey Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing y sociedad : applicaciones sectoriales del marketing no lucrativo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial Universidad de Granada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-136, 2013, 978-84-338-5546-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réaliser une communication publicitaire efficace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing &amp; Communication des associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2013, Marketing sectoriel, 978-2-10-059397-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover en créant de la valeur grâce au marketing hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Crié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Louazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tardif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation managériale à l'hôpital : 14 cas de mise en œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2013, Santé Social, 9782100577132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer de la valeur grâce au marketing hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Crie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Louazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tardif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Nobre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation managériale à l'hôpital, 16 cas de mise en oeuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, Paris, pp.on line, 2013, 2100577131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se faire connaître et gérer son image ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing &amp; Communication des associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2013, Marketing sectoriel, 978-2-10-059397-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The National League Against Cancer's 'You kill, you pay' campaign: How to fight the tobacco industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Marketing: From Tunes to Symphonies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2013, 978-0415683739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le packaging au service de la santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cliquet G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing, nouveaux enjeux, nouvelles perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.169-178, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00766804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une image peut-elle valoir mille mots ? L'image au service de la communication publicitaire en santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Douguet, T. Fillaut, F.-X. Schweyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image et santé (matériaux, outils, usages)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESP, pp.61-68, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00657815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labels associatifs et collecte de fonds : des ambitions à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Busson-Villa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Don et pratiques caritatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.113-126, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00657809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans le cerveau du fumeur : neurosciences et prévention du tabagisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Calvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Sauneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Oullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles approches de la prévention en santé publique: l'apport des sciences comportementales, cognitives et des neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp.86-107, 2010, Rapports et documents n°25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00657800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer l'ambiance sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Rieunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le marketing sensoriel du point de vente, créer et gérer l'ambiance des lieux commerciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.57-87, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00657962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing social au service de la prévention du comportement tabagique des jeunes Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tabagisme. Prise en charge chez les étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSERM/MGEN, pp.181-194, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment gérer l'ambiance sonore ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rieunier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing sensoriel du point de vente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.47-84, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de communication publicitaire et information géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cliquet G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Géomarketing, Aménagement et gestion du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science, pp.265-294, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants commerciaux de la santé : définition et contours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philémon Aurouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcool, Tabac : Prévenir les usages - Réduire les dommages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Société Francophone d'Alcoologie, Mar 2025, Paris Ministère de la Santé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding how smoke-free campus initiatives influence user behaviours: a logic model associated with this policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mahouna Gnonlonfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Health Management Conference (EHMA) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Health Management Association (EHMA), Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First things first: measuring French Medical schools’ deans motivation to engage in smoke-free campus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Geindreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Public Health Conference 2024 Sailing the Waves of European Public Health: Exploring a Sea of Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lisbonne, Portugal. pp.ckae144.1782</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle et caractéristiques des doyens pour le développement des campus sans tabac : le cas des facultés de médecine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Geindreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque ARAMOS "Travailler dans les organisations de santé et médico-sociales : Quels défis contemporains ? "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARAMOS, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does a Smoke-Free campus initiative generates changes in smoking? A theory-based evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mahouna Gnonlonfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Public Health Conference 2024 Sailing the Waves of European Public Health: Exploring a Sea of Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lisbonne, Portugal. pp.ckae144.1775, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckae144.1775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence on alcohol, health warnings in the French context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Thomasia Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research to policy conference: POPULATION LEVEL IMPACT OF ALCOHOL CONTROL POLICIES IN THE EU – WHAT DO WE KNOW IN THE AREAS BEYOND THE “WHO BEST BUYS”?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Health Organization, Sep 2023, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobbying de l’industrie du tabac et buralistes contre les hausses de taxes en France : une analyse de leur presse professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Petticrew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès national de la SFT "Tabacologie : nouveaux enjeux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone de Tabacologie (SFT), Nov 2023, Issy-les-Moulineaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’exposition au marketing digital des nouveaux produits du tabac et de la nicotine sur les comportements, attitudes et représentations des jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Dontenwille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès national de la SFT "Tabacologie : nouveaux enjeux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone de Tabacologie (SFT), Nov 2023, Issy-les-Moulineaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobbying against tobacco taxation in France. An analysis of the lobbying strategies and arguments disseminated in the tobacconists’ trade press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Petticrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRNT Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SRNT, Sep 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campus universitaires sans tabac : quelle efficacité pour réduire la prévalence et quels facteurs clefs de succès pour leur mise en œuvre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Geindreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès national de la SFT "Tabacologie : nouveaux enjeux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone de Tabacologie (SFT), Nov 2023, Issy-les-Moulineaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude en IRM fonctionnelle de l'impact des publicités pour l'alcool sur des jeunes buveurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-François Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Droulers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacoste-Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFRMBM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM), Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04475675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des stratégies de lobbying de l’industrie de l’alcool pour affaiblir la loi Evin de régulation du marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nason Maani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Knai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Petticrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la société française de santé publique "Agir en situation d'incertitude et de controverse : quels enseignements pour la santé publique ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de santé publique (SFSP), Oct 2021, Poitiers, France. pp.18a-18a, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.220.0018a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the French Evin Law of alcohol marketing regulation: An Analysis of Strategies and Arguments used by Industry Lobbyists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou Landreat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nason Maani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Knai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Seminar “Strengthening our academic collaborations through research”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europubhealth+ Consortium; University College Dublin, Jun 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions des décideurs politiques français sur le lobbying de l’industrie de l’alcool et du tabac : étude qualitative exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Topart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème journée internationale du marketing en santé - JIMS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française du marketing (AFM), Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la neuroimagerie pour évaluer l’impact des publicités pour alcool sur des jeunes buveurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-François Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Droulers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Neuroscience Psychiatrie Neurologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol industry’s arguments against pregnancy alcohol warning labels in France: A press coverage analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Fetal Alcohol Spectrum Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European FASD Alliance (EUFASD), Sep 2022, Arendal, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobbying contre les politiques de taxation du tabac en France : une analyse de la presse professionnelle des buralistes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès national de la SFT " Sortir du tabac, une priorité pour tous"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the French Evin Law: An Analysis of Strategies and Arguments used by Alcohol Industry Lobbyists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou Landreat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nason Maani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Knai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’addictologie de l’Albatros "Quand les addictions mettent au défi les autres disciplines Psychiatrie, Hépatologie, Cancérologie, Infectiologie, Sociologie, Politique.."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française d'addictologie, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Can Warning Be Displayed on Alcohol advertisement to impact youth consumption?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lacoste-Badie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Alcohol Policy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02469500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du premier campus universitaire sans tabac en France : l’Ecole des Hautes Etudes en Santé Publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Quenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès de la Société Francophone de Tabacologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone de Tabacologie., Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BOLD fMRI to assess the impact of alcohol advertisements in young drinkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-François Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Moirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2020 - 26th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organization for Human Brain Mapping (OHBM), Jun 2020, Montréal, Canada. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03129743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of alcohol marketing content regulation on consumers’ responses and warnings’ visibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-François Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Alcohol Policy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02900972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which cues (colours and/or warnings) may be the most effective at deterring young people from smoking?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Droulers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Miguel Rey Pino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Annual Conference of the Society for Research on Nicotine and Tobacco Europe, Oslo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissuasive cigarettes: which cues are the most effective at deterring young people from smoking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Droulers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Miguel Rey Pino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Social Marketing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du paquet de cigarettes neutre (vs. classique) par les non-fumeurs et les fumeurs: rôle de la valence de la couleur du paquet neutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Frazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Herrmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès International de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can dissuasive cigarettes influence young peoples’ perceptions of smoking?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Droulers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Annual Conference of the Society for Research on Nicotine and Tobacco Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on influencer la représentation du tabagisme et l’envie de fumer chez les jeunes en modifiant le design des cigarettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Droulers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIème Congrès de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philanthropie hospitalière: recherche exploratoire en France et au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Busson-Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée Internationale du Marketing Santé (JIMS 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESP Rennes, Jun 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation des associations : quelle efficacité pour rassurer les donateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Busson-Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée Internationale du Marketing Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDHEC, Mar 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le placement de produits alcoolisés dans les films et son impact sur l'incitation à consommer : le rôle médiateur de l'imagerie mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bréhonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales du marketing santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation des associations : quelle efficacité pour rassurer les parties prenantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Busson-Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils de gestion et organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21ème congrès des IAE (Institut d'administration des entreprises), Jun 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normalisation des associations – l’exemple du label du comite de la charte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Busson-Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société Française d’Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du placement de la consommation d'alcool sur la motivation à consommer la substance : le rôle médiateur de l'imagerie mentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bréhonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque doctoral de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements des donateurs et management associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Bergadaà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Busson-Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Sociétés Mutations &amp; Ruptures : 2e Etats Généraux du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FNEGE, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le packaging au service de la santé publique. Application à la lutte contre le tabac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée internationale du marketing santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lille, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demarketing cigarettes through plain cigarette packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawford Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Miguel Rey Pino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de l'AFM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Le Mans, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00484665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peur et persuasion sociale. Etat de l'art, limites et voies de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Congrès international de l'AFM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité des avertissements sanitaires dans la lutte contre le tabagisme : synthèse théorique et résultats d'une étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Congrès de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Saint-Malo, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des messages à caractère choquant sur la persuasion publicitaire : une étude interculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie de Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valette-Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Congrès de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Saint-Malo, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-cultural study of the persuasive effects of sexual and fear appealing messages : a comparison between France, Denmark, Thailand and Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie de Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valette-Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Séoul, South Korea. pp.140-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear appeals in anti-tobacco campaigns : cultural considerations, the role of fear, proposal for an action plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valette-Florence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l' «Advances in Consumer Research Asia-Pacific Conference»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Beijing, China. 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00077129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peur et persuasion : une étude empirique dans un contexte français de lutte contre le tabac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XVIIIe Congrès International de l'Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Lille, pp.351-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00077126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer les campus universitaires sans tabac ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mahouna Gnonlonfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès national de la SFT "Tabacologie : nouveaux enjeux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Issy-les-Moulineaux, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol industry's arguments against French pregnancy warning labels: a press coverage analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Public Health Conference Strengthening health systems: improving population health and being prepared for the unexpected</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Berlin, Germany. European Journal of Public Health, 32 (Supplement_3), pp.ckac131.534, 2022, </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckac131.534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol industry’s arguments disseminated in the mainstream press against pregnancy alcohol warning labels in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lisbon Addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbonne, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol industry and the Evin Law: An analysis of lobbying strategies and arguments used by the alcohol industry to undermine pioneering French marketing regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou Landreat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nason Maani Hessari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Knai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Public Health Conference "Public health futures in a changing world"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Distanciel, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des stratégies et arguments de lobbying de l’industrie de l’alcool contre la loi Evin de régulation du marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou Landreat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nason Maani Hessari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Knai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SFA "Y a-t-il encore une place pour l'alcoologie ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobbying against tobacco price increases in France: an analysis of the trade press [P04-01]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Annual SRNT-E Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Distanciel, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the French Evin Law: An Analysis of Strategies and Arguments used by Alcohol Industry Lobbyists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillou Landreat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nason Maani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Knai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’addictologie de l’Albatros "Quand les addictions mettent au défi les autres disciplines Psychiatrie, Hépatologie, Cancérologie, Infectiologie, Sociologie, Politique.."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pregnancy warning labels on alcoholic beverages: results of an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Global Alcohol Policy Conference (GAPC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Dublin, Ireland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02900976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pregnancy warning labels on alcohol packaging: results of an exploratory study [DE 28]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Public Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05018699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avertissements sanitaires alcool à l’attention des femmes enceintes : résultats préliminaires d’une étude qualitative exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société Française d'Alcoologie "E-santé, innovations technologiques et addictologie : enjeux et expériences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Amiens, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05018777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre le tabagisme, l’alcoolisme, l’insécurité routière… le marketing social en santé est plus efficace que la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourdillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.f5qkm4ua9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sans tabac, les campus universitaires respirent mieux, mais les initiatives restent limitées en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.c343jutv7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 et biais d'ancrage : quand notre cerveau nous empêche de prendre la mesure du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Crié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.y9yrxrukn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobacco Labelling in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00079271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptance of COVID-19 preventive measures as a tradeoff between health and social outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymery Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donaldson F. Conserve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Raude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des dommages associés à la consommation d'alcool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Airagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ben Lakhdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Daeppen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girandola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut national de la santé et de la recherche médicale (INSERM). 2021, Paris : Inserm : Éditions EDP Sciences (ISSN : 0990-7440) / XII-723 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03430421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduites addictives chez les adolescents : Usages, prévention et accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerrand Du Roscoät</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grall-Bronnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut national de la santé et de la recherche médicale(INSERM). 2014, Paris : Inserm : Éditions EDP Sciences (ISSN : 1264-1782) / 500 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02102920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId530"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C0DA999"/>
+    <w:nsid w:val="412D07F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-gallopel-morvan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0152-4079" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125335903" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/206140279" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05498003v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Millot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Topart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Hoek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugpo.2026.105172" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05284364v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnfinn Helleve" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Greg&#243;rio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bergsvik" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Kocbach B&#248;lling" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina de Cosmi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14034948251374402" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04969034v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Geindreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Girault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-025-12415-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04930555v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Hosking" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Graham-Demello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carissa Sanders" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lani Teddy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/tc-2024-058913" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082494v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa-Jade Gregan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Waa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/tc-2024-059187" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387497v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cafr.448.0041" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421218v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mahouna Gnonlonfin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirven" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-25859-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05447343v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle B&#233;guinot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18332/tpc/211970" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05361660v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05153579v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil&#233;mon Aurouet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05417563v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Peiffer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lajzerowicz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galera" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Perriot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ricard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291802v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gnonlonfin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10901981251370368" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389247v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Martin-Lapoirie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mccoll" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arwidson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2023.116531" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04790061v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694798v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Duch&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Fran&#231;ois Diouf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lacoste-Badie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Droulers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.15389" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04578115v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Quatrem&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guignard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Andler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cogordan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530641v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Beguinot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Petticrew" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/tc-2023-058254" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04557508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202520" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04586370v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fran&#231;ois Diouf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2024.117002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04588441v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Critchlow" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crawford Moodie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.15327" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650896v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07448481.2024.2367999" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04830642v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Ball" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/tc-2024-058946" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04586314v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Gu&#233;gan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zenone" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Mialon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-18571-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04423870v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18332/tid/175618" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03934067v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/add.16107" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04050218v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSOCM-01-2022-0014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03994718v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Mackintosh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Stead" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15288/jsad.22-00099" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195646v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Thomasia Dossou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Guillou-Landr&#233;at" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lemain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20156541" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03748442v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymery Constant" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donaldson Conserve" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/37241" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03810432v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pasquereau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#234;t Nguyen-Thanh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18332/tid/146600" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03799111v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Serra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.933164" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03540427v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nason Maani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Knai" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15288/jsad.2022.83.37" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03703109v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hammond" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Sendoya" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/tobaccocontrol-2021-056559" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03607961v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Andler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Nguyen Thanh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15288/jsad.2022.83.276" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800591v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lacoste-Badie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Droulers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dossou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2022.08.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03884246v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192215152" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03703095v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Avenel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Davies" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.02.013" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03681490v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/32859" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03611904v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gatinet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820662v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ben Lakhdar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Elharrar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Wolff" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#233;guinot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2020.11.334" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03617661v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bonnay-Hamon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Brousse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gonneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.214.0505" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03703140v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18332/TID/139028" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553960v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Knai" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petticrew" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab164.347" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190606v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lever" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Goff" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Reste" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.583817" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312190v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Airagnes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ben Lakhdar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Daeppen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/qsp/2021043" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03703119v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Goethals" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barth" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hupin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chapoton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Guyot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.614119" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02987994v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S Mulvey" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Roche" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-09386-x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812920v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mulvey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-09742-x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02538118v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dany" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Le Reste" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benyamina" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-08543-6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921361v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Elharrar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-C. Wolff" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2020.05.068" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02966912v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donaldson Fadael Conserve" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.579460" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100586v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Beauvais" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13011-020-00329-8" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004484v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03028452v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.203.0123" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02464501v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Lacave-Garc&#237;a" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miguel Rey-Pino" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteve Fernandez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaceta.2018.04.009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02465382v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Scheffels" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Lindorff" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/tobaccocontrol-2018-054483" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02138612v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lajante" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-01-2017-2051" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-29D9B8Z7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02465787v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Figen Eker" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ntr/nty105" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03028565v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Djian" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Smadja" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSOCM-07-2018-0068" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02534344v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.096.05.14" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301958v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Droulers" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2019.05.034" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211309v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Deriennic" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunault" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Challet-Bouju" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.02.012" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511310v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cri&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02465377v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nason Maani Hessari" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Knai" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15288/jsad.2018.79.532" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03123927v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Mons" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hummel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/tobaccocontrol-2017-053936" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02438402v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Dossou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.181.0017" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02538363v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507394v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Spilka" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Mutatayi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rigaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/add.13431" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024739v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184415" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03123883v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15288/jsad.2017.78.684" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430744v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rieunier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joca.12145" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615107v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw263" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507402v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Hastings" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Ford" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ntr/ntw165" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513873v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelagh Ferguson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Court" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/tobaccocontrol-2016-053168" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01573081v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Busson-Villa" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051311ar" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01659063v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01634559v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01635383v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01644422v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513890v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moodie" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eker" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beguinot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Martinet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/tobaccocontrol-2013-051513" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01659041v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507423v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Kotnowski" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey T. Fong" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Towhidul Islam" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ntr/ntv114" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528586v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.045.0037" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03952544v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Minvielle" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ollivier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2013.11.009" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507440v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Br&#233;honnet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.143.0175" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514037v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150013012052" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524698v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744062v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Urien" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2012.09.004" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L718Z63L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921745v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Louazel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03118691v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/tobaccocontrol-2011-050079" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B97F5959F30CDF38781DE8601563EF6D0C53F327/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00716287v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01921499v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03170009v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Orvain" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miguel Rey Pino" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Waelli" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.125.0322" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483636v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601085v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601101v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600725v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555225v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hammond" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckq087" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446906v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wirth" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Spinosa" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pubmed/fdp101" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657489v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Isabel Viedma del Jes&#250;s" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5295/cdg.100195jr" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189983v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debenedetti" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dion" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169498v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023901v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010602100403" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091879v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831905v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Barnier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maille" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078779v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069132v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lesage" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069025v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legoh&#233;rel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Callot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Peters" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069577v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legoh&#233;rel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Callot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peters" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00071135v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cliquet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018532v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010001500101" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067546v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04595941v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Basset" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/alcool-sante-prevention-marketing-lobbying/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04114427v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#234;t Nguyen Thanh" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/marketing-social/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03830041v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gallo.2022.01" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03514976v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Larceneux" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Birambeau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653130v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03819411v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/marketing-communication-associations-0" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02534336v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921908v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Januel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/manager-organisation-de-sante/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529203v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635050v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079393v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05019347v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960204v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Algar-Partida" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/marketing-social-et-nudge/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960197v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Diouf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960224v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948756v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Herrmann" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kacha" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820700v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-83286-5" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83286-5_6" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189990v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189988v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03007813v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Somme" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667996v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goudey" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529686v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529972v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529873v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tardif" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845449v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Crie" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louazel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tardif" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529952v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530203v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leroux" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766804v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657815v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657809v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657800v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Calvert" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sauneron" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oullier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657962v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076703v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076618v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076616v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05070517v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05527743v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785039v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010204v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784995v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.1775" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302934v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948745v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948793v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Dontenwille" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948880v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948813v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04475675v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03811264v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0018a" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05017547v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Guillou Landreat" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05016103v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931121v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948950v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05017609v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05018667v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469500v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03129743v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moirand" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936904v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Renault" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chambaud" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quenel" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02900972v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526912v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526909v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512805v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Frazer" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963412v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Drouet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963429v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01921714v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830130v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Br&#233;honnet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01921728v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01921717v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01921745v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833614v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01921761v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bergada&#224;" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gonzalez" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618033v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484665v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090752v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078397v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078396v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078395v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00077129v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00077126v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948829v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067061v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac131.534" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948922v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05017660v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05017590v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05018633v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05018673v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02900976v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05018699v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05018777v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05563309v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourdillon" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gautier" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.f5qkm4ua9" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05386948v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.c343jutv7" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05239387v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.y9yrxrukn" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079271v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03324953v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donaldson F. Conserve" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03430421v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102920v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervaux" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Du Rosco&#228;t" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-gallopel-morvan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0152-4079" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125335903" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/206140279" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05498003v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Millot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Topart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Hoek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugpo.2026.105172" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291802v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gnonlonfin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10901981251370368" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04930555v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Hosking" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Graham-Demello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carissa Sanders" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lani Teddy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/tc-2024-058913" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05284364v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnfinn Helleve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Greg&#243;rio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bergsvik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Kocbach B&#248;lling" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina de Cosmi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14034948251374402" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04969034v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Geindreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Girault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-025-12415-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082494v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa-Jade Gregan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Waa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/tc-2024-059187" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387497v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cafr.448.0041" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421218v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mahouna Gnonlonfin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirven" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-25859-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05153579v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil&#233;mon Aurouet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05361660v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05447343v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle B&#233;guinot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18332/tpc/211970" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05417563v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Peiffer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lajzerowicz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galera" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Perriot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ricard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389247v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Martin-Lapoirie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mccoll" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arwidson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2023.116531" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04790061v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694798v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Duch&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Fran&#231;ois Diouf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lacoste-Badie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Droulers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.15389" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04578115v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Quatrem&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guignard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Andler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cogordan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530641v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Beguinot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Petticrew" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/tc-2023-058254" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04588441v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Critchlow" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crawford Moodie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.15327" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04586370v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fran&#231;ois Diouf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2024.117002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04557508v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202520" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650896v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07448481.2024.2367999" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04830642v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Ball" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/tc-2024-058946" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04586314v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Gu&#233;gan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zenone" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Mialon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-18571-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04423870v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18332/tid/175618" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03934067v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/add.16107" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04050218v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSOCM-01-2022-0014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03994718v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Mackintosh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Stead" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15288/jsad.22-00099" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195646v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Thomasia Dossou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Guillou-Landr&#233;at" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lemain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20156541" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03748442v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymery Constant" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donaldson Conserve" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/37241" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03810432v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pasquereau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#234;t Nguyen-Thanh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18332/tid/146600" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03799111v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Serra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.933164" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03540427v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nason Maani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Knai" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15288/jsad.2022.83.37" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03703109v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hammond" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Sendoya" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/tobaccocontrol-2021-056559" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03607961v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Andler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Nguyen Thanh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15288/jsad.2022.83.276" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800591v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lacoste-Badie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Droulers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dossou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2022.08.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03884246v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192215152" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03703095v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Avenel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Davies" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.02.013" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03681490v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/32859" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03611904v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gatinet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820662v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ben Lakhdar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Elharrar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Wolff" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#233;guinot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2020.11.334" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03617661v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bonnay-Hamon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Brousse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gonneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.214.0505" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03703140v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18332/TID/139028" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553960v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Knai" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petticrew" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab164.347" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190606v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lever" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Goff" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Reste" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.583817" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312190v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Airagnes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ben Lakhdar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Daeppen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/qsp/2021043" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03703119v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Goethals" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barth" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hupin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chapoton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Guyot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.614119" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02987994v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S Mulvey" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Roche" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-09386-x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812920v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mulvey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-09742-x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02538118v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dany" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Le Reste" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benyamina" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-08543-6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921361v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Elharrar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-C. Wolff" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2020.05.068" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02966912v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donaldson Fadael Conserve" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.579460" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100586v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Beauvais" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13011-020-00329-8" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004484v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03028452v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.203.0123" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02464501v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Lacave-Garc&#237;a" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miguel Rey-Pino" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteve Fernandez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaceta.2018.04.009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02465382v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Scheffels" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Lindorff" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/tobaccocontrol-2018-054483" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02138612v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lajante" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-01-2017-2051" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-29D9B8Z7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02465787v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Figen Eker" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ntr/nty105" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03028565v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Djian" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Smadja" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSOCM-07-2018-0068" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02534344v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.096.05.14" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301958v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Droulers" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2019.05.034" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211309v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Deriennic" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunault" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Challet-Bouju" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.02.012" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511310v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cri&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03123927v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Mons" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hummel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/tobaccocontrol-2017-053936" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02465377v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nason Maani Hessari" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Knai" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15288/jsad.2018.79.532" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02438402v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Dossou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.181.0017" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02538363v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03123883v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15288/jsad.2017.78.684" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507394v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Spilka" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Mutatayi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rigaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/add.13431" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024739v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184415" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430744v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rieunier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joca.12145" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615107v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw263" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507402v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Hastings" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Ford" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ntr/ntw165" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513873v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelagh Ferguson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Court" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/tobaccocontrol-2016-053168" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01573081v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Busson-Villa" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051311ar" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01635383v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01644422v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513890v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moodie" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eker" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beguinot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Martinet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/tobaccocontrol-2013-051513" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01659063v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01634559v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01659041v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507423v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Kotnowski" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey T. Fong" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Towhidul Islam" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ntr/ntv114" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528586v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.045.0037" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03952544v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Minvielle" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ollivier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2013.11.009" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507440v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Br&#233;honnet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.143.0175" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514037v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150013012052" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524698v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744062v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Urien" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2012.09.004" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L718Z63L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03118691v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/tobaccocontrol-2011-050079" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B97F5959F30CDF38781DE8601563EF6D0C53F327/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921745v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Louazel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00716287v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01921499v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03170009v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Orvain" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miguel Rey Pino" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Waelli" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.125.0322" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483636v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601085v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601101v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600725v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555225v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hammond" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckq087" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446906v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wirth" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Spinosa" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pubmed/fdp101" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657489v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Isabel Viedma del Jes&#250;s" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5295/cdg.100195jr" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023901v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010602100403" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189983v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debenedetti" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dion" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169498v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091879v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01831905v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Barnier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maille" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078779v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069132v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lesage" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069025v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legoh&#233;rel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Callot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Peters" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069577v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legoh&#233;rel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Callot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peters" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00071135v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cliquet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018532v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010001500101" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067546v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04595941v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Basset" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/alcool-sante-prevention-marketing-lobbying/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04114427v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#234;t Nguyen Thanh" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/marketing-social/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03830041v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gallo.2022.01" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03514976v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Larceneux" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Birambeau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653130v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03819411v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/marketing-communication-associations-0" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02534336v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921908v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Januel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/manager-organisation-de-sante/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529203v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635050v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079393v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05019347v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960204v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Algar-Partida" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/marketing-social-et-nudge/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960197v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Diouf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960224v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948756v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Herrmann" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kacha" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820700v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-83286-5" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83286-5_6" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189990v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189988v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03007813v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Somme" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667996v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goudey" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529686v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594025v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.ugr.es/libro/marketing-y-sociedad_138496/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529972v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529873v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tardif" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845449v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Crie" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louazel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tardif" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529952v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530203v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leroux" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766804v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657815v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657809v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657800v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Calvert" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sauneron" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oullier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657962v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076703v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076618v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076616v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05070517v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05527743v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785039v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010204v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784995v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.1775" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302934v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948745v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948793v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Dontenwille" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948880v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948813v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04475675v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03811264v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0018a" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05017547v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Guillou Landreat" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05016103v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931121v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948950v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05017609v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05018667v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469500v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936904v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Renault" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chambaud" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quenel" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03129743v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moirand" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02900972v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526912v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526909v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512805v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Frazer" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963412v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Drouet" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963429v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01921714v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01921728v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830130v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Br&#233;honnet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01921717v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01921745v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833614v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01921761v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bergada&#224;" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gonzalez" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618033v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484665v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090752v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078397v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078396v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078395v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00077129v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00077126v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948829v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067061v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac131.534" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948922v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05017660v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05017590v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05018633v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05018673v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02900976v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05018699v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05018777v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05563309v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourdillon" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gautier" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.f5qkm4ua9" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05386948v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.c343jutv7" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05239387v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.y9yrxrukn" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079271v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03324953v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donaldson F. Conserve" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03430421v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102920v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervaux" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Du Rosco&#228;t" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>