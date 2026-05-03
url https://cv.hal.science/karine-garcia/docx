--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -66,156 +66,857 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eating. In The Smart and Resilient City (eds G. N'Goala, F.P. Scherrer and F. Durif).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Smart and Resilient City</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se nourrir : Comment rendre un environnement alimentaire intelligent ? Le cas de la ville de Montpellier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Garcia Granata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE Science publishing. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ville intelligente, vies intelligentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débat : Comment promouvoir une alimentation saine chez les étudiants ? De quoi parle-t-on ? (In Chapitre 1 : Qu'est-ce que le marketing aujourd'hui? Identité et image du marketing face aux nouveaux défis),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Garcia Granata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ouvrage Wiki AFM "Marketing pour une société responsable" - Se former au marketing et transformer le marketing [En ligne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Label Graphic Design as a Tool for Wine Brand Positioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Granata Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Celhay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wine Management and Marketing Opportunities for Companies and Challenges for the Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9781786305282</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cas Mosaïque : les vins du Sud-Ouest France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bobrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Celhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Granata Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mosaïque : la marque « les Vins Sud-Ouest France »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CCMP Publishing, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondamentaux du marketing et Comportement du consommateur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffie Gallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Granata Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedrine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DUT Techniques de Commercialisation 1ère année</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marathon Man. Lorsque le tout collaboratif guide l’innovation chez Raidlight-Vertical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Granata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coopétition. S’allier avec son concurrent et gagner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pearson, pp.55-90, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudiants : pour mieux manger, pensez à explorer votre ville !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Garcia Granata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05292919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -225,2310 +926,1704 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accessibilité alimentaire : Une approche par l’expérience vécue des étudiants décohabitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 39 (3), pp.123-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/07673701241247629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-creating a wine : A dyadic approach to consumer experiential value and SME value creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Garcia Granata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 36 (3), pp.274-291. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJESB.2019.097733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design graphique du packaging et innovation : Une étude comparative des codes visuels des vins de Bordeaux et de la Barossa Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Celhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32 (2), pp.48-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0767370116678732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the evolution of coopetition among SMEs in a wine cluster: a social capital approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Granata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Géraudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Nicolosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31 (1), pp.67-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJESB.2017.083846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009871v1</w:t>
-              </w:r>
-[...604 lines deleted...]
-                <w:t xml:space="preserve">hal-02102750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude exploratoire de l’accessibilité des étudiants décohabitants à une alimentation saine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Garcia Granata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 21èmes Journées Normandes de Recherche sur la Consommation (JNRC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective and perceived accessibility to healthy food: What about the urban European context?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Garcia Granata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Marketing Social conference,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’alimenter en ville en étant étudiant : le rôle du quartier d’habitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Garcia Granata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 16ème congrès du Réseau International de recherche sur les Organisations et le Développement Durable (RIODD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promouvoir des pratiques alimentaires saines : des étudiants pour parler aux étudiants ?</w:t>
+                <w:t xml:space="preserve">Le concept d’accessibilité alimentaire perçu : le point de vue des étudiants décohabitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Garcia Granata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Garcia</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Salleras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Marketing Agroalimentaire de Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085581v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le concept d’accessibilité alimentaire perçue : le point de vue des étudiants décohabitants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Promouvoir des pratiques alimentaires saines : des étudiants pour parler aux étudiants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Garcia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josselin Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Caen, France</w:t>
+              <w:t xml:space="preserve">15ème Journées du Marketing Agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126913v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promouvoir des pratiques alimentaires saines : des étudiants pour parler aux étudiants ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Gourmelen</w:t>
+                <w:t xml:space="preserve">Promouvoir des pratiques alimentaires saines : des étudiants pour parler aux étudiants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Journées du Marketing Agroalimentaire</w:t>
+              <w:t xml:space="preserve">Journées du Marketing Agroalimentaire de Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126919v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le concept d’accessibilité alimentaire perçu : le point de vue des étudiants décohabitants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+                <w:t xml:space="preserve">Le concept d’accessibilité alimentaire perçue : le point de vue des étudiants décohabitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Garcia Granata</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Karine Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Masson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Salleras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2020, Caen, France</w:t>
+              <w:t xml:space="preserve">, 2020, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085568v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accessibilité objective et perçue à l’alimentation saine : une revue de la littérature pour une adaptation à un contexte français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Garcia Granata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etienne Thil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la co-création sur la valeur d’un nouveau produit alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Garcia Granata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française du Marketing, May 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-creating a wine : A matter of innovation and relation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Granata Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurier Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Workshop on Innovations in Wine Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduire un nouveau langage produit: une comparaison des codes visuels des vins de Bordeaux et de la Barossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Celhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Congrès de l’Association Française du Marketing - AFM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2538,118 +2633,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les opportunités de l’expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Garcia Granata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Granata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.102-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2796,51 +2891,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292919v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Garcia Granata" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rodhain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Masson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681097v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Garcia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701241247629" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085551v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aurier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2019.097733" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056330v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Celhay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Folcher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Cohen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116678732" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009871v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Granata" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l G&#233;raudel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nicolosi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2017.083846" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681966v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682097v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123760v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Granata Garcia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163479v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bobrie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119273v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffie Gallin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrine Joly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02102750v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682063v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682076v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608911v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085581v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126913v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gourmelen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126919v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085568v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salleras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085586v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109248v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurier Philippe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057295v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279987v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553666v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rodhain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681966v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Garcia Granata" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682097v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Masson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123760v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Granata Garcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Celhay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163479v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bobrie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119273v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffie Gallin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrine Joly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02102750v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Granata" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292919v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681097v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701241247629" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085551v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aurier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2019.097733" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056330v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Folcher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Cohen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116678732" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009871v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l G&#233;raudel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nicolosi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2017.083846" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682063v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682076v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608911v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085568v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salleras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126919v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gourmelen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085581v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126913v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085572v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085586v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109248v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurier Philippe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057295v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279987v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>