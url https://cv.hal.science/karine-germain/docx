--- v1 (2026-03-23)
+++ v2 (2026-04-13)
@@ -66,4445 +66,4579 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short- and long-term sex-dependent effects of a nutritional supplement after hatching on growth, metabolism and gut microbiota in broiler chickens</w:t>
+                <w:t xml:space="preserve">Potentials of newly selected chicken genotypes for dual-purpose under organic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Leterrier</w:t>
+                <w:t xml:space="preserve">Helen Pluschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">Petra Thobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Kempf</w:t>
+                <w:t xml:space="preserve">Brieuc Desaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Zemb</w:t>
+                <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+                <w:t xml:space="preserve">K. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 66 (5), pp.672-685. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20 (4), pp.101800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00071668.2025.2465350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2026.101800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04998526v1</w:t>
+                <w:t xml:space="preserve">hal-05582190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dietary supplementation with algae extracts on growth performance and caecal microbiota of broiler chickens</w:t>
+                <w:t xml:space="preserve">Short- and long-term sex-dependent effects of a nutritional supplement after hatching on growth, metabolism and gut microbiota in broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Coudert</w:t>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 65 (4), pp.403-414. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00071668.2024.2328676⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 66 (5), pp.672-685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00071668.2025.2465350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04537307v1</w:t>
+                <w:t xml:space="preserve">hal-04998526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of skin redness and immunoglobulin A as markers of the affective states of hens</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance, meat quality and blood parameters in four strains of organic broilers differ according to range use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Lansade</w:t>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+                <w:t xml:space="preserve">Karine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106268⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.30854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-81672-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574339v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance, meat quality and blood parameters in four strains of organic broilers differ according to range use</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le parcours, une obligation réglementaire ou un atout pour l'autonomie alimentaire des volailles biologiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+                <w:t xml:space="preserve">M. Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Germain</w:t>
+                <w:t xml:space="preserve">C. Berne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Ravon</w:t>
+                <w:t xml:space="preserve">G. Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 259, pp.5-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914388v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le parcours, une obligation réglementaire ou un atout pour l'autonomie alimentaire des volailles biologiques ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’élevage de poulets biologiques : les verrous à lever et les opportunités offertes par cette production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Goujon</w:t>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Berne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Marie</w:t>
+                <w:t xml:space="preserve">Geoffrey Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieuc Desaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (2), pp.8237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.8237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04873063v1</w:t>
+                <w:t xml:space="preserve">hal-04699728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’élevage de poulets biologiques : les verrous à lever et les opportunités offertes par cette production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">High-throughput phenotyping to characterise range use behaviour in broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brieuc Desaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.8237⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (3), pp.101099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699728v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput phenotyping to characterise range use behaviour in broiler chickens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+                <w:t xml:space="preserve">On-farm hatching and contact with adult hen post hatch induce sex-dependent effects on performance, health and robustness in broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hondelatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101099⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.e20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588500v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-farm hatching and contact with adult hen post hatch induce sex-dependent effects on performance, health and robustness in broiler chickens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+                <w:t xml:space="preserve">Exploration of skin redness and immunoglobulin A as markers of the affective states of hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Bertin</w:t>
+                <w:t xml:space="preserve">Anissa Jahoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Crochet</w:t>
+                <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Bagnard</w:t>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Hondelatte</w:t>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4, pp.e20. </w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 274, pp.106268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04479584v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion intégrée de la santé dans une perspective de transition agroécologique des systèmes d’élevage : cadre d’analyse et leviers d’action pour les animaux monogastriques</w:t>
+                <w:t xml:space="preserve">Effect of dietary supplementation with algae extracts on growth performance and caecal microbiota of broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Montagne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">E. Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Germain</w:t>
+                <w:t xml:space="preserve">A. Bousleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (54), pp.6-14. </w:t>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (4), pp.403-414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/npvelsa/2024009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00071668.2024.2328676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661337v1</w:t>
+                <w:t xml:space="preserve">hal-04537307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural indicators of range use in four broiler strains</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion intégrée de la santé dans une perspective de transition agroécologique des systèmes d’élevage : cadre d’analyse et leviers d’action pour les animaux monogastriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Barbin</w:t>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 260 (105870), </w:t>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (54), pp.6-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.105870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/npvelsa/2024009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04052261v1</w:t>
+                <w:t xml:space="preserve">hal-04661337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foraging Behavior Shows Individual-Consistency Over Time, and Predicts Range Use in Slow-Growing Free-Range Male Broiler Chickens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Behavioural indicators of range use in four broiler strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Léa Lansade</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2022.814054⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 260 (105870), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.105870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03627159v1</w:t>
+                <w:t xml:space="preserve">hal-04052261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principes, cadre d'analyse et leviers d'action a l'échelle de l'élevage pour une gestion intégrée de la santé chez les animaux monogastriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 35 (4), pp.307-326. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.4.7225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota and stress: a loop that impacts memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjis Kraimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Lormant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 136, 11 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2021.105594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working for food is related to range use in free-range broiler chickens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Foraging Behavior Shows Individual-Consistency Over Time, and Predicts Range Use in Slow-Growing Free-Range Male Broiler Chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Collin</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.814054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2022.814054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-85867-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03173757v1</w:t>
+                <w:t xml:space="preserve">hal-03627159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uninhibited chickens: ranging behaviour impacts motor self-regulation in free-range broiler chickens (Gallus gallus domesticus)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Working for food is related to range use in free-range broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Simoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2019.0721⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-85867-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622887v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range use is related to free-range broiler chickens’ behavioral responses during food and social conditioned place preference tests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Uninhibited chickens: ranging behaviour impacts motor self-regulation in free-range broiler chickens (Gallus gallus domesticus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Reiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guesdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (1), 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2019.0721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2020.105083⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03140110v1</w:t>
+                <w:t xml:space="preserve">hal-02622887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social motivation and the use of distal, but not local, featural cues are related to ranging behavior in free-range chickens (Gallus gallus domesticus)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Range use is related to free-range broiler chickens’ behavioral responses during food and social conditioned place preference tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Barbarat</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 230, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2020.105083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10071-020-01389-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03140125v1</w:t>
+                <w:t xml:space="preserve">hal-03140110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between ranging behavior and spatial memory of free-range chickens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Social motivation and the use of distal, but not local, featural cues are related to ranging behavior in free-range chickens (Gallus gallus domesticus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Barbarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Lormant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2019.103888⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (4), pp.769-780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-020-01389-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629384v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does lipidomic serum analysis support the assessment of digestive efficiency in chickens?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
+                <w:t xml:space="preserve">Relationship between ranging behavior and spatial memory of free-range chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lefèvre</w:t>
+                <w:t xml:space="preserve">Benoît Peuteman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Lormant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3382/ps/pey483⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166, pp.103888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2019.103888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619205v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of gut microbiota transfer on emotional reactivity in Japanese quails (Coturnix japonica)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Does lipidomic serum analysis support the assessment of digestive efficiency in chickens?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christele Dupont</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.202879⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98 (3), pp.1425-1431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/ps/pey483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02629417v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En élevage biologique des synergies entre les pratiques d‘élevage et l’état de santé des animaux : approfondissement en poulets de chair</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Bouquin</w:t>
+                <w:t xml:space="preserve">Effects of gut microbiota transfer on emotional reactivity in Japanese quails (Coturnix japonica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjis Kraimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Roinsard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karine Germain</w:t>
+                <w:t xml:space="preserve">Christele Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 63, pp.71-86. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 222 (10), 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.5191147043310452E12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.202879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02625133v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles solutions et outils techniques pour accompagner le passage à une alimentation 100 % biologique en élevage avicole?</w:t>
+                <w:t xml:space="preserve">En élevage biologique des synergies entre les pratiques d‘élevage et l’état de santé des animaux : approfondissement en poulets de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bordeaux</w:t>
+                <w:t xml:space="preserve">Catherine Experton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Roinsard</w:t>
+                <w:t xml:space="preserve">Sophie Le Bouquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Morinière</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Antoine Roinsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 55, pp.155-169. </w:t>
+              <w:t xml:space="preserve">, 2018, 63, pp.71-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.5137773744344067E12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.5191147043310452E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607188v1</w:t>
+                <w:t xml:space="preserve">hal-02625133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation de l’herbe par des monogastriques en agriculture biologique : des expériences à prolonger</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelles solutions et outils techniques pour accompagner le passage à une alimentation 100 % biologique en élevage avicole?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Gain</w:t>
+                <w:t xml:space="preserve">C. Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+                <w:t xml:space="preserve">A. Roinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Goby</w:t>
+                <w:t xml:space="preserve">F. Morinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55, pp.155-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5137773744344067E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626757v1</w:t>
+                <w:t xml:space="preserve">hal-01607188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation de matières premières locales pour l’alimentation des poulets en agriculture biologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Valorisation de l’herbe par des monogastriques en agriculture biologique : des expériences à prolonger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Bordeaux</w:t>
+                <w:t xml:space="preserve">Cyrielle Gain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lubac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karine Germain</w:t>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Goby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TeMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 40, pp.23-31</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 231, pp.191-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604008v1</w:t>
+                <w:t xml:space="preserve">hal-02626757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des aménagements boisés de parcours de volailles de chair Label Rouge et Biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lubac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Beral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourgade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Charpiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49, pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/1.4622747336196238E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant and soil intake by organic broilers reared in tree- or grass-covered plots as determined by means of n-alkanes and of acid-insoluble ash</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Juin</w:t>
+                <w:t xml:space="preserve">Valorisation de matières premières locales pour l’alimentation des poulets en agriculture biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Jondreville</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Célia Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lubac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TeMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40, pp.23-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575776v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of season and outdoor run characteristics on excretion behaviour of organic broilers and gaseous emissions</w:t>
+                <w:t xml:space="preserve">Plant and soil intake by organic broilers reared in tree- or grass-covered plots as determined by means of n-alkanes and of acid-insoluble ash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Méda</w:t>
+                <w:t xml:space="preserve">S. Jurjanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+                <w:t xml:space="preserve">H. Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Lecomte</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Jondreville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosystems Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2015.08.001⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (5), pp.888-898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731114002870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209288v1</w:t>
+                <w:t xml:space="preserve">hal-01575776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménagements agroforestiers dans les parcours à volailles de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lubac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Dartois</w:t>
+                <w:t xml:space="preserve">Marion Pourteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alter Agri</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 131, pp.19-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emissions gazeuses en bâtiment et sur parcours d'élevage de volailles biologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of season and outdoor run characteristics on excretion behaviour of organic broilers and gaseous emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ponchant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine K. Germain</w:t>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddie Lamothe</w:t>
+                <w:t xml:space="preserve">Marcel Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Ollivier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TeMA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 139, pp.35-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2015.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637010v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of acid-insoluble ash and n-alkanes as markers of soil and plant ingestion by chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jurjanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Dziurla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jondreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 188, pp.92-101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2013.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aménagement des parcours de poulets label Rouge et biologiques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emissions gazeuses en bâtiment et sur parcours d'élevage de volailles biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pourteau</w:t>
+                <w:t xml:space="preserve">P. Ponchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Béral</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eddie Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TeMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 31 (Juillet-Août-Septembre 2014), pp.4-11</w:t>
+              <w:t xml:space="preserve">, 2014, 31 (Juillet-Août-Septembre 2014), pp.17-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630266v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduite de productions animales dans des couverts complexes. Production de volailles biologiques en parcours prairiaux et arborés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aménagement des parcours de poulets label Rouge et biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lubac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roinsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pourteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Béral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TeMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (Juillet-Août-Septembre 2014), pp.4-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/sb3y-sd91⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02633907v1</w:t>
+                <w:t xml:space="preserve">hal-02630266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greenhouse gas emissions from the grassy outdoor run of organic broilers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conduite de productions animales dans des couverts complexes. Production de volailles biologiques en parcours prairiaux et arborés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 9 (4), pp.1493-1508. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40, pp.125-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-9-1493-2012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/sb3y-sd91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209096v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Greenhouse gas emissions from the grassy outdoor run of organic broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Flechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (4), pp.1493-1508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-9-1493-2012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les productions avicoles biologiques en France : état des lieux, verrous, atouts et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Guemene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 22 (3), pp.161-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4514,9574 +4648,9574 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques associés à l'élevage de volailles : constat et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel du métaprogramme XRisques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Métaprogramme XRisques, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevage de poulets biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Desaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire AFZ Elevage biologique : conditions et potentiel de développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Zootechnie, Jan 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower redness of the facial skin is a marker of a positive human-hen relationship</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+                <w:t xml:space="preserve">Phénotypage à haut débit pour caractériser le comportement d'utilisation du parcours chez trois souches de poulets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de la SFR/SaNeC 4226 'Santé Mentale, Neurosciences, Comportement'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFR SaNeC, Jun 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616322v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact with an adult hen after hatching promotes maturation of the chick caecal microbiota and has a greater effect than hatching systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Ravon</w:t>
+                <w:t xml:space="preserve">Early life management solutions to improve resilience in slow-growing broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roos Molenaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry van den Brand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona van den Anker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Reichelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelien Graat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Valence, Spain</w:t>
+              <w:t xml:space="preserve">PPILOW Final Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, INRAE, INRAE Transfert, Jun 2024, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661426v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptabilité au parcours : quel compromis entre exploration, performance, santé et bien-être du poulet de chair ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Multiperformance of slow-growing and dual-purpose strains in organic chicken production: learning from the PPILOW project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laure Ravon</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Castellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie M Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rendez-vous INRAE au SPACE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPACE, Sep 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05089982v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of on-farm hatching on performance, adaptive capacity, and animal welfare of slow-growing broiler chickens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Utilisation du parcours par différentes souches de poulets de chair : conséquences sur la santé, le bien-être, les performances économiques et l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Delphine Bouvry</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEMINAR “Early life strategies to improve health, welfare and resilience in later life for layer pullets and broiler chickens within low-input and organic production systems”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WUR, INRAE, ITAVI, Utrecht University, May 2024, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">7. Journées Techniques Interfilières du SYSAAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Cesson Sévigné, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613506v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eclosion à la ferme</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Verbesserung der Weidenutzung von Masthühnern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Delphine Bouvry</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie M Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. H.B. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FNAB Commission volailles - PPILOW</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FNAB, INRAE, Aug 2024, Online, France</w:t>
+              <w:t xml:space="preserve">Bioland Geflügeltagung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bioland, Feb 2024, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693076v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénotypage à haut débit pour caractériser le comportement d'utilisation du parcours chez trois souches de poulets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Relationships between range use, performances and health and welfare related traits in four strains of organic broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ravon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">XVI. European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WPSA, Jun 2024, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685697v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early life management solutions to improve resilience in slow-growing broilers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Evelien Graat</w:t>
+                <w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPILOW Final Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, INRAE, INRAE Transfert, Jun 2024, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617323v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiperformance of slow-growing and dual-purpose strains in organic chicken production: learning from the PPILOW project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Les leviers précoces d’amélioration du bien-être des poulets de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julie M Collet</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.471</w:t>
+              <w:t xml:space="preserve">Les rendez-vous INRAE au SPACE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPACE, Sep 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692952v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05089973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du parcours par différentes souches de poulets de chair : conséquences sur la santé, le bien-être, les performances économiques et l’environnement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Ravon</w:t>
+                <w:t xml:space="preserve">Longitudinal study of chicken microbiomes from egg to meat : impact of farming practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées Techniques Interfilières du SYSAAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Cesson Sévigné, France</w:t>
+              <w:t xml:space="preserve">Food System Microbiomes 2024 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MicrobiomeSupport Association, May 2024, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828459v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between range use, performances and health and welfare related traits in four strains of organic broilers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Quelles conséquences d'un enrichissement de l'environnement néonatal des poussins sur les performances, le microbiote intestinal et la santé des poulets?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laure Ravon</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hondelatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI. European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WPSA, Jun 2024, Valencia (Espagne), Spain</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669797v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbesserung der Weidenutzung von Masthühnern</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Management et bien-être en systèmes de production alternatifs de volailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Warin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioland Geflügeltagung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bioland, Feb 2024, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613517v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Utilisation du parcours en lien avec les performances, le bien-être et la santé de quatre souches de poulet élevé en AB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Joël Gautron</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t>
+              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908166v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les leviers précoces d’amélioration du bien-être des poulets de chair</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Favoriser l'usage des plantes en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaële Wacrenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rendez-vous INRAE au SPACE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPACE, Sep 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05089973v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal study of chicken microbiomes from egg to meat : impact of farming practices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
+                <w:t xml:space="preserve">Lower redness of the facial skin is a marker of a positive human-hen relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Jahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food System Microbiomes 2024 International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MicrobiomeSupport Association, May 2024, Torino, Italy</w:t>
+              <w:t xml:space="preserve">Journée scientifique de la SFR/SaNeC 4226 'Santé Mentale, Neurosciences, Comportement'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFR SaNeC, Jun 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05308731v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles conséquences d'un enrichissement de l'environnement néonatal des poussins sur les performances, le microbiote intestinal et la santé des poulets?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Adaptabilité au parcours : quel compromis entre exploration, performance, santé et bien-être du poulet de chair ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alice Hondelatte</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Les rendez-vous INRAE au SPACE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPACE, Sep 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661370v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05089982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management et bien-être en systèmes de production alternatifs de volailles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Effects of on-farm hatching on performance, adaptive capacity, and animal welfare of slow-growing broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">SEMINAR “Early life strategies to improve health, welfare and resilience in later life for layer pullets and broiler chickens within low-input and organic production systems”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WUR, INRAE, ITAVI, Utrecht University, May 2024, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613567v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du parcours en lien avec les performances, le bien-être et la santé de quatre souches de poulet élevé en AB</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Contact with an adult hen after hatching promotes maturation of the chick caecal microbiota and has a greater effect than hatching systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hondelatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolah Annonay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">XVI European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613407v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Favoriser l'usage des plantes en élevage</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eclosion à la ferme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bouvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Poitiers, France</w:t>
+              <w:t xml:space="preserve">FNAB Commission volailles - PPILOW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FNAB, INRAE, Aug 2024, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661378v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welfare barriers and levers for improvement in organic and low-input outdoor pig and poultry production systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giuditta Meloni</w:t>
+                <w:t xml:space="preserve">On-farm hatching can improve welfare, chicks quality, breast yield and daily body weight gain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cornaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.731</w:t>
+              <w:t xml:space="preserve">XI. European Symposium on Poultry Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic. pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198015v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower redness of the facial skin is a marker of a positive human-hen relationship</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Jahoui</w:t>
+                <w:t xml:space="preserve">Range use relationship with welfare and performance indicators in four organic broilers strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+                <w:t xml:space="preserve">Karine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349878v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-farm hatching can improve welfare, chicks quality, breast yield and daily body weight gain</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">On-farm hatching and contact with adult hen posthatch induce sex-dependent effects on performance and health in broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léa Cornaille</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hondelatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI. European Symposium on Poultry Welfare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic. pp.68</w:t>
+              <w:t xml:space="preserve">XI European Symposium on Poultry Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic. pp.69-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04613432v1</w:t>
+                <w:t xml:space="preserve">hal-04442485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range use relationship with welfare and performance indicators in four organic broilers strains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Principal characteristics of suitable broiler genotypes adapted to outdoor system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">PPILOW autumn school - How to improve welfare in poultry and pig low input outdoor and organic farms?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP – European Federation of Animal Science, Oct 2023, Assisi, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193907v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-farm hatching and contact with adult hen posthatch induce sex-dependent effects on performance and health in broiler chickens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alice Hondelatte</w:t>
+                <w:t xml:space="preserve">Phénotypage à haut débit pour caractériser le comportement d'utilisation du parcours des poulets de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI European Symposium on Poultry Welfare</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire ADAMEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Nov 2023, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/vr.i5470)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04442485v1</w:t>
+                <w:t xml:space="preserve">hal-04613174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principal characteristics of suitable broiler genotypes adapted to outdoor system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Welfare barriers and levers for improvement in organic and low-input outdoor pig and poultry production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Karine Germain</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarkko Niemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPILOW autumn school - How to improve welfare in poultry and pig low input outdoor and organic farms?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP – European Federation of Animal Science, Oct 2023, Assisi, Italy</w:t>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.731</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372822v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénotypage à haut débit pour caractériser le comportement d'utilisation du parcours des poulets de chair</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+                <w:t xml:space="preserve">Lower redness of the facial skin is a marker of a positive human-hen relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ADAMEP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613174v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement de couleur de peau chez la poule : un marqueur d’émotions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Jahoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du MP-SANBA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éclosion à la ferme est-elle possible dans les bâtiments équipés de radiants?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leviers précoces d'amélioration de la santé et du bien-être du poulet de chair en système de production biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiche Café PIAnHealth, réseau du métaprogramme METABIO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivation for foraging behavior and feed place preference in free-range broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WPSA, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality traits and exploratory behaviour of free-range slow-growing broilers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+                <w:t xml:space="preserve">Réduction des Intrants médicamenteux en élevage (RIMEL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Barbin</w:t>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schouler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73. Annual Meeting of European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France. pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783125v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction des Intrants médicamenteux en élevage (RIMEL)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Schouler</w:t>
+                <w:t xml:space="preserve">Personality traits and exploratory behaviour of free-range slow-growing broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers, France. pp.38</w:t>
+              <w:t xml:space="preserve">73. Annual Meeting of European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758295v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura van Vooren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Welfare World Conference, 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognition in the barn: range use and its relation to cognitive performance in free-range broiler chickens (Gallus gallus domesticus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Barbarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAE 2020 Global Virtual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Virtual conference (Covid), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPILOW : Poultry and pig low-input and organic system’s welfare. A la recherche d’une génétique à double fin en réponse à un questionnement éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanna Steenfeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Baldinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Technique Inter-filières du SYSAAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SYSAAF, Dec 2020, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes d'estimation de l'ingestion individuelle d'animaux élevés en groupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Delagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des parcours enrichis en protéines pour les volailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature variations during incubation and postnatal period affect performance, metabolism, health and gene expression in the blood of fast-growing chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. European Poultry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European federation of WPSA (WPSA). INT., Sep 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membre du comité d'organisation scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Exyst INRA-CIRAD sur les expérimentations Systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03210662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux stratégies alimentaires pour diminuer la dépendance protéique en production biologique de poulet de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12.Journées de la recherche avicole et palmipèdes à foie gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration behavior in free range chickens: personality trait related to differences in cognitive abilities?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Le comportement d'exploration chez les poulets élevés en plein air : un trait de personnalité associé à des différences de capacité cognitives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Peuteman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. European Conference on Behavioural Biology (ECBB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Societies for Behavioural Biology. AUT., Jul 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Colloque National de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal (SFECA). FRA., Mar 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739881v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le comportement d'exploration chez les poulets élevés en plein air : un trait de personnalité associé à des différences de capacité cognitives ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Exploration behavior in free range chickens: personality trait related to differences in cognitive abilities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal (SFECA). FRA., Mar 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">8. European Conference on Behavioural Biology (ECBB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Societies for Behavioural Biology. AUT., Jul 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743855v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation 100% AB en aviculture biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lubac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Volailles de Qualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, France. 77 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conduite de productions animales dans des couverts complexes. Production de volailles biologiques en parcours prairiaux et arborés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefour de l’Innovation Agronomique (CIAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Angers, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours et Bien-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CASDAR Parcours Volailles. Parcours et bien-être</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Bressuire, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevage du poulet de chair biologique : l'utilisation du parcours influence de nombreux paramètres biotechniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Jurjanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen diversity activity on bee health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Odoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fortini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43. International Apicultural Congress (Apimondia)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Kiev, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greenhouse gas budget of an organic broiler production system in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EmiLi 2012 International Symposium on Emissions of Gas and Dust from Livestock</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Saint-Malo, France. pp.73-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingestion de sol et de végétaux par le poulet de chair sur des parcours enherbés ou arborés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">Impact de l'ingestion de sol et de vegetaux par le poulet de chair sur la valorisation energetique de la ration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayé Madiop Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jondreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Jurjanz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Jondreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745976v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'ingestion de sol et de vegetaux par le poulet de chair sur la valorisation energetique de la ration</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emissions gazeuses d'un élevage biologique de poulets de chair : Emissions de NH3, de N2O et de CH4 en bâtiment et de N2O et de CH4 sur parcours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Flechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Mar 2011, Tours, France. pp.111-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746114v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emissions gazeuses d'un élevage biologique de poulets de chair : Emissions de NH3, de N2O et de CH4 en bâtiment et de N2O et de CH4 sur parcours</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Housing emissions of NH3, N2O and CH4 and outdoor emissions of CH4 and N2O from organic broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Flechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cellier</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Mar 2011, Tours, France. pp.111-115</w:t>
+              <w:t xml:space="preserve">15th International Congress on Animal Hygiene (ISAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004770v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Housing emissions of NH3, N2O and CH4 and outdoor emissions of CH4 and N2O from organic broilers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Germain</w:t>
+                <w:t xml:space="preserve">Des pistes pour améliorer l'utilisation du parcours chez les poulets de chair biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Parou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Congress on Animal Hygiene (ISAH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192484v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des pistes pour améliorer l'utilisation du parcours chez les poulets de chair biologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Élevage biologique de poulets de chair sur des parcours indemnes : cinétique de mise en place du parasitisme par les helminthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749542v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élevage biologique de poulets de chair sur des parcours indemnes : cinétique de mise en place du parasitisme par les helminthes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Ingestion de sol et de végétaux par le poulet de chair sur des parcours enherbés ou arborés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Jurjanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques J. Cabaret</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Jondreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746485v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the outdoor run characteristics on growth performance in broiler organic production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Individual variability in exploratory behaviour in organic broiler production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Lessire</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Guemene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751353v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual variability in exploratory behaviour in organic broiler production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Alteravi: an experimental facility to investigate free range and organic poultry production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Guemene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752048v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteravi: an experimental facility to investigate free range and organic poultry production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Méthodes alternatives en élevage de volaille et utilisation du parcours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Germain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel D. Guemene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">2. Rencontres Régionales de la Recherche et du Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Services déconcentrés d'appui à la recherche - Poitou-Charentes (0002)., Apr 2010, Saintes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753173v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes alternatives en élevage de volaille et utilisation du parcours</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaseous emissions from organic chicken production facility in France: Measurements of emission factors for a housing and an outdoor-run of AlterAviBio experimental facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Flechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Rencontres Régionales de la Recherche et du Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Services déconcentrés d'appui à la recherche - Poitou-Charentes (0002)., Apr 2010, Saintes, France</w:t>
+              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Tours, France. pp.317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754371v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaseous emissions from organic chicken production facility in France: Measurements of emission factors for a housing and an outdoor-run of AlterAviBio experimental facility</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of the outdoor run characteristics on growth performance in broiler organic production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2010, Tours, France. pp.317</w:t>
+              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192446v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does broiler range use impact forage intake, outdoor excretion and gaseous emissions?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Range use relationship with welfare and performances in four strains of organic broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ravon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">XI. European Symposium on Poultry Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193917v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range use relationship with welfare and performances in four strains of organic broilers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">How does broiler range use impact forage intake, outdoor excretion and gaseous emissions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI. European Symposium on Poultry Welfare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613426v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where is the free food? Contrafreeloading and food place preference extinction in free-range broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50. Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Marseille, France. pp.74, 2021, 50ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in incubation and postnatal environments affect the microbiota composition of fast-growing male chickens</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential intake of snails and slugs by free-ranged livestock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Collas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Jurjanz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combined Meeting of the Incubation and Fertility Research Group (IFRG/WPSA Working Group 6) and 7th Combined Workshop on "Fundamental Physiology and Perinatal Development in Poultry (WPSA Working Group 12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Tours, France. 2 p., 2019</w:t>
+              <w:t xml:space="preserve">70th annual meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. EAAP book of abstracts, 25, pp.713, 2019, Book of Abstracts of the 70th Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737902v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential intake of snails and slugs by free-ranged livestock</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Projet PPILOW : des innovations pour améliorer le bien-être des porcs et volailles en élevage et expérimentation en systèmes de production plein air et biologiques à bas intrants (2019-2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70th annual meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. EAAP book of abstracts, 25, pp.713, 2019, Book of Abstracts of the 70th Annual Meeting of the European Federation of Animal Science</w:t>
+              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. pp.83, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736803v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet PPILOW : des innovations pour améliorer le bien-être des porcs et volailles en élevage et expérimentation en systèmes de production plein air et biologiques à bas intrants (2019-2024)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Variations in incubation and postnatal environments affect the microbiota composition of fast-growing male chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elodie Guettier</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schouler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France. pp.83, Recueil des résumés</w:t>
+              <w:t xml:space="preserve">Combined Meeting of the Incubation and Fertility Research Group (IFRG/WPSA Working Group 6) and 7th Combined Workshop on "Fundamental Physiology and Perinatal Development in Poultry (WPSA Working Group 12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Tours, France. 2 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502878v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'un cadre conceptuel à un programme expérimental pour la gestion intégrée de la santé chez les monogastriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Balmisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conceptual framework to promote integrated health management in monogastrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Balmisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68. Annual Meeting of the European Associationfor Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 2017, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'âge de sortie sur parcours sur la santé et les performances des volailles de chair AB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12.Journées de la recherche avicole et palmipèdes à foie gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. 2017, 12.Journées de la recherche avicole et palmipèdes à foie gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grille d’évaluation du bien-être des volailles hébergées dans les unités expérimentales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Le Bourhis</w:t>
+                <w:t xml:space="preserve">ROBUSTCHICK : Technique innovante combinant des modifications de températures et hygrométries d’incubation pour améliorer la robustesse, la santé et le bien-être du poulet de chair dans un environnement thermique d’élevage variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">Rencontres Gestion intégrée de la Santé des Animaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, La Chapelle sur Erdre, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744018v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROBUSTCHICK : Technique innovante combinant des modifications de températures et hygrométries d’incubation pour améliorer la robustesse, la santé et le bien-être du poulet de chair dans un environnement thermique d’élevage variable</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Irène Gabriel</w:t>
+                <w:t xml:space="preserve">Grille d’évaluation du bien-être des volailles hébergées dans les unités expérimentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Gestion intégrée de la Santé des Animaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, La Chapelle sur Erdre, France. , 2016</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605528v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution du cuivre et zinc dans les sols de deux parcours de poulets biologiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karine Germain</w:t>
+                <w:t xml:space="preserve">L'implantation de plantes médicinales sur les parcours de volailles biologiques : quels intérêts, quelles conséquences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cayez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddie Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Cabaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11.Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Tours, France. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France. 2015, 11èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209268v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'implantation de plantes médicinales sur les parcours de volailles biologiques : quels intérêts, quelles conséquences ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques J. Cabaret</w:t>
+                <w:t xml:space="preserve">Evolution du cuivre et zinc dans les sols de deux parcours de poulets biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Buttin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Tours, France. 2015, 11èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">11.Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743479v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parcours pour volailles de chair : une ressource protéique à exploiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddie Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roinsard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11.Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France. 2015, 11èmes Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of soil intake in free ranged domestic animals to ensure food safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Jurjanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jondreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Delagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 64, 2013, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingestion de végétaux et de terre par le poulet de chair ayant accès à un parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’utilisation du parcours par les poulets de chair biologiques influence de nombreux paramètres biotechniques du système d’élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Jurjanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque DinABio 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Tours, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual variability in exploratory behaviour in organic broiler production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Guemene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Techniques. Elevage Biologique - Sélection Animale, Diversité Génétique &amp; Agriculture Biologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Lons le Saunier, France. 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of organic chicken dejections on the soils of two contrasting outdoor-runs of AlterAviBio experimental facility: Ex-ante assessment of variations in C, N, P, Cu and Zn soil stocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bellande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Busnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Tours, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Branche Française de la WPSA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.894, 2010, 13. European Poultry Conference</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14091,147 +14225,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé des volailles en agriculture biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Brame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dennery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Experton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">34 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14241,163 +14375,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas 12 - Mesurer les émissions de gaz à effet de serre (GES) sur le parcours d'un élevage biologique de poulets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mesurer les émissions gazeuses en élevage - Gaz à effet de serre, ammoniac et oxydes d'azote</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRA-ADEME</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14407,147 +14541,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volailles : les chercheurs veillent au grain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14557,147 +14691,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPILOW, a European project dedicated to welfare in Poultry and PIg Low-input outdoor and Organic production systems - Newsletter issue 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lagendijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarkko Niemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Kliphuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14707,273 +14841,273 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-farm hatching and contact with adult hen post hatch induce sex-dependent effects on performance, health and robustness in broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hondelatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance, meat quality and blood parameters in four strains of organic broilers differ according to range use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14983,135 +15117,135 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de gestion de données de l'unité expérimentale EASM (Unité Expérimentale Système d'Elevage Avicoles Alternatifs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Dieudonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId357"/>
+      <w:footerReference w:type="default" r:id="rId361"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15258,51 +15392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998526v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2025.2465350" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537307v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coudert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousleh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2024.2328676" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574339v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Soulet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Jahoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106268" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914388v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81672-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04873063v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goujon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699728v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chiron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Desaint" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.8237" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588500v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101099" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479584v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bagnard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hondelatte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.382" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661337v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052261v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barbin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105870" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627159v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Simoni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.814054" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947496v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7225" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448777v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kraimi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2021.105594" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173757v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Germain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85867-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622887v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Reiter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0721" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140110v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.105083" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140125v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Barbarat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01389-w" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629384v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Peuteman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2019.103888" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619205v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pey483" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629417v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Dupont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.202879" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625133v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Experton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roinsard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191147043310452E12" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607188v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordeaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roinsard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morini&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137773744344067E12" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626757v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Goby" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604008v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bordeaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lubac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652931v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lubac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beral" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourgade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charpiot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622747336196238E12" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575776v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jurjanz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Juin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jondreville" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114002870" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209288v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lecomte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2015.08.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634803v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dartois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pourteau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637010v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponchant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Lamothe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ollivier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562168v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Dziurla" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2013.11.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630266v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dartois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pourteau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;ral" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633907v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sb3y-sd91" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209096v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1493-2012" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666716v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cabaret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304128v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930713v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616322v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661426v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenolah Annonay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089982v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613506v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guyot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Souchet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bouvry" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693076v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685697v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617323v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos Molenaar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry van den Brand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona van den Anker" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reichelt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien Graat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692952v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Castellini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Collet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828459v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669797v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613517v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H.B. Ferreira" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089973v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308731v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661370v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613567v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613407v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661378v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;le Wacrenier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349878v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jahoui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613432v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193907v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442485v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372822v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613174v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.i5470)" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415276v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953830v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Laval" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129517v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129719v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783125v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758295v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185603v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655484v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Steenfeldt" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baldinger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Tavares" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735680v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735497v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737347v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210662v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738089v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739881v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743855v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794090v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795419v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793480v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210390v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Jurjanz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cabaret" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276159v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Odoux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fortini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209200v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745976v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jurjanz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jondreville" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746114v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bay&#233; Madiop Niang" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004770v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Flechard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192484v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749542v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Parou" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pouget" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746485v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Simon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bain" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751353v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752048v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simonet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753173v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754371v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192446v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193917v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonnefous" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613426v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612793v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737902v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736803v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collas" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774731v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595645v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733665v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744018v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernardet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourhis" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605528v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209268v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Boutaous" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buttin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743479v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guesdon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cayez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741585v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210526v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811252v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744676v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812489v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461072v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bellande" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dutin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/267113.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791025v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Brame" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couilleau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dennery" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209276v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/animal_emissions/Actualites/Mesurer-les-emissions-gazeuses-en-elevage" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607955v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631342v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lagendijk" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Kliphuis" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163794v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bagnard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hondelatte" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199787v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706090v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05582190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Pluschke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Thobe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Desaint" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101800" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998526v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2025.2465350" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914388v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81672-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04873063v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goujon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699728v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chiron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.8237" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588500v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101099" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479584v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bagnard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hondelatte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.382" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574339v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Soulet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Jahoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106268" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537307v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coudert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousleh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2024.2328676" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661337v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052261v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barbin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105870" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947496v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7225" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448777v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kraimi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2021.105594" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627159v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Simoni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.814054" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173757v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Germain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85867-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622887v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Reiter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0721" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140110v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.105083" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140125v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Barbarat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01389-w" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629384v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Peuteman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2019.103888" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619205v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pey483" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629417v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Dupont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.202879" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625133v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Experton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roinsard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191147043310452E12" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607188v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordeaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roinsard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morini&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137773744344067E12" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626757v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Goby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652931v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lubac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beral" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourgade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charpiot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622747336196238E12" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604008v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bordeaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lubac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575776v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jurjanz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Juin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jondreville" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114002870" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634803v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dartois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pourteau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209288v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lecomte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2015.08.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562168v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Dziurla" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2013.11.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637010v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponchant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Lamothe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ollivier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630266v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dartois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pourteau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;ral" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633907v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sb3y-sd91" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209096v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1493-2012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666716v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cabaret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304128v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930713v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685697v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617323v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos Molenaar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry van den Brand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona van den Anker" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reichelt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien Graat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692952v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Castellini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Collet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828459v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613517v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H.B. Ferreira" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669797v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089973v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guyot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Souchet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bouvry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308731v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661370v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613567v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613407v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661378v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;le Wacrenier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616322v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089982v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613506v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661426v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenolah Annonay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693076v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613432v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193907v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442485v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372822v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613174v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.i5470)" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349878v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jahoui" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415276v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953830v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Laval" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129517v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129719v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758295v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783125v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185603v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655484v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Steenfeldt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baldinger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Tavares" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735680v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735497v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737347v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210662v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738089v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743855v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739881v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794090v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795419v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793480v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210390v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Jurjanz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cabaret" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276159v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Odoux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fortini" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209200v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746114v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bay&#233; Madiop Niang" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jurjanz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004770v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Flechard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192484v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749542v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Parou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pouget" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746485v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Simon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bain" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745976v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jondreville" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752048v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simonet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753173v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754371v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192446v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751353v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613426v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193917v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonnefous" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612793v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736803v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737902v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774731v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595645v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733665v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605528v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744018v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernardet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourhis" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743479v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guesdon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cayez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209268v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Boutaous" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buttin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741585v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210526v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811252v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744676v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812489v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461072v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bellande" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dutin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/267113.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791025v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Brame" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couilleau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dennery" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209276v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/animal_emissions/Actualites/Mesurer-les-emissions-gazeuses-en-elevage" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607955v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631342v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lagendijk" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Kliphuis" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163794v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bagnard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hondelatte" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199787v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706090v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>