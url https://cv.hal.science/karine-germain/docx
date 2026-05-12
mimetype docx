--- v2 (2026-04-13)
+++ v3 (2026-05-12)
@@ -1569,295 +1569,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes, cadre d'analyse et leviers d'action a l'échelle de l'élevage pour une gestion intégrée de la santé chez les animaux monogastriques</w:t>
+                <w:t xml:space="preserve">Microbiota and stress: a loop that impacts memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Karine Germain</w:t>
+                <w:t xml:space="preserve">Narjis Kraimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Lormant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.4.7225⟩</w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 136, 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2021.105594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03947496v1</w:t>
+                <w:t xml:space="preserve">hal-03448777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota and stress: a loop that impacts memory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Principes, cadre d'analyse et leviers d'action a l'échelle de l'élevage pour une gestion intégrée de la santé chez les animaux monogastriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Lormant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Zemb</w:t>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 136, 11 p. </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (4), pp.307-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2021.105594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.4.7225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448777v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foraging Behavior Shows Individual-Consistency Over Time, and Predicts Range Use in Slow-Growing Free-Range Male Broiler Chickens</w:t>
               </w:r>
@@ -2384,51 +2384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Barbarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Lormant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2486,325 +2486,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between ranging behavior and spatial memory of free-range chickens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does lipidomic serum analysis support the assessment of digestive efficiency in chickens?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Peuteman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Flore Lormant</w:t>
+                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+                <w:t xml:space="preserve">Antoine Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2019.103888⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98 (3), pp.1425-1431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/ps/pey483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629384v1</w:t>
+                <w:t xml:space="preserve">hal-02619205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does lipidomic serum analysis support the assessment of digestive efficiency in chickens?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Lefèvre</w:t>
+                <w:t xml:space="preserve">Relationship between ranging behavior and spatial memory of free-range chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
+                <w:t xml:space="preserve">Benoît Peuteman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Lormant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 98 (3), pp.1425-1431. </w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166, pp.103888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3382/ps/pey483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2019.103888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619205v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of gut microbiota transfer on emotional reactivity in Japanese quails (Coturnix japonica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjis Kraimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3661,524 +3661,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aménagements agroforestiers dans les parcours à volailles de chair</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of season and outdoor run characteristics on excretion behaviour of organic broilers and gaseous emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Dartois</w:t>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Pourteau</w:t>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guillet</w:t>
+                <w:t xml:space="preserve">Marcel Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alter Agri</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 139, pp.35-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2015.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634803v1</w:t>
+                <w:t xml:space="preserve">hal-01209288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of season and outdoor run characteristics on excretion behaviour of organic broilers and gaseous emissions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+                <w:t xml:space="preserve">Aménagements agroforestiers dans les parcours à volailles de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lubac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Lecomte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Germain</w:t>
+                <w:t xml:space="preserve">Sylvie Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+                <w:t xml:space="preserve">Marion Pourteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosystems Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alter Agri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 131, pp.19-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209288v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of acid-insoluble ash and n-alkanes as markers of soil and plant ingestion by chickens</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emissions gazeuses en bâtiment et sur parcours d'élevage de volailles biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. A. Dziurla</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Jondreville</w:t>
+                <w:t xml:space="preserve">P. Ponchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddie Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TeMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (Juillet-Août-Septembre 2014), pp.17-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01562168v1</w:t>
+                <w:t xml:space="preserve">hal-02637010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emissions gazeuses en bâtiment et sur parcours d'élevage de volailles biologiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine K. Germain</w:t>
+                <w:t xml:space="preserve">Use of acid-insoluble ash and n-alkanes as markers of soil and plant ingestion by chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jurjanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddie Lamothe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Ollivier</w:t>
+                <w:t xml:space="preserve">M. A. Dziurla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jondreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TeMA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 188, pp.92-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2013.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637010v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménagement des parcours de poulets label Rouge et biologiques</w:t>
               </w:r>
@@ -4367,51 +4367,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greenhouse gas emissions from the grassy outdoor run of organic broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5113,777 +5113,777 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiperformance of slow-growing and dual-purpose strains in organic chicken production: learning from the PPILOW project</w:t>
+                <w:t xml:space="preserve">Relationships between range use, performances and health and welfare related traits in four strains of organic broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julie M Collet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.471</w:t>
+              <w:t xml:space="preserve">XVI. European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WPSA, Jun 2024, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692952v1</w:t>
+                <w:t xml:space="preserve">hal-04669797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du parcours par différentes souches de poulets de chair : conséquences sur la santé, le bien-être, les performances économiques et l’environnement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Verbesserung der Weidenutzung von Masthühnern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laure Ravon</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie M Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. H.B. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées Techniques Interfilières du SYSAAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Cesson Sévigné, France</w:t>
+              <w:t xml:space="preserve">Bioland Geflügeltagung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bioland, Feb 2024, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828459v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbesserung der Weidenutzung von Masthühnern</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. H.B. Ferreira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioland Geflügeltagung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bioland, Feb 2024, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613517v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between range use, performances and health and welfare related traits in four strains of organic broilers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les leviers précoces d’amélioration du bien-être des poulets de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laure Ravon</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI. European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WPSA, Jun 2024, Valencia (Espagne), Spain</w:t>
+              <w:t xml:space="preserve">Les rendez-vous INRAE au SPACE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPACE, Sep 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669797v1</w:t>
+                <w:t xml:space="preserve">hal-05089973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiperformance of slow-growing and dual-purpose strains in organic chicken production: learning from the PPILOW project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joël Gautron</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Castellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie M Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908166v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les leviers précoces d’amélioration du bien-être des poulets de chair</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Guyot</w:t>
+                <w:t xml:space="preserve">Utilisation du parcours par différentes souches de poulets de chair : conséquences sur la santé, le bien-être, les performances économiques et l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Delphine Bouvry</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rendez-vous INRAE au SPACE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPACE, Sep 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">7. Journées Techniques Interfilières du SYSAAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Cesson Sévigné, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05089973v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal study of chicken microbiomes from egg to meat : impact of farming practices</w:t>
               </w:r>
@@ -6727,90 +6727,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of on-farm hatching on performance, adaptive capacity, and animal welfare of slow-growing broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEMINAR “Early life strategies to improve health, welfare and resilience in later life for layer pullets and broiler chickens within low-input and organic production systems”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WUR, INRAE, ITAVI, Utrecht University, May 2024, Wageningen, Netherlands</w:t>
@@ -6977,90 +6977,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eclosion à la ferme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FNAB Commission volailles - PPILOW</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FNAB, INRAE, Aug 2024, Online, France</w:t>
@@ -7083,277 +7083,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-farm hatching can improve welfare, chicks quality, breast yield and daily body weight gain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Ravon</w:t>
+                <w:t xml:space="preserve">Range use relationship with welfare and performance indicators in four organic broilers strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léa Cornaille</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI. European Symposium on Poultry Welfare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic. pp.68</w:t>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04613432v1</w:t>
+                <w:t xml:space="preserve">hal-04193907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range use relationship with welfare and performance indicators in four organic broilers strains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+                <w:t xml:space="preserve">On-farm hatching can improve welfare, chicks quality, breast yield and daily body weight gain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cornaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">XI. European Symposium on Poultry Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic. pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193907v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-farm hatching and contact with adult hen posthatch induce sex-dependent effects on performance and health in broiler chickens</w:t>
               </w:r>
@@ -7477,64 +7477,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principal characteristics of suitable broiler genotypes adapted to outdoor system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Mattioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8092,277 +8092,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éclosion à la ferme est-elle possible dans les bâtiments équipés de radiants?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Guyot</w:t>
+                <w:t xml:space="preserve">Leviers précoces d'amélioration de la santé et du bien-être du poulet de chair en système de production biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours (France), France</w:t>
+              <w:t xml:space="preserve">Fiche Café PIAnHealth, réseau du métaprogramme METABIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03953830v1</w:t>
+                <w:t xml:space="preserve">hal-04129517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leviers précoces d'amélioration de la santé et du bien-être du poulet de chair en système de production biologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'éclosion à la ferme est-elle possible dans les bâtiments équipés de radiants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiche Café PIAnHealth, réseau du métaprogramme METABIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, On line, France</w:t>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129517v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivation for foraging behavior and feed place preference in free-range broiler chickens</w:t>
               </w:r>
@@ -8473,51 +8473,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction des Intrants médicamenteux en élevage (RIMEL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9508,51 +9508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. European Poultry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European federation of WPSA (WPSA). INT., Sep 2018, Dubrovnik, Croatia</w:t>
@@ -9827,51 +9827,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le comportement d'exploration chez les poulets élevés en plein air : un trait de personnalité associé à des différences de capacité cognitives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Peuteman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10366,51 +10366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Jurjanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10590,51 +10590,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greenhouse gas budget of an organic broiler production system in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10836,90 +10836,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions gazeuses d'un élevage biologique de poulets de chair : Emissions de NH3, de N2O et de CH4 en bâtiment et de N2O et de CH4 sur parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Flechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10961,90 +10961,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housing emissions of NH3, N2O and CH4 and outdoor emissions of CH4 and N2O from organic broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11421,89 +11421,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual variability in exploratory behaviour in organic broiler production</w:t>
+                <w:t xml:space="preserve">Alteravi: an experimental facility to investigate free range and organic poultry production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Germain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11518,87 +11492,113 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752048v1</w:t>
+                <w:t xml:space="preserve">hal-02753173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteravi: an experimental facility to investigate free range and organic poultry production</w:t>
+                <w:t xml:space="preserve">Individual variability in exploratory behaviour in organic broiler production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11607,57 +11607,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753173v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes alternatives en élevage de volaille et utilisation du parcours</w:t>
               </w:r>
@@ -11712,90 +11712,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaseous emissions from organic chicken production facility in France: Measurements of emission factors for a housing and an outdoor-run of AlterAviBio experimental facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12102,51 +12102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does broiler range use impact forage intake, outdoor excretion and gaseous emissions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13273,256 +13273,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'implantation de plantes médicinales sur les parcours de volailles biologiques : quels intérêts, quelles conséquences ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution du cuivre et zinc dans les sols de deux parcours de poulets biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Guesdon</w:t>
+                <w:t xml:space="preserve">Madjid Boutaous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cayez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques J. Cabaret</w:t>
+                <w:t xml:space="preserve">P. Buttin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Tours, France. 2015, 11èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">11.Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743479v1</w:t>
+                <w:t xml:space="preserve">hal-01209268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution du cuivre et zinc dans les sols de deux parcours de poulets biologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'implantation de plantes médicinales sur les parcours de volailles biologiques : quels intérêts, quelles conséquences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madjid Boutaous</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Walter</w:t>
+                <w:t xml:space="preserve">V. Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Buttin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Germain</w:t>
+                <w:t xml:space="preserve">C. Cayez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddie Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Cabaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11.Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Tours, France. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France. 2015, 11èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209268v1</w:t>
+                <w:t xml:space="preserve">hal-02743479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parcours pour volailles de chair : une ressource protéique à exploiter</w:t>
               </w:r>
@@ -13547,51 +13547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddie Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roinsard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13849,51 +13849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Jurjanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13961,51 +13961,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual variability in exploratory behaviour in organic broiler production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine K. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14069,51 +14069,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of organic chicken dejections on the soils of two contrasting outdoor-runs of AlterAviBio experimental facility: Ex-ante assessment of variations in C, N, P, Cu and Zn soil stocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bellande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14389,77 +14389,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas 12 - Mesurer les émissions de gaz à effet de serre (GES) sur le parcours d'un élevage biologique de poulets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15392,51 +15392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05582190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Pluschke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Thobe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Desaint" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101800" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998526v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2025.2465350" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914388v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81672-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04873063v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goujon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699728v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chiron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.8237" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588500v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101099" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479584v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bagnard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hondelatte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.382" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574339v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Soulet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Jahoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106268" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537307v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coudert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousleh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2024.2328676" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661337v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052261v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barbin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105870" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947496v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7225" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448777v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kraimi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2021.105594" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627159v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Simoni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.814054" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173757v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Germain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85867-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622887v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Reiter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0721" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140110v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.105083" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140125v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Barbarat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01389-w" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629384v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Peuteman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2019.103888" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619205v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pey483" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629417v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Dupont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.202879" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625133v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Experton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roinsard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191147043310452E12" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607188v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordeaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roinsard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morini&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137773744344067E12" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626757v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Goby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652931v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lubac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beral" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourgade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charpiot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622747336196238E12" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604008v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bordeaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lubac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575776v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jurjanz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Juin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jondreville" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114002870" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634803v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dartois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pourteau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209288v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lecomte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2015.08.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562168v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Dziurla" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2013.11.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637010v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponchant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Lamothe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ollivier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630266v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dartois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pourteau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;ral" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633907v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sb3y-sd91" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209096v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1493-2012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666716v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cabaret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304128v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930713v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685697v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617323v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos Molenaar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry van den Brand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona van den Anker" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reichelt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien Graat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692952v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Castellini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Collet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828459v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613517v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H.B. Ferreira" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669797v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089973v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guyot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Souchet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bouvry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308731v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661370v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613567v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613407v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661378v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;le Wacrenier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616322v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089982v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613506v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661426v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenolah Annonay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693076v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613432v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193907v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442485v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372822v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613174v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.i5470)" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349878v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jahoui" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415276v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953830v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Laval" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129517v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129719v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758295v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783125v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185603v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655484v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Steenfeldt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baldinger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Tavares" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735680v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735497v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737347v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210662v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738089v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743855v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739881v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794090v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795419v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793480v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210390v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Jurjanz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cabaret" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276159v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Odoux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fortini" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209200v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746114v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bay&#233; Madiop Niang" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jurjanz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004770v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Flechard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192484v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749542v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Parou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pouget" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746485v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Simon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bain" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745976v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jondreville" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752048v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simonet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753173v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754371v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192446v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751353v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613426v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193917v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonnefous" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612793v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736803v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737902v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774731v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595645v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733665v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605528v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744018v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernardet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourhis" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743479v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guesdon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cayez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209268v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Boutaous" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buttin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741585v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210526v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811252v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744676v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812489v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461072v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bellande" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dutin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/267113.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791025v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Brame" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couilleau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dennery" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209276v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/animal_emissions/Actualites/Mesurer-les-emissions-gazeuses-en-elevage" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607955v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631342v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lagendijk" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Kliphuis" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163794v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bagnard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hondelatte" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199787v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706090v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05582190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Pluschke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Thobe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Desaint" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101800" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998526v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2025.2465350" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914388v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81672-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04873063v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goujon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699728v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chiron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.8237" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588500v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101099" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479584v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bagnard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hondelatte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.382" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574339v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Soulet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Jahoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106268" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537307v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coudert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousleh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2024.2328676" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661337v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052261v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barbin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105870" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448777v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kraimi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2021.105594" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947496v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7225" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627159v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Simoni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.814054" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173757v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Germain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85867-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622887v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Reiter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0721" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140110v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.105083" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140125v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Barbarat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01389-w" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619205v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pey483" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629384v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Peuteman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2019.103888" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629417v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Dupont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.202879" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625133v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Experton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roinsard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191147043310452E12" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607188v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordeaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roinsard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morini&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137773744344067E12" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626757v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Goby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652931v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lubac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beral" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourgade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charpiot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622747336196238E12" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604008v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bordeaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lubac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575776v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jurjanz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Juin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jondreville" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114002870" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209288v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lecomte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2015.08.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634803v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dartois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pourteau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637010v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponchant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Lamothe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ollivier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01562168v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Dziurla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2013.11.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630266v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dartois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pourteau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;ral" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633907v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sb3y-sd91" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209096v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1493-2012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666716v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cabaret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304128v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930713v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685697v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617323v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos Molenaar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry van den Brand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona van den Anker" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reichelt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien Graat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669797v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613517v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Collet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H.B. Ferreira" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089973v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guyot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Souchet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bouvry" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692952v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Castellini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828459v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308731v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661370v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613567v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613407v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661378v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;le Wacrenier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616322v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089982v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613506v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661426v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenolah Annonay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693076v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193907v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613432v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442485v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372822v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613174v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.i5470)" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349878v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jahoui" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415276v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129517v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953830v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Laval" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129719v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758295v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783125v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185603v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655484v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Steenfeldt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baldinger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Tavares" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735680v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735497v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737347v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210662v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738089v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743855v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739881v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794090v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795419v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793480v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210390v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Jurjanz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cabaret" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276159v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Odoux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fortini" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209200v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746114v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bay&#233; Madiop Niang" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jurjanz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004770v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Flechard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192484v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749542v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Parou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pouget" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746485v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Simon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bain" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745976v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jondreville" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753173v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752048v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simonet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754371v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192446v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751353v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613426v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193917v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonnefous" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612793v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736803v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737902v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774731v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595645v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733665v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605528v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744018v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernardet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourhis" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209268v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Boutaous" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buttin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743479v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guesdon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cayez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741585v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210526v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811252v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744676v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812489v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461072v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bellande" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dutin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/267113.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791025v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Brame" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couilleau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dennery" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209276v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/animal_emissions/Actualites/Mesurer-les-emissions-gazeuses-en-elevage" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607955v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631342v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lagendijk" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Kliphuis" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163794v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bagnard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hondelatte" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199787v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706090v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>