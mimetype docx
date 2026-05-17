--- v0 (2026-03-26)
+++ v1 (2026-05-17)
@@ -555,396 +555,396 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered neuronal activity in the ventromedial prefrontal cortex drives nicotine intake escalation</w:t>
+                <w:t xml:space="preserve">Large‐scale brain correlates of sweet versus cocaine reward in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Abarkan</w:t>
+                <w:t xml:space="preserve">Magalie Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Fois</w:t>
+                <w:t xml:space="preserve">Sylvia Navailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Vandaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vouillac-Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Guillem</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 48 (6), pp.887-896. </w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (3), pp.423-439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41386-022-01428-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ejn.15879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237136v1</w:t>
+                <w:t xml:space="preserve">hal-04235832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large‐scale brain correlates of sweet versus cocaine reward in rats</w:t>
+                <w:t xml:space="preserve">Altered neuronal activity in the ventromedial prefrontal cortex drives nicotine intake escalation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Lenoir</w:t>
+                <w:t xml:space="preserve">Myriam Abarkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Navailles</w:t>
+                <w:t xml:space="preserve">Giulia Fois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vouillac-Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youna Vandaele</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Vouillac-Mendoza</w:t>
+                <w:t xml:space="preserve">Serge Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Guillem</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 57 (3), pp.423-439. </w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (6), pp.887-896. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ejn.15879⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41386-022-01428-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235832v1</w:t>
+                <w:t xml:space="preserve">hal-04237136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered neuronal activity in the ventromedial prefrontal cortex drives nicotine intake escalation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Abarkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vouillac-Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Guillem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 48, pp.887-896. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41386-022-01428-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808219v1</w:t>
@@ -955,51 +955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitual Preference for the Nondrug Reward in a Drug Choice Setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Vandaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1254,51 +1254,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relapse to cocaine use persists following extinction of drug-primed craving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Girardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1791,51 +1791,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinated Recruitment of Cortical–Subcortical Circuits and Ascending Dopamine and Serotonin Neurons During Inhibitory Control of Cocaine Seeking in Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2003,51 +2003,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinated Recruitment of Cortical–Subcortical Circuits and Ascending Dopamine and Serotonin Neurons During Inhibitory Control of Cocaine Seeking in Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2137,51 +2137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mihindou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2383,51 +2383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge H. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Vandaele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16, pp.434-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3456,51 +3456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Lageyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Guillem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3632,77 +3632,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale brain correlates of sweet versus cocaine reward in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Vandaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vouillac-Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3750,64 +3750,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the decision-making mechanisms underlying choice between drug and nondrug rewards in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Vandaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vouillac-Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4376,51 +4376,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488730v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Letort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lageyre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge H Ahmed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guillem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-025-06973-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354078v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vouillac-Mendoza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Biendon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dovero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2025.1540975" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733058v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-024-06564-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733064v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-024-06604-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237136v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abarkan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Fois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ahmed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-022-01428-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235832v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lenoir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Navailles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Vandaele" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15879" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808219v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005483v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ahmed H." TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2020.00078" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005484v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64962-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341601v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge H. Ahmed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1809-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341590v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Girardeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2019.05.036" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341614v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Freese" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbb.2018.07.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341640v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw398" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2017.224" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579786v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenot Viridiana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.12536" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341662v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu112" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153698v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Peoples" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153702v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vouillac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153678v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mihindou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153695v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Liu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cheffer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rea" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153688v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153684v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenoir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153676v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Kurup" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Vaupel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153670v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges F Koob" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153665v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bloem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogier B. Poorthuis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Loos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=August B. Smit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1207079" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153659v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024049" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153617v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Kravitz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Moorman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153611v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153614v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153593v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caille" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cador" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Manzoni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Georges" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354105v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Letort" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356692v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687064v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017138v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153783v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Avena" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Berridge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gearhardt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153762v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153771v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488730v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Letort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lageyre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge H Ahmed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guillem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-025-06973-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354078v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vouillac-Mendoza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Biendon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dovero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2025.1540975" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733058v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-024-06564-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733064v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-024-06604-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235832v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lenoir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Navailles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Vandaele" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15879" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237136v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abarkan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Fois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ahmed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-022-01428-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808219v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005483v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ahmed H." TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2020.00078" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005484v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64962-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341601v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge H. Ahmed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1809-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341590v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Girardeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2019.05.036" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341614v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Freese" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbb.2018.07.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341640v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw398" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2017.224" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579786v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenot Viridiana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.12536" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341662v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu112" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153698v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Peoples" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153702v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vouillac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153678v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mihindou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153695v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Liu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cheffer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rea" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153688v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153684v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenoir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153676v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Kurup" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Vaupel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153670v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges F Koob" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153665v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bloem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogier B. Poorthuis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Loos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=August B. Smit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1207079" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153659v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024049" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153617v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Kravitz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Moorman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153611v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153614v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153593v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caille" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cador" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Manzoni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Georges" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354105v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Letort" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356692v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687064v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017138v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153783v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Avena" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Berridge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gearhardt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153762v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153771v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>