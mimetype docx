--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -990,230 +990,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and realisation of deep trench superjunction diode dor 600 V applications</w:t>
+                <w:t xml:space="preserve">High termination efficiency using polyimide trench for high voltage diamond Schottky diode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Noblecourt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Josiane Tasselli</w:t>
+                <w:t xml:space="preserve">Houssam Arbess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Morancho</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Austin</w:t>
+                <w:t xml:space="preserve">Moustafa Zerarka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/EJEE.17.345-361⟩</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58, pp.149-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2015.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280199v1</w:t>
+                <w:t xml:space="preserve">hal-01218796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Original Field Plate to Decrease the Maximum Electric Field Peak for High-Voltage Diamond Schottky Diode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Arbess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleem Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zerarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1224,191 +1224,191 @@
               <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 62 (9), pp. 2945-2951. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TED.2015.2456073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High termination efficiency using polyimide trench for high voltage diamond Schottky diode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssam Arbess</w:t>
+                <w:t xml:space="preserve">Design and realisation of deep trench superjunction diode dor 600 V applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Noblecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Tasselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Morancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Austin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 58, pp.149-154. </w:t>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2015.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/EJEE.17.345-361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218796v1</w:t>
+                <w:t xml:space="preserve">hal-01280199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure Analysis of ESD-stressed SiC MESFET</w:t>
               </w:r>
@@ -1528,64 +1528,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design optimisation of the deep trench termination for superjunction power devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Noblecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Morancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1603,469 +1603,469 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Tasselli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Microelectronics and Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (4), pp.117-123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/EJEE.17.345-361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la diode à Superjonction à tranchées profondes pour des applications à 600V</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis Study of Sensitive Volume and Triggering Criteria of SEB in Super-Junction MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Zerarka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Austin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Morancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Isoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Noblecourt</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrick Austin</w:t>
+                <w:t xml:space="preserve">Houssam Arbess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IET Circuits, Devices &amp; Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (3), pp.197-204</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955633v1</w:t>
+                <w:t xml:space="preserve">hal-01005966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of an ESD failure mechanism on a SiC MESFET</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Trémouilles</w:t>
+                <w:t xml:space="preserve">Optimisation de la diode à Superjonction à tranchées profondes pour des applications à 600V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Noblecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Tasselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Morancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Godignon</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Austin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2014.07.134⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (5-6), pp.345-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejee.17.345-361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059962v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis Study of Sensitive Volume and Triggering Criteria of SEB in Super-Junction MOSFETs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Morancho</w:t>
+                <w:t xml:space="preserve">Analysis of an ESD failure mechanism on a SiC MESFET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Phulpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Houssam Arbess</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Godignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Circuits, Devices &amp; Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.MR11331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2014.07.134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005966v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and Optimization of a Thyristor Structure Using Backside Schottky Contacts Suited for the High Temperature</w:t>
               </w:r>
@@ -2149,364 +2149,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Electrical Behavior of GaN-Based MOS Structures Obtained by Different PECVD Process</w:t>
+                <w:t xml:space="preserve">An assessment of contact metallization for high power and high temperature diamond Schottky devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Al Alam</w:t>
+                <w:t xml:space="preserve">Sodjan Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignasi Cortés</w:t>
+                <w:t xml:space="preserve">Fabien Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Begou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Morancho</w:t>
+                <w:t xml:space="preserve">Jocelyn Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.711.228⟩</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 27-28, pp. 23-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2012.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00864740v1</w:t>
+                <w:t xml:space="preserve">hal-00881007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment of contact metallization for high power and high temperature diamond Schottky devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Electrical Behavior of GaN-Based MOS Structures Obtained by Different PECVD Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Al Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodjan Koné</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karine Isoird</w:t>
+                <w:t xml:space="preserve">Ignasi Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Thion</w:t>
+                <w:t xml:space="preserve">T. Begou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Achard</w:t>
+                <w:t xml:space="preserve">Antoine Goullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Morancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, vol. 27-28, pp. 23-28. </w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 711, pp.228-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2012.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.711.228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881007v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of surface preparation and interfacial layer on the quality of SiO(2)/GaN interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Al Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Besland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Goullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lajaunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2729,64 +2729,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sojan Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2837,90 +2837,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and design of junction termination structures for diamond Schottky diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Ding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2961,359 +2961,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de transistors MOS haute tension (1 200 volts) pour l'électronique de puissance</w:t>
+                <w:t xml:space="preserve">CVD diamond Schottky barrier diode, carrying out and characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Théolier</w:t>
+                <w:t xml:space="preserve">S. Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Mahfoz-Kotb</w:t>
+                <w:t xml:space="preserve">G. Civrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Issaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ejee.13.227-252⟩</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (7-9), pp.792-795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2010.01.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991584v1</w:t>
+                <w:t xml:space="preserve">hal-03575952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CVD diamond Schottky barrier diode, carrying out and characterization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception de transistors MOS haute tension (1 200 volts) pour l'électronique de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Schneider</w:t>
+                <w:t xml:space="preserve">Loïc Théolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Mahfoz-Kotb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Morancho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2010.01.036⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (2), pp.227-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejee.13.227-252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03575952v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Junction Termination Using a Deep Trench Filled With BenzoCycloButene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Théolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Mahfoz-Kotb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Morancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3364,90 +3364,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filling of very deep, wide trenches by BenzoCycloButene polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Mahfoz-Kotb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Morancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Théolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Do Conto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3519,90 +3519,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d'une filière pour la réalisation de composants de puissance en diamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Civrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sodjan Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Génie Électrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 12 (2), pp.237-253. </w:t>
@@ -3652,90 +3652,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switching performance of 65 V vertical N-channel FLYMOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Théolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Tranduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Morancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaume Roig Guitart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3811,51 +3811,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation of the ‘FLoating Islands’ concept: 95 V breakdown voltage vertical FLIDiode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Morancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3958,51 +3958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4060,282 +4060,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of High-Temperature Aluminum Post-Implantation Annealing in 6H- and 4H-SiC, Non-Uniform Temperature Effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Barrier height determination of SiC Schottky diodes by capacitance and current-voltage measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Isoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cm Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Wright</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 91 (12), pp.9841-9847</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151714v1</w:t>
+                <w:t xml:space="preserve">hal-00141477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barrier height determination of SiC Schottky diodes by capacitance and current-voltage measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comparative Study of High-Temperature Aluminum Post-Implantation Annealing in 6H- and 4H-SiC, Non-Uniform Temperature Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Isoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 389-393, pp.827-830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.389-393.827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141477v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of 6H-SiC high voltage bipolar diodes under reverse biases</w:t>
               </w:r>
@@ -4360,51 +4360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4493,51 +4493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4614,51 +4614,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-N Junction creation in 6H-SiC by aluminum implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5047,51 +5047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Tasselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Austin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Morancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5627,411 +5627,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locally Ion Implantation and Annealing Effects in Diamond</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bouras</w:t>
+                <w:t xml:space="preserve">Normally-Off AlGaN/GaN HEMTs based on selective area regrowth of a P-GaN gate in nanostructured patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Austin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Tasselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Morancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2022 Fall Meeting.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">EMRS-2022 Fall Meeting European Materials Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766749v1</w:t>
+                <w:t xml:space="preserve">hal-03697766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normally-Off AlGaN/GaN HEMTs based on selective area regrowth of a P-GaN gate in nanostructured patterns</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Isoird</w:t>
+                <w:t xml:space="preserve">Multiphysics Characterizations of Vertical GaN Schottky Diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atse Julien Eric N’dohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Mierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS-2022 Fall Meeting European Materials Research Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 Compound Semiconductor Week (CSW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Ann Arbor, United States. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSW55288.2022.9930447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697766v1</w:t>
+                <w:t xml:space="preserve">hal-03844585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysics Characterizations of Vertical GaN Schottky Diodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. de Mierry</w:t>
+                <w:t xml:space="preserve">Locally Ion Implantation and Annealing Effects in Diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raid Gourad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Isoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Tasselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Compound Semiconductor Week (CSW)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">E-MRS 2022 Fall Meeting.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Warsaw, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSW55288.2022.9930447⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03844585v1</w:t>
+                <w:t xml:space="preserve">hal-03766749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation par spectroscopie micro-Raman de diodes GaN Schottky</w:t>
               </w:r>
@@ -6069,51 +6069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T H Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. de Mierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
@@ -6395,385 +6395,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High voltage (6kV) diamond TMBS diode design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ralph Makhoul</w:t>
+                <w:t xml:space="preserve">Développement de briques technologiques pour la fabrication de composants MOS diamant : contacts ohmiques et capacités MIS sur diamant de type P</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lya Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Tasselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Austin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Scheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference On Diamond and Carbon Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Palma, Mallorca, Spain</w:t>
+              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715580v1</w:t>
+                <w:t xml:space="preserve">hal-02918490v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and characterization of Si3N4-MIS structures on p-type diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lya Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Isoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Tasselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Austin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Conference on Diamond and Carbon Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, On line, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de briques technologiques pour la fabrication de composants MOS diamant : contacts ohmiques et capacités MIS sur diamant de type P</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lya Fontaine</w:t>
+                <w:t xml:space="preserve">High voltage (6kV) diamond TMBS diode design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Makhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luong Viet Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">31st International Conference On Diamond and Carbon Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Palma, Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918490v2</w:t>
+                <w:t xml:space="preserve">hal-03715580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de diodes TMBS haute tension (6kV) en diamant</w:t>
               </w:r>
@@ -6861,402 +6861,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recessed and P-GaN regrowth gate development for normally-off AlGaN/GaN HEMTs</w:t>
+                <w:t xml:space="preserve">Développement technologique d'un HEMT normally- off avec une grille à barrière P-GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaymaa Haloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Toulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Tasselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28 International Conference MIXED DESIGN OF INTEGRATED CIRCUITS AND SYSTEMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Wroclow, Poland</w:t>
+              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02922723v1</w:t>
+                <w:t xml:space="preserve">hal-02918372v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement technologique d'un HEMT normally- off avec une grille à barrière P-GaN</w:t>
+                <w:t xml:space="preserve">Recessed and P-GaN regrowth gate development for normally-off AlGaN/GaN HEMTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaymaa Haloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Toulon</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toulon Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Tasselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">28 International Conference MIXED DESIGN OF INTEGRATED CIRCUITS AND SYSTEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Wroclow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918372v2</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des techniques de microfabrication sur diamant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Ohmic contacts study of P + N diodes on (111) and (100) diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lya Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Tasselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Austin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cazarré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Austin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France. pp.691 - 697</w:t>
+              <w:t xml:space="preserve">13th IEEE International Conference on Power Electronics and Drive Systems (PEDS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02329822v1</w:t>
+                <w:t xml:space="preserve">hal-02324743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement technologique d'un HEMT normally-off avec une grille à barrière P-GaN</w:t>
               </w:r>
@@ -7361,182 +7361,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ohmic contacts study of P + N diodes on (111) and (100) diamond</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Optimisation des techniques de microfabrication sur diamant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lya Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Tasselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cazarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Austin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Cazarré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE International Conference on Power Electronics and Drive Systems (PEDS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France. pp.691 - 697</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324743v1</w:t>
+                <w:t xml:space="preserve">halshs-02329822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de briques technologiques pour la réalisation de composants de puissance sur diamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lya Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7630,51 +7630,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première démonstration expérimentale d’un interrupteur HEMT normally-off en GaN avec une région P-GaN enterrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7736,152 +7736,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981903v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustesse de MESFET SiC face aux décharges électrostatiques</w:t>
+                <w:t xml:space="preserve">Fiabilité de MESFET SiC face aux décharges électrostatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Phulpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Isoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Austin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Vellvehi</w:t>
+                <w:t xml:space="preserve">Javier Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SGE Symposium de Génie Electrique</w:t>
+              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01310299v1</w:t>
+                <w:t xml:space="preserve">hal-01361658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de résistance dynamique de HEMT en GaN à l'échelle de la centaine de nanosecondes</w:t>
               </w:r>
@@ -7919,51 +7919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Toulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Morancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
@@ -7986,152 +7986,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiabilité de MESFET SiC face aux décharges électrostatiques</w:t>
+                <w:t xml:space="preserve">Robustesse de MESFET SiC face aux décharges électrostatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Phulpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trémouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Austin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Leon</w:t>
+                <w:t xml:space="preserve">M Vellvehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
+              <w:t xml:space="preserve">SGE Symposium de Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361658v1</w:t>
+                <w:t xml:space="preserve">hal-01310299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diodes Schottky diamant fonctionnant à 200°C</w:t>
               </w:r>
@@ -8281,51 +8281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Morancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8497,64 +8497,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved junction termination design using deep trenches for superjunction power devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Noblecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Morancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8746,575 +8746,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la diode à Superjonction à tranchées profondes pour des applications à 600V</w:t>
+                <w:t xml:space="preserve">Optimisation de la terminaison d'une diode Schottky diamant haute tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Noblecourt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Morancho</w:t>
+                <w:t xml:space="preserve">Houssam Arbess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luong Viet Phung</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique 2014</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102974v1</w:t>
+                <w:t xml:space="preserve">hal-01065274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la terminaison d'une diode Schottky diamant haute tension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssam Arbess</w:t>
+                <w:t xml:space="preserve">Optimisation de la diode à Superjonction à tranchées profondes pour des applications à 600V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Noblecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Tasselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Morancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Austin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'14)</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065274v1</w:t>
+                <w:t xml:space="preserve">hal-01102974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide bandgap semiconductors for ultra high voltage devices. Design and characterization aspects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+                <w:t xml:space="preserve">Durcissement des IGBT planar contre le déclenchement de &amp;quot; Single-Event Burnout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Zerarka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Austin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Morancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luong Viêt Phung</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Tasselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388002v1</w:t>
+                <w:t xml:space="preserve">hal-01065194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durcissement des IGBT planar contre le déclenchement de &amp;quot; Single-Event Burnout</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Morancho</w:t>
+                <w:t xml:space="preserve">Wide bandgap semiconductors for ultra high voltage devices. Design and characterization aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Josiane Tasselli</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luong Viêt Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Sinaia, Romania. pp.35 - 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMICND.2014.6966383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065194v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New termination architecture for 1700 V diamond schottky diode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Arbess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleem Hamady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 15th European Conference on Power Electronics and Applications (EPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lille, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9339,51 +9339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field plate termination for high voltage diamond Schottky diode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Arbess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9415,454 +9415,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a two step plasma etching process for diamond power devices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of a backside Schottky contact on the thyristor characteristics at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Toulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Isoird</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Diamond and Carbon Materials Granada, SPAIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Granada, Spain</w:t>
+              <w:t xml:space="preserve">International Seminar on Power Semiconductors (ISPS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Pragues, Czech Republic. pp.131 à 136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03966086v1</w:t>
+                <w:t xml:space="preserve">hal-01004495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a backside Schottky contact on the thyristor characteristics at high temperature</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrical characteristics (I-V) of field plate protected vertical diamond Schottky diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Isoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Seminar on Power Semiconductors (ISPS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Pragues, Czech Republic. pp.131 à 136</w:t>
+              <w:t xml:space="preserve">International Conference on Diamond and Carbon Materials Granada, SPAIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004495v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characteristics (I-V) of field plate protected vertical diamond Schottky diodes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Using a two step plasma etching process for diamond power devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Diamond and Carbon Materials Granada, SPAIN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03966084v1</w:t>
+                <w:t xml:space="preserve">hal-03966086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis study of sensitive volume and triggering criteria of SEB in super-junction MOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zerarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Austin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Morancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Arbess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Seminar on Power Semiconductors (ISPS 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Pragues, Czech Republic. 6 p</w:t>
@@ -9917,51 +9917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Toulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Morancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10107,103 +10107,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation et caractérisation de diodes Schottky en diamant monocristallin protégées par plaque de champ sur Si3N4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème EPF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bordeaux, France. 4 p</w:t>
@@ -10232,90 +10232,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection périphérique pour composants de puissance en diamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème EPF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Saint-Nazaire, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10340,90 +10340,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and design of junction termination structures for diamond Schottky diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Ding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10513,51 +10513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Besland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Morancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Spanish Conference on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Santiago de Compostela, Spain. pp.254</w:t>
@@ -10586,90 +10586,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new junction termination technique: The Deep Trench Termination (DT²)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Théolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Mahfoz-Kotb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Morancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Symposium on Power Semiconductor Devices &amp; IC's (ISPSD), 2009.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Barcelona, Spain. pp.176-179, </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10703,90 +10703,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The DT-SJMOSFET : a new power MOSFET strucure for high-voltage applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Théolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Morancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Mahfoz-Kotb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Tranduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10818,195 +10818,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de faisabilité d'une terminaison de jonction basée sur des tranchées profondes pour des composants haute tension (1200 V)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Morancho</w:t>
+                <w:t xml:space="preserve">Le Diamant pour l'Electronique de Puissance - Développement des Technologies Associées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Civrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Ding</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème colloque Electronique de Puissance du Futur (EPF 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, TOURS, France. 4 p</w:t>
+              <w:t xml:space="preserve">MGE 2008 4ème Colloque Matériaux du Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, TOULOUSE, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002269v1</w:t>
+                <w:t xml:space="preserve">hal-01002185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation et caractérisation de contacts ohmiques sur diamant CVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">de Fabian Gabriel Civrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11034,234 +11030,238 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIème colloque Electronique de Puissance du Futur (EPF 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, TOURS, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Diamant pour l'Electronique de Puissance - Développement des Technologies Associées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Schneider</w:t>
+                <w:t xml:space="preserve">Étude de faisabilité d'une terminaison de jonction basée sur des tranchées profondes pour des composants haute tension (1200 V)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Mahfoz-Kotb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Théolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+                <w:t xml:space="preserve">Frédéric Morancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MGE 2008 4ème Colloque Matériaux du Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, TOULOUSE, France. 4 p</w:t>
+              <w:t xml:space="preserve">XIIème colloque Electronique de Puissance du Futur (EPF 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, TOURS, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002185v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Nitrure de Gallium : un Matériau d'Avenir pour la Conception de Composants de Puissance Haute Tension et Haute Température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Al Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cazarré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Morancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11312,90 +11312,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude paramétrique des performances statiques du transistor DT-SJMOS 1200 V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Théolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Mahfoz-Kotb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Morancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIème colloque Electronique de Puissance du Futur (EPF 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, TOURS, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11414,333 +11414,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances dynamiques des transistors FLYMOSTM 65 Volts à canal N</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Switching Performance of 65 Volts Vertical N-Channel FLYMOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Théolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Tranduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Morancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaume Roig Guitart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronique de Puissance du Futur (EPF'2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, GRENOBLE, France. 5 p</w:t>
+              <w:t xml:space="preserve">8th International Seminar on Power Semiconductors (ISPS'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Pragues, Czech Republic. pp.117-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002255v1</w:t>
+                <w:t xml:space="preserve">hal-01005674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching Performance of 65 Volts Vertical N-Channel FLYMOSFETs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Performances dynamiques des transistors FLYMOSTM 65 Volts à canal N</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Théolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Tranduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Morancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaume Roig Guitart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Seminar on Power Semiconductors (ISPS'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Pragues, Czech Republic. pp.117-122</w:t>
+              <w:t xml:space="preserve">Electronique de Puissance du Futur (EPF'2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, GRENOBLE, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005674v1</w:t>
+                <w:t xml:space="preserve">hal-01002255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de transistors MOS haute tension (1200 Volts) à tranchées profondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Théolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Morancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaume Roig Guitart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11791,51 +11791,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation of the &amp;quot;FLoating Island&amp;quot; concept: A 95 Volts Vertical breakdown voltage FLIDiode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Morancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11916,51 +11916,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation expérimentale du concept des &amp;quot;îlots flottants&amp;quot;: réalisation d'une FLIdiodes verticale 95 volts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Morancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12028,51 +12028,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of suitable dielectric material properties for high electric field and high temperature power semiconductor environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12192,51 +12192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12272,286 +12272,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of high temperature Aluminium post-implantation annealing in 6H and 4H-SiC, non-uniformity temperature effects</w:t>
+                <w:t xml:space="preserve">4H-SiC bipolar power diodes realized by ion implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Isoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSCRM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CAS 2001 International Semiconductor Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Sinaia, Romania. pp.349-352, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMICND.2001.967481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476227v1</w:t>
+                <w:t xml:space="preserve">hal-02145397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4H-SiC bipolar power diodes realized by ion implantation</w:t>
+                <w:t xml:space="preserve">A comparative study of high temperature Aluminium post-implantation annealing in 6H and 4H-SiC, non-uniformity temperature effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Isoird</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAS 2001 International Semiconductor Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSCRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Tsukuba, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SMICND.2001.967481⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02145397v1</w:t>
+                <w:t xml:space="preserve">hal-02476227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bipolar silicon carbide power diodes realized by aluminum implantations and high temperature rf-annealing</w:t>
               </w:r>
@@ -12576,51 +12576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13279,152 +13279,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locally Ion Implantation and Annealing Effects in Diamond</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raid Gourad</w:t>
+                <w:t xml:space="preserve">Realization and characterization of vertical PIN diode on 100 diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Sevely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Tasselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Josiane Tasselli</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luong Viêt Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hasselt Diamond Workshop 2023 - SBDD XXVII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Hässelt, Belgium</w:t>
+              <w:t xml:space="preserve">33rd International Conference on Diamond and Carbon Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Palma, Spain. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04269992v1</w:t>
+                <w:t xml:space="preserve">hal-04193251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locally Ion Implantation and Annealing Effects in Diamond</w:t>
               </w:r>
@@ -13505,176 +13505,176 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hasselt Diamond Workshop 2023 - SBDD XXVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Hässelt, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396208v1</w:t>
+                <w:t xml:space="preserve">hal-04269992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realization and characterization of vertical PIN diode on 100 diamond</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Sevely</w:t>
+                <w:t xml:space="preserve">Locally Ion Implantation and Annealing Effects in Diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raid Gourad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Isoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Tasselli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Conference on Diamond and Carbon Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Palma, Spain. , 2023</w:t>
+              <w:t xml:space="preserve">Hasselt Diamond Workshop 2023 - SBDD XXVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Hässelt, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193251v1</w:t>
+                <w:t xml:space="preserve">hal-04396208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locally Ion Implantation and Annealing Effects in Diamond</w:t>
               </w:r>
@@ -13837,51 +13837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Austin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Morancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IRP NextPV International workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Toulouse, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13958,51 +13958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Austin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Morancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP 2022: Journées des Electroniques de Puissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Grenoble, France</w:t>
@@ -14031,51 +14031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ohmic contacts by phosphorous ion implantation on (111) N-type CVD Diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lya Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14169,77 +14169,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Ti/Pt/Au ohmic contacts on P-type boron doped (100) diamond with linear and circular TLM structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Tasselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lya Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Isoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Austin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14479,51 +14479,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A8F8AD40"/>
+    <w:nsid w:val="F849BFED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14710,51 +14710,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-isoird" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2878-6952" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069501416" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850893v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Zaidan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedal Al Taradeh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benjelloun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodriguez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Soltani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi15101223" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867356v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monflier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Isoird" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masante" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582833v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atse Julien Eric N&#8217;dohi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonneville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Viet Phung" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Ngo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Mierry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0082860" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826217v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vigneshwara Raja" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2022.105575" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740513v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tr&#233;mouilles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Austin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Perpinya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2018.2817255" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01618095v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Monflier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cazarr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Tasselli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Servel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2017.1388625" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280199v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Noblecourt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morancho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJEE.17.345-361" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218835v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Arbess" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleem Hamady" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zerarka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2456073" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218796v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Schneider" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2015.07.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176674v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Godignon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.121" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01955656v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01955633v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.17.345-361" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059962v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.134" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005966v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019388v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Toulon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Bourennane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2013.2280554" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864740v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Al Alam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Cort&#233;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Begou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goullet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.228" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881007v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sodjan Kon&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Achard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2012.05.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849472v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cortes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Besland" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lajaunie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3572236" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441198v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Silva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Issaoui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brinza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tallaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2010.11.014" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT4TW075-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627761v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sojan Kon&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Ding" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.553-567" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661491v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.03.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991584v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Th&#233;olier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Mahfoz-Kotb" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.13.227-252" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575952v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kon&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Civrac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schneider" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2010.01.036" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLVB09D1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991660v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Assi&#233;-Souleille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2009.2020348" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991599v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Do Conto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-009-0894-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KXFG1HCV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575920v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Civrac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.12.237-253" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-20RK7G4T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991676v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tranduc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Roig Guitart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2007.11.009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20R2J7QN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106729v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Reynes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margheritta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Deram" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-cds:20050048" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151720v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Isoird" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.389-393.1289" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151714v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.389-393.827" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141477v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Johnson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wright" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140118v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ottaviani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00537-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B90P0SC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281030v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.338-342.1363" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141527v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chante" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506473v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Grosset Darracq" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rouly" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146836v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sevely" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495797v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04127068v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raid Gourad" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Makhoul" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219862v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Pinault-Thaury" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouras" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gillet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Stenger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04666590v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourass" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuccio Cristiano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04127127v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cordier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Courville" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03766749v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697766v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844585v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Saidi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Mierry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSW55288.2022.9930447" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844887v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Saidi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T H Ngo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697713v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymaa Haloui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIXDES55591.2022.9838389" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946187v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Jaouad" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715580v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03445543v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lya Fontaine" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scheid" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02918490v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03355128v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02922723v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toulon Ga&#235;tan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Frayssinet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918372v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329822v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02278808v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324743v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324807v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02981903v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chapelle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Spiegel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Benmosfeta" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310299v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vellvehi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361669v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marcault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361658v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Leon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245628v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556254v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gavelle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2016.7695492" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178266v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191234v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIXDES.2015.7208583" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339803v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102974v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065274v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388002v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brosselard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Vi&#234;t Phung" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2014.6966383" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065194v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006006v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004604v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966086v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thion" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004495v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966084v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005688v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004508v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Cortes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005931v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005917v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618708v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656932v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ding" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475900v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Al-Alam" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regreny" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991573v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD.2009.5158030" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002232v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002269v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002267v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Fabian Gabriel Civrac" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002185v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002191v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002262v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002255v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005674v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005697v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005655v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alves" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Reynes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margherita" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002131v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492270v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Dinculescu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebey" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712596v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476227v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145397v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2001.967481" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275712v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05066374v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008782v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mesples-Carr&#232;re" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05153567v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Grosset-Darracq" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04681846v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665572v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269992v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396208v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04193251v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271407v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03934236v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621863v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03445509v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Pinault-Thaury" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03445531v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339804v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-isoird" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2878-6952" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069501416" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850893v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Zaidan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedal Al Taradeh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benjelloun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodriguez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Soltani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi15101223" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867356v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monflier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Isoird" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masante" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582833v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atse Julien Eric N&#8217;dohi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonneville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Viet Phung" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Ngo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Mierry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0082860" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826217v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vigneshwara Raja" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2022.105575" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740513v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tr&#233;mouilles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Austin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Perpinya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2018.2817255" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01618095v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Monflier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cazarr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Tasselli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Servel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2017.1388625" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218796v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Arbess" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zerarka" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Schneider" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2015.07.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218835v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleem Hamady" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2456073" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280199v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Noblecourt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morancho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJEE.17.345-361" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176674v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Godignon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.121" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01955656v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005966v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01955633v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.17.345-361" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059962v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.134" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019388v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Toulon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Bourennane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2013.2280554" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881007v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sodjan Kon&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Achard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2012.05.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864740v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Al Alam" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Cort&#233;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Begou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goullet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.228" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849472v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cortes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Besland" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lajaunie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3572236" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441198v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Silva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Issaoui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brinza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tallaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2010.11.014" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT4TW075-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627761v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sojan Kon&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Ding" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.553-567" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661491v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.03.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575952v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kon&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Civrac" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schneider" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2010.01.036" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLVB09D1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991584v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Th&#233;olier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Mahfoz-Kotb" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.13.227-252" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991660v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Assi&#233;-Souleille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2009.2020348" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991599v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Do Conto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-009-0894-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KXFG1HCV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575920v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Civrac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.12.237-253" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-20RK7G4T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991676v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tranduc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Roig Guitart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2007.11.009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20R2J7QN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106729v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Reynes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margheritta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Deram" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-cds:20050048" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151720v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Isoird" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.389-393.1289" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141477v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Johnson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wright" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151714v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.389-393.827" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140118v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ottaviani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00537-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B90P0SC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281030v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.338-342.1363" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141527v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chante" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506473v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Grosset Darracq" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rouly" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146836v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sevely" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495797v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04127068v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raid Gourad" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Makhoul" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219862v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Pinault-Thaury" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouras" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gillet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Stenger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04666590v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourass" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuccio Cristiano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04127127v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cordier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Courville" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697766v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844585v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Saidi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Mierry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSW55288.2022.9930447" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03766749v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844887v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Saidi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T H Ngo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697713v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymaa Haloui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIXDES55591.2022.9838389" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946187v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Jaouad" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02918490v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lya Fontaine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scheid" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03445543v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715580v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03355128v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918372v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Frayssinet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02922723v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toulon Ga&#235;tan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324743v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02278808v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329822v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324807v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02981903v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chapelle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Spiegel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Benmosfeta" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361658v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Leon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361669v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marcault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310299v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vellvehi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245628v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556254v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gavelle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2016.7695492" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178266v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191234v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIXDES.2015.7208583" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339803v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065274v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102974v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065194v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388002v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brosselard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Vi&#234;t Phung" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2014.6966383" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006006v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004604v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004495v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966084v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thion" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966086v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005688v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004508v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Cortes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005931v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005917v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618708v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656932v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ding" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475900v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Al-Alam" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regreny" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991573v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD.2009.5158030" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002232v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002185v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002267v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Fabian Gabriel Civrac" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002269v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002191v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002262v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005674v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002255v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005697v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005655v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alves" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Reynes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margherita" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002131v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492270v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Dinculescu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebey" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712596v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145397v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2001.967481" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476227v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275712v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05066374v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008782v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mesples-Carr&#232;re" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05153567v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Grosset-Darracq" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04681846v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665572v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04193251v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269992v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396208v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271407v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03934236v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621863v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03445509v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Pinault-Thaury" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03445531v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339804v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>