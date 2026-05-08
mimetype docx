--- v1 (2026-04-12)
+++ v2 (2026-05-08)
@@ -2417,571 +2417,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of surface preparation and interfacial layer on the quality of SiO(2)/GaN interfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thick boron doped diamond single crystals for high power electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Cortes</w:t>
+                <w:t xml:space="preserve">J. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Paule Besland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Goullet</w:t>
+                <w:t xml:space="preserve">F. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lajaunie</w:t>
+                <w:t xml:space="preserve">R. Issaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Brinza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3572236⟩</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (2), pp.145-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2010.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849472v1</w:t>
+                <w:t xml:space="preserve">hal-02441198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thick boron doped diamond single crystals for high power electronics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diode Schottky sur diamant CVD. Simulation, réalisation technologique et étude de protection périphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Brinza</w:t>
+                <w:t xml:space="preserve">Sojan Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tallaire</w:t>
+                <w:t xml:space="preserve">Hui Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 20 (2), pp.145-152. </w:t>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (5), pp.553 - 567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2010.11.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/ejee.14.553-567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02441198v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diode Schottky sur diamant CVD. Simulation, réalisation technologique et étude de protection périphérique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Simulation and design of junction termination structures for diamond Schottky diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Isoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Ding</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ejee.14.553-567⟩</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (5-6), pp.729-732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2011.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627761v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation and design of junction termination structures for diamond Schottky diodes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+                <w:t xml:space="preserve">Effect of surface preparation and interfacial layer on the quality of SiO(2)/GaN interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Al Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Ding</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Besland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Goullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lajaunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 20 (5-6), pp.729-732. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109 (8), pp.084511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2011.03.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3572236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661491v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CVD diamond Schottky barrier diode, carrying out and characterization</w:t>
               </w:r>
@@ -3019,51 +3019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Issaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19 (7-9), pp.792-795. </w:t>
@@ -3224,449 +3224,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Junction Termination Using a Deep Trench Filled With BenzoCycloButene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hicham Mahfoz-Kotb</w:t>
+                <w:t xml:space="preserve">Mise en place d'une filière pour la réalisation de composants de puissance en diamant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Civrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sodjan Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 30 (6), pp.687 - 689. </w:t>
+              <w:t xml:space="preserve">Revue Internationale de Génie Électrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (2), pp.237-253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LED.2009.2020348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/ejee.12.237-253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991660v1</w:t>
+                <w:t xml:space="preserve">hal-03575920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filling of very deep, wide trenches by BenzoCycloButene polymer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Junction Termination Using a Deep Trench Filled With BenzoCycloButene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Théolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Mahfoz-Kotb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Morancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystem Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00542-009-0894-2⟩</w:t>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (6), pp.687 - 689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LED.2009.2020348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00991599v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d'une filière pour la réalisation de composants de puissance en diamant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Filling of very deep, wide trenches by BenzoCycloButene polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Mahfoz-Kotb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Isoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Morancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Théolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Civrac</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Do Conto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Génie Électrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 12 (2), pp.237-253. </w:t>
+              <w:t xml:space="preserve">Microsystem Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (9), pp.1395-1400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ejee.12.237-253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00542-009-0894-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03575920v1</w:t>
+                <w:t xml:space="preserve">hal-00991599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switching performance of 65 V vertical N-channel FLYMOSFETs</w:t>
               </w:r>
@@ -4752,402 +4752,402 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication et caractérisation de diodes Schottky diamant haute tension protégées par plaque de champ avec empilement Al2O3 /Si3N4</w:t>
+                <w:t xml:space="preserve">Dopage par épitaxie localisée de nanostructures pour les dispositifs de puissance en GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Grosset Darracq</w:t>
+                <w:t xml:space="preserve">Daniel Rouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Tasselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Austin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Morancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Rouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SGE 2025 - Symposium de Génie Électrique</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506473v1</w:t>
+                <w:t xml:space="preserve">hal-05495797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures µ-OBIC sur diode bipolaire Diamant : une première !</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Moulin</w:t>
+                <w:t xml:space="preserve">Fabrication et caractérisation de diodes Schottky diamant haute tension protégées par plaque de champ avec empilement Al2O3 /Si3N4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Grosset Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Sevely</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Masante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Tasselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SGE 2025 - Symposium de Génie Électrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146836v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopage par épitaxie localisée de nanostructures pour les dispositifs de puissance en GaN</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Morancho</w:t>
+                <w:t xml:space="preserve">Mesures µ-OBIC sur diode bipolaire Diamant : une première !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Sevely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495797v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de la gravure plasma O2 pour la réalisation de composants de puissance diamant</w:t>
               </w:r>
@@ -5508,51 +5508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxie localisée de P-GaN par EJM pour la fabrication de HEMTs AlGaN/GaN normally-off</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Tasselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5627,795 +5627,795 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normally-Off AlGaN/GaN HEMTs based on selective area regrowth of a P-GaN gate in nanostructured patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Design Optimization of a New Nanostructured P-GaN Gate for Normally-off GaN HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Tasselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Austin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Morancho</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaymaa Haloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS-2022 Fall Meeting European Materials Research Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th International Conference on Mixed Design of Integrated Circuits and Systems (MIXDES 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Wroclaw, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/MIXDES55591.2022.9838389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697766v1</w:t>
+                <w:t xml:space="preserve">hal-03697713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysics Characterizations of Vertical GaN Schottky Diodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. de Mierry</w:t>
+                <w:t xml:space="preserve">Toward an Innovative Monolithic Integration of Vertical and Lateral GaN Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahraa Zaidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nedal Al Taradeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelatif Jaouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Compound Semiconductor Week (CSW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Euro-méditerranéenne Matériaux, Composants et Systèmes EMCM-DS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Fes, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844585v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locally Ion Implantation and Annealing Effects in Diamond</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bouras</w:t>
+                <w:t xml:space="preserve">Normally-Off AlGaN/GaN HEMTs based on selective area regrowth of a P-GaN gate in nanostructured patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Austin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Tasselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Morancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2022 Fall Meeting.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">EMRS-2022 Fall Meeting European Materials Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766749v1</w:t>
+                <w:t xml:space="preserve">hal-03697766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation par spectroscopie micro-Raman de diodes GaN Schottky</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiphysics Characterizations of Vertical GaN Schottky Diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atse Julien Eric N’dohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Saidi</w:t>
+                <w:t xml:space="preserve">Soufiane Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. de Mierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Matériaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 Compound Semiconductor Week (CSW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Ann Arbor, United States. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSW55288.2022.9930447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844887v1</w:t>
+                <w:t xml:space="preserve">hal-03844585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Optimization of a New Nanostructured P-GaN Gate for Normally-off GaN HEMTs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Rouly</w:t>
+                <w:t xml:space="preserve">Locally Ion Implantation and Annealing Effects in Diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raid Gourad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Tasselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karine Isoird</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference on Mixed Design of Integrated Circuits and Systems (MIXDES 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E-MRS 2022 Fall Meeting.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Warsaw, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697713v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an Innovative Monolithic Integration of Vertical and Lateral GaN Devices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rodriguez</w:t>
+                <w:t xml:space="preserve">Caractérisation par spectroscopie micro-Raman de diodes GaN Schottky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atse Julien Eric N’dohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelatif Jaouad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ali Soltani</w:t>
+                <w:t xml:space="preserve">T H Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Mierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Euro-méditerranéenne Matériaux, Composants et Systèmes EMCM-DS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Fes, Morocco</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946187v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de briques technologiques pour la fabrication de composants MOS diamant : contacts ohmiques et capacités MIS sur diamant de type P</w:t>
               </w:r>
@@ -6867,51 +6867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement technologique d'un HEMT normally- off avec une grille à barrière P-GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaymaa Haloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Toulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6992,51 +6992,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recessed and P-GaN regrowth gate development for normally-off AlGaN/GaN HEMTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaymaa Haloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toulon Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7242,51 +7242,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement technologique d'un HEMT normally-off avec une grille à barrière P-GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaymaa Haloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Tasselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7736,657 +7736,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981903v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiabilité de MESFET SiC face aux décharges électrostatiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Phulpin</w:t>
+                <w:t xml:space="preserve">Dynamic of power-GaN-HEMT electrical parameters: Why DC characterization might be misleading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marcault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Morancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gavelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th European Conference on Power Electronics and Applications (EPE'2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Karlsruhe, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EPE.2016.7695492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361658v1</w:t>
+                <w:t xml:space="preserve">hal-01556254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de résistance dynamique de HEMT en GaN à l'échelle de la centaine de nanosecondes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Marcault</w:t>
+                <w:t xml:space="preserve">Fiabilité de MESFET SiC face aux décharges électrostatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Phulpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Morancho</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Austin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361669v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustesse de MESFET SiC face aux décharges électrostatiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Phulpin</w:t>
+                <w:t xml:space="preserve">Mesure de résistance dynamique de HEMT en GaN à l'échelle de la centaine de nanosecondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marcault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M Vellvehi</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Toulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Morancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SGE Symposium de Génie Electrique</w:t>
+              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310299v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diodes Schottky diamant fonctionnant à 200°C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Monflier</w:t>
+                <w:t xml:space="preserve">Robustesse de MESFET SiC face aux décharges électrostatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Phulpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trémouilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Servel</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Austin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Vellvehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, G2Elab, Jun 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">SGE Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245628v2</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic of power-GaN-HEMT electrical parameters: Why DC characterization might be misleading</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Trémouilles</w:t>
+                <w:t xml:space="preserve">Diodes Schottky diamant fonctionnant à 200°C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Monflier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cazarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Tasselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Servel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Power Electronics and Applications (EPE'2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G2Elab, Jun 2016, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EPE.2016.7695492⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01556254v1</w:t>
+                <w:t xml:space="preserve">hal-01245628v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Electrostatic-Discharge-Protection Solution for Silicon-Carbide MESFET</w:t>
               </w:r>
@@ -9238,454 +9238,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New termination architecture for 1700 V diamond schottky diode</w:t>
+                <w:t xml:space="preserve">Field plate termination for high voltage diamond Schottky diode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Arbess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saleem Hamady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 15th European Conference on Power Electronics and Applications (EPE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lille, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">International Conference on Microelectronics ( ICM ) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Beyrouth, Lebanon. pp.25-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006006v1</w:t>
+                <w:t xml:space="preserve">hal-01004604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field plate termination for high voltage diamond Schottky diode</w:t>
+                <w:t xml:space="preserve">New termination architecture for 1700 V diamond schottky diode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Arbess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleem Hamady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Microelectronics ( ICM ) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Beyrouth, Lebanon. pp.25-28</w:t>
+              <w:t xml:space="preserve">2013 15th European Conference on Power Electronics and Applications (EPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lille, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004604v1</w:t>
+                <w:t xml:space="preserve">hal-01006006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a backside Schottky contact on the thyristor characteristics at high temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelhakim Bourennane</w:t>
+                <w:t xml:space="preserve">Réalisation et caractérisation de diodes Schottky en diamant monocristallin protégées par plaque de champ sur Si3N4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Seminar on Power Semiconductors (ISPS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Pragues, Czech Republic. pp.131 à 136</w:t>
+              <w:t xml:space="preserve">14ème EPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004495v1</w:t>
+                <w:t xml:space="preserve">hal-01005917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characteristics (I-V) of field plate protected vertical diamond Schottky diodes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of a backside Schottky contact on the thyristor characteristics at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Toulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Isoird</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Diamond and Carbon Materials Granada, SPAIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Granada, Spain</w:t>
+              <w:t xml:space="preserve">International Seminar on Power Semiconductors (ISPS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Pragues, Czech Republic. pp.131 à 136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03966084v1</w:t>
+                <w:t xml:space="preserve">hal-01004495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a two step plasma etching process for diamond power devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Electrical characteristics (I-V) of field plate protected vertical diamond Schottky diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9730,523 +9730,523 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Diamond and Carbon Materials Granada, SPAIN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03966086v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis study of sensitive volume and triggering criteria of SEB in super-junction MOSFETs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Houssam Arbess</w:t>
+                <w:t xml:space="preserve">Using a two step plasma etching process for diamond power devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Isoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Seminar on Power Semiconductors (ISPS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Pragues, Czech Republic. 6 p</w:t>
+              <w:t xml:space="preserve">International Conference on Diamond and Carbon Materials Granada, SPAIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005688v1</w:t>
+                <w:t xml:space="preserve">hal-03966086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and optimization of a novel high voltage striped STI-LDMOS transistor on SOI CMOS technology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Cortes</w:t>
+                <w:t xml:space="preserve">Analysis study of sensitive volume and triggering criteria of SEB in super-junction MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Zerarka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Austin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Morancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Arbess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Seminar on Power Semiconductors (ISPS 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2012, Pragues, Czech Republic. pp.122-128</w:t>
+              <w:t xml:space="preserve">, Aug 2012, Pragues, Czech Republic. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004508v1</w:t>
+                <w:t xml:space="preserve">hal-01005688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des performances du thyristor à l'état bloqué en haute température</w:t>
+                <w:t xml:space="preserve">Analysis and optimization of a novel high voltage striped STI-LDMOS transistor on SOI CMOS technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Toulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Morancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhakim Bourennane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Electronique de Puissance du Futur (EPF 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, BORDEAUX, France. 4 p</w:t>
+              <w:t xml:space="preserve">International Seminar on Power Semiconductors (ISPS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Pragues, Czech Republic. pp.122-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005931v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation et caractérisation de diodes Schottky en diamant monocristallin protégées par plaque de champ sur Si3N4</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Thion</w:t>
+                <w:t xml:space="preserve">Amélioration des performances du thyristor à l'état bloqué en haute température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Toulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème EPF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France. 4 p</w:t>
+              <w:t xml:space="preserve">Conférence Electronique de Puissance du Futur (EPF 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, BORDEAUX, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005917v1</w:t>
+                <w:t xml:space="preserve">hal-01005931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection périphérique pour composants de puissance en diamant</w:t>
               </w:r>
@@ -10455,420 +10455,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the C-V characteristic in SiO2/GaN MOS capacitors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Regreny</w:t>
+                <w:t xml:space="preserve">The DT-SJMOSFET : a new power MOSFET strucure for high-voltage applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Théolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Morancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Isoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Mahfoz-Kotb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Tranduc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Spanish Conference on Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Santiago de Compostela, Spain. pp.254</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Automotive Power Electronics (APE 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, PARIS, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00475900v1</w:t>
+                <w:t xml:space="preserve">hal-01002232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new junction termination technique: The Deep Trench Termination (DT²)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karine Isoird</w:t>
+                <w:t xml:space="preserve">Analysis of the C-V characteristic in SiO2/GaN MOS capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Al-Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Besland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Morancho</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Symposium on Power Semiconductor Devices &amp; IC's (ISPSD), 2009.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th Spanish Conference on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Santiago de Compostela, Spain. pp.254</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991573v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DT-SJMOSFET : a new power MOSFET strucure for high-voltage applications</w:t>
+                <w:t xml:space="preserve">A new junction termination technique: The Deep Trench Termination (DT²)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Théolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Mahfoz-Kotb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Isoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Morancho</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henri Tranduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Automotive Power Electronics (APE 2007)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Symposium on Power Semiconductor Devices &amp; IC's (ISPSD), 2009.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Barcelona, Spain. pp.176-179, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPSD.2009.5158030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002232v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Diamant pour l'Electronique de Puissance - Développement des Technologies Associées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Civrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10876,51 +10876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Ding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MGE 2008 4ème Colloque Matériaux du Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, TOULOUSE, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10971,77 +10971,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">de Fabian Gabriel Civrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIème colloque Electronique de Puissance du Futur (EPF 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, TOURS, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11414,176 +11414,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching Performance of 65 Volts Vertical N-Channel FLYMOSFETs</w:t>
+                <w:t xml:space="preserve">Conception de transistors MOS haute tension (1200 Volts) à tranchées profondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Théolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Morancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaume Roig Guitart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Seminar on Power Semiconductors (ISPS'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Pragues, Czech Republic. pp.117-122</w:t>
+              <w:t xml:space="preserve">ISP3D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005674v1</w:t>
+                <w:t xml:space="preserve">hal-01005697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances dynamiques des transistors FLYMOSTM 65 Volts à canal N</w:t>
+                <w:t xml:space="preserve">Switching Performance of 65 Volts Vertical N-Channel FLYMOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Théolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
@@ -11618,181 +11601,198 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaume Roig Guitart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronique de Puissance du Futur (EPF'2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, GRENOBLE, France. 5 p</w:t>
+              <w:t xml:space="preserve">8th International Seminar on Power Semiconductors (ISPS'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Pragues, Czech Republic. pp.117-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002255v1</w:t>
+                <w:t xml:space="preserve">hal-01005674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de transistors MOS haute tension (1200 Volts) à tranchées profondes</w:t>
+                <w:t xml:space="preserve">Performances dynamiques des transistors FLYMOSTM 65 Volts à canal N</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Théolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Tranduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Morancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaume Roig Guitart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISP3D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Electronique de Puissance du Futur (EPF'2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, GRENOBLE, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005697v1</w:t>
+                <w:t xml:space="preserve">hal-01002255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation of the &amp;quot;FLoating Island&amp;quot; concept: A 95 Volts Vertical breakdown voltage FLIDiode</w:t>
               </w:r>
@@ -12272,286 +12272,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4H-SiC bipolar power diodes realized by ion implantation</w:t>
+                <w:t xml:space="preserve">A comparative study of high temperature Aluminium post-implantation annealing in 6H and 4H-SiC, non-uniformity temperature effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Isoird</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAS 2001 International Semiconductor Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICSCRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Tsukuba, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02145397v1</w:t>
+                <w:t xml:space="preserve">hal-02476227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of high temperature Aluminium post-implantation annealing in 6H and 4H-SiC, non-uniformity temperature effects</w:t>
+                <w:t xml:space="preserve">4H-SiC bipolar power diodes realized by ion implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Isoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSCRM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CAS 2001 International Semiconductor Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Sinaia, Romania. pp.349-352, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMICND.2001.967481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476227v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bipolar silicon carbide power diodes realized by aluminum implantations and high temperature rf-annealing</w:t>
               </w:r>
@@ -12694,103 +12694,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication et caractérisation de diodes Schottky 1 kV avec protection par plaque de champ en Al2O3 /Si3N4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Grosset Darracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Isoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Masante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Tasselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique PEPR Électronique 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France. 2025</w:t>
@@ -12944,51 +12944,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diode PIN verticale sur diamant (100) autosupporté à base de couches i et n dopées phosphore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Sevely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Grosset-Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13069,64 +13069,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive ion etching of 100 and 113 diamond for development of power devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Sevely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Grosset Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raid Gourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13279,277 +13279,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realization and characterization of vertical PIN diode on 100 diamond</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Sevely</w:t>
+                <w:t xml:space="preserve">Design and Fabrication of AlGaN/GaN normally-off HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Tasselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Austin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Morancho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Conference on Diamond and Carbon Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Palma, Spain. , 2023</w:t>
+              <w:t xml:space="preserve">10th IRP NextPV International workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Toulouse, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193251v1</w:t>
+                <w:t xml:space="preserve">hal-03934236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locally Ion Implantation and Annealing Effects in Diamond</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raid Gourad</w:t>
+                <w:t xml:space="preserve">Realization and characterization of vertical PIN diode on 100 diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Sevely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Tasselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Josiane Tasselli</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luong Viêt Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hasselt Diamond Workshop 2023 - SBDD XXVII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Hässelt, Belgium</w:t>
+              <w:t xml:space="preserve">33rd International Conference on Diamond and Carbon Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Palma, Spain. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04269992v1</w:t>
+                <w:t xml:space="preserve">hal-04193251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locally Ion Implantation and Annealing Effects in Diamond</w:t>
               </w:r>
@@ -13630,327 +13626,331 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hasselt Diamond Workshop 2023 - SBDD XXVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Hässelt, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396208v1</w:t>
+                <w:t xml:space="preserve">hal-04269992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locally Ion Implantation and Annealing Effects in Diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raid Gourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Tasselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd MOMENTOM INTERNATIONAL CONGRESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Gif-sur-yvette, France. 2023</w:t>
+              <w:t xml:space="preserve">Hasselt Diamond Workshop 2023 - SBDD XXVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Hässelt, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04271407v1</w:t>
+                <w:t xml:space="preserve">hal-04396208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Fabrication of AlGaN/GaN normally-off HEMTs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Austin</w:t>
+                <w:t xml:space="preserve">Locally Ion Implantation and Annealing Effects in Diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Pinault-Thaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raid Gourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IRP NextPV International workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Toulouse, France. 2023</w:t>
+              <w:t xml:space="preserve">3rd MOMENTOM INTERNATIONAL CONGRESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Gif-sur-yvette, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934236v1</w:t>
+                <w:t xml:space="preserve">hal-04271407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et réalisation technologique de structures HEMTs AlGaN/GaN normally-off à grille P-GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Tasselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14025,277 +14025,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ohmic contacts by phosphorous ion implantation on (111) N-type CVD Diamond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of Ti/Pt/Au ohmic contacts on P-type boron doped (100) diamond with linear and circular TLM structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Tasselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lya Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Josiane Tasselli</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Austin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Amandine Pinault-Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Conference on Diamond and Carbon Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2021, ONLINE, Spain. , 2021</w:t>
+              <w:t xml:space="preserve">, Sep 2021, ONLINE, Spain. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03445509v1</w:t>
+                <w:t xml:space="preserve">hal-03445531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Ti/Pt/Au ohmic contacts on P-type boron doped (100) diamond with linear and circular TLM structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ohmic contacts by phosphorous ion implantation on (111) N-type CVD Diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lya Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Isoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Tasselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Austin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amandine Pinault-Thaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Conference on Diamond and Carbon Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2021, ONLINE, Spain. 2021</w:t>
+              <w:t xml:space="preserve">, Sep 2021, ONLINE, Spain. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445531v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection ESD pour MESFET SiC</w:t>
               </w:r>
@@ -14479,51 +14479,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F849BFED"/>
+    <w:nsid w:val="04BDC256"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14710,51 +14710,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-isoird" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2878-6952" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069501416" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850893v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Zaidan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedal Al Taradeh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benjelloun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodriguez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Soltani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi15101223" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867356v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monflier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Isoird" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masante" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582833v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atse Julien Eric N&#8217;dohi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonneville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Viet Phung" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Ngo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Mierry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0082860" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826217v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vigneshwara Raja" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2022.105575" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740513v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tr&#233;mouilles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Austin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Perpinya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2018.2817255" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01618095v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Monflier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cazarr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Tasselli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Servel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2017.1388625" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218796v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Arbess" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zerarka" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Schneider" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2015.07.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218835v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleem Hamady" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2456073" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280199v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Noblecourt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morancho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJEE.17.345-361" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176674v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Godignon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.121" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01955656v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005966v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01955633v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.17.345-361" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059962v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.134" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019388v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Toulon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Bourennane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2013.2280554" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881007v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sodjan Kon&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Achard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2012.05.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864740v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Al Alam" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Cort&#233;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Begou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goullet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.228" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849472v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cortes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Besland" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lajaunie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3572236" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441198v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Silva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Issaoui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brinza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tallaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2010.11.014" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT4TW075-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627761v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sojan Kon&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Ding" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.553-567" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661491v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.03.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575952v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kon&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Civrac" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schneider" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2010.01.036" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLVB09D1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991584v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Th&#233;olier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Mahfoz-Kotb" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.13.227-252" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991660v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Assi&#233;-Souleille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2009.2020348" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991599v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Do Conto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-009-0894-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KXFG1HCV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575920v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Civrac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.12.237-253" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-20RK7G4T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991676v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tranduc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Roig Guitart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2007.11.009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20R2J7QN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106729v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Reynes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margheritta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Deram" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-cds:20050048" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151720v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Isoird" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.389-393.1289" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141477v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Johnson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wright" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151714v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.389-393.827" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140118v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ottaviani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00537-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B90P0SC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281030v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.338-342.1363" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141527v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chante" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506473v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Grosset Darracq" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rouly" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146836v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sevely" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495797v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04127068v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raid Gourad" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Makhoul" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219862v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Pinault-Thaury" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouras" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gillet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Stenger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04666590v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourass" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuccio Cristiano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04127127v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cordier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Courville" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697766v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844585v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Saidi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Mierry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSW55288.2022.9930447" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03766749v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844887v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Saidi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T H Ngo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697713v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymaa Haloui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIXDES55591.2022.9838389" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946187v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Jaouad" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02918490v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lya Fontaine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scheid" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03445543v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715580v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03355128v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918372v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Frayssinet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02922723v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toulon Ga&#235;tan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324743v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02278808v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329822v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324807v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02981903v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chapelle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Spiegel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Benmosfeta" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361658v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Leon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361669v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marcault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310299v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vellvehi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245628v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556254v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gavelle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2016.7695492" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178266v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191234v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIXDES.2015.7208583" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339803v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065274v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102974v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065194v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388002v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brosselard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Vi&#234;t Phung" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2014.6966383" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006006v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004604v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004495v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966084v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thion" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966086v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005688v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004508v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Cortes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005931v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005917v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618708v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656932v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ding" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475900v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Al-Alam" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regreny" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991573v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD.2009.5158030" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002232v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002185v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002267v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Fabian Gabriel Civrac" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002269v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002191v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002262v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005674v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002255v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005697v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005655v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alves" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Reynes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margherita" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002131v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492270v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Dinculescu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebey" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712596v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145397v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2001.967481" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476227v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275712v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05066374v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008782v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mesples-Carr&#232;re" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05153567v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Grosset-Darracq" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04681846v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665572v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04193251v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269992v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396208v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271407v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03934236v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621863v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03445509v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Pinault-Thaury" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03445531v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339804v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-isoird" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2878-6952" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069501416" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850893v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Zaidan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedal Al Taradeh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benjelloun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodriguez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Soltani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi15101223" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867356v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monflier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Isoird" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masante" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582833v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atse Julien Eric N&#8217;dohi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonneville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Viet Phung" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Ngo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Mierry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0082860" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826217v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vigneshwara Raja" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2022.105575" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740513v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tr&#233;mouilles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Austin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Perpinya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2018.2817255" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01618095v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Monflier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cazarr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Tasselli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Servel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2017.1388625" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218796v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Arbess" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zerarka" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Schneider" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2015.07.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218835v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleem Hamady" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2456073" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280199v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Noblecourt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morancho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJEE.17.345-361" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176674v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Godignon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.121" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01955656v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005966v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01955633v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.17.345-361" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059962v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.134" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019388v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Toulon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Bourennane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2013.2280554" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881007v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sodjan Kon&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Achard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2012.05.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864740v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Al Alam" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Cort&#233;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Begou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goullet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.228" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441198v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Silva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Issaoui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brinza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tallaire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2010.11.014" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT4TW075-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627761v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sojan Kon&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Ding" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.553-567" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661491v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.03.011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849472v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cortes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Besland" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lajaunie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3572236" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575952v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kon&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Civrac" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schneider" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2010.01.036" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLVB09D1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991584v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Th&#233;olier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Mahfoz-Kotb" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.13.227-252" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575920v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Civrac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.12.237-253" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-20RK7G4T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991660v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Assi&#233;-Souleille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2009.2020348" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991599v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Do Conto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-009-0894-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KXFG1HCV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991676v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tranduc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Roig Guitart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2007.11.009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20R2J7QN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106729v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Reynes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margheritta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Deram" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-cds:20050048" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151720v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Isoird" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.389-393.1289" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141477v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Johnson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wright" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151714v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.389-393.827" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140118v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ottaviani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00537-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B90P0SC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281030v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.338-342.1363" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141527v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chante" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495797v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rouly" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506473v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Grosset Darracq" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146836v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Moulin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sevely" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04127068v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raid Gourad" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Makhoul" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219862v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Pinault-Thaury" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouras" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gillet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Stenger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04666590v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourass" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuccio Cristiano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04127127v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cordier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Courville" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697713v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymaa Haloui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIXDES55591.2022.9838389" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946187v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Jaouad" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697766v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844585v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Saidi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Mierry" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSW55288.2022.9930447" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03766749v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844887v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Saidi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T H Ngo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02918490v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lya Fontaine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scheid" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03445543v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715580v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03355128v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918372v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Frayssinet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02922723v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toulon Ga&#235;tan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324743v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02278808v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329822v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324807v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02981903v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chapelle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Spiegel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Benmosfeta" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556254v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marcault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gavelle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2016.7695492" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361658v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Leon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361669v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310299v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vellvehi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245628v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178266v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191234v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIXDES.2015.7208583" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339803v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065274v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102974v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065194v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388002v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brosselard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Vi&#234;t Phung" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2014.6966383" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004604v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006006v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005917v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004495v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966084v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thion" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966086v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005688v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004508v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Cortes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005931v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618708v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656932v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ding" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002232v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475900v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Al-Alam" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regreny" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991573v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD.2009.5158030" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002185v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002267v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Fabian Gabriel Civrac" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002269v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002191v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002262v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005697v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005674v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002255v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005655v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alves" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Reynes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margherita" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002131v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492270v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Dinculescu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebey" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712596v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476227v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145397v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2001.967481" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275712v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05066374v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008782v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mesples-Carr&#232;re" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05153567v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Grosset-Darracq" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04681846v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665572v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03934236v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04193251v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269992v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396208v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271407v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621863v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03445531v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03445509v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Pinault-Thaury" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339804v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>