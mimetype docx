--- v0 (2026-04-08)
+++ v1 (2026-04-30)
@@ -1110,191 +1110,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01963602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utopia, Nostalgia: Intersections</w:t>
+                <w:t xml:space="preserve">Utopie, nostalgie : approches croisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conserveries mémorielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 22</w:t>
+              <w:t xml:space="preserve">, 2018, Utopie, nostalgie : approches croisées, 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02378094v1</w:t>
+                <w:t xml:space="preserve">hal-03988494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utopie, nostalgie : approches croisées</w:t>
+                <w:t xml:space="preserve">Utopia, Nostalgia: Intersections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conserveries mémorielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Utopie, nostalgie : approches croisées, 22</w:t>
+              <w:t xml:space="preserve">, 2018, 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988494v1</w:t>
+                <w:t xml:space="preserve">halshs-02378094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’édification d’un « parc imaginaire » des Cévennes</w:t>
               </w:r>
@@ -1751,178 +1751,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La mémoire, le corps, l’enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina del Biaggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Colloque Interdisciplinaire du GDR Mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Mémoire, Oct 2023, Carry-le-Rouet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les énigmes du corps-mémoire, entre quête biographique et enquête historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième colloque scientifique interdisciplinaire du GDR Mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR Mémoire, Oct 2023, Carry-Le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844074v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04259502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'art de protéger à l'art de prendre soin. Ce que font les évolutions conceptuelles du &amp;quot;patrimoine&amp;quot; à l'urbanisme</w:t>
               </w:r>
@@ -1971,657 +1971,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04907222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le récit grenoblois au prisme de l’événement Jeux Olympiques d’hiver 1968</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Récits de ville. Usages de l’histoire et changement urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Ivry/Seine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avec qui définir la singularité d'un territoire de montagne?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Darroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire de la recherche.., avec qui ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zone Atelier Alpes, Dec 2019, Saint-Martin-d'Hères - Domaine universitaire, Grenoble (présentiel), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Atelier international &amp;quot;Faire monde commun&amp;quot;. Argumentaire scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Darroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire monde commun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPCC Bibracte; Maison du Patrimoine orale de Bourgogne; Labex Item; Parc naturel régional du Morvan, Sep 2019, Glux-en-Glenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La singularité territoriale en question. Le récit de territoire pour changer le mode de production de valeurs d’existence en contexte hyper-rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Darroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence internationale de l’ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASRDLF, Jul 2019, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le récit grenoblois au prisme de l’événement Jeux Olympiques d’hiver 1968</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Nos ancêtres les Sarrasins » comme autres nous-mêmes. Une altérité revendiquée dans le récit national français (19e-21e siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Basset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Récits de ville. Usages de l’histoire et changement urbain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Ivry/Seine, France</w:t>
+              <w:t xml:space="preserve">Cycle de conférences La fabrique du regard : l'Altérité, ACT/Musée d'histoire de Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01993007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la trace au patrimoine. Acteurs et enjeux de la patrimonialisation d'un quartier d'immigration auto-construit à Marseille (France, 20e-21e siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimonialiser l'habiter. Quand les usages deviennent-ils patrimoine ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01963613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique du paysage à travers ses singularités et ses projets territoriaux, étude de cas : le GSF Bibracte-Mont Beuvray dans la PNR du Morvan (Bourgogne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Darroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Piaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème conférence biennale PECSRL : European Landscapes for quality of life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Nos ancêtres les Sarrasins » comme autres nous-mêmes. Une altérité revendiquée dans le récit national français (19e-21e siècles)</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notre lieu singulier. Dessiner la communauté politique des attachements pluriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Basset</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...141 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Darroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoines et communautés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Glux-en-Glenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2659,51 +2659,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notre lieu singulier&amp;quot;. Dessiner la communauté politique des attachements pluriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Darroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoines et Communautés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre archéologique européen; Institut des Sciences sociales du Politique (CNRS-ENS Paris Sarclay - Université Paris Nanterre), Nov 2018, Glux en Glenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2741,51 +2741,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural landscapes in the making : Proposal for a collaborative research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Darroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2843,463 +2843,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Labellisations plurielles et singularité territoriale : tensions sur la ressource patrimoniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Piai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Les labels dans le domaine du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Construire la territorialité à partir d'une infrastructure pour la mobilité ? L'exemple de la ligne des Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Trotta-Brambilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dalga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.463-470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires de la distinction territoriale en montagne : vers un nouveau régime d’authenticité patrimoniale ?”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Darroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès bisannual de l’Association of Critical Heritage Studies ACHS « What does heritage change ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association of Critical Heritage Studies ACHS, 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Labellisations plurielles et singularité territoriale : tensions sur la ressource patrimoniale</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimonialisation et labellisation territoriale : Les PNR comme lieux d’expérimentation entre singularisation et normalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Darroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3712,51 +3712,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La co-construction de la recherche en Morvan : comment, avec qui, pourquoi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Darroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">workshop organisé par l’EPCC Bibracte et le Parc naturel régional du Morvan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montbrisson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3964,51 +3964,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours, mémoire(s) et mises en récit des mort·es de la migration à la frontière franco-italienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ravetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina del Biaggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4235,51 +4235,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining the past? Alternative forms of heritagisation and local resources in mountain territories (France, 18th–21st centuries)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Darroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Judet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4323,77 +4323,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires de la distinction territoriale en montagne : vers un nouveau régime d’authenticité patrimoniale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Larissa Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Darroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5149,207 +5149,207 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les échelles de la mémoire en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine-Larissa Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Nicolaïdis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ourania Polycandrioti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Balta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Actes Sud / MMSH, 2010, 9782742790074</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aux origines du Parc national des Cévennes. Des précurseurs à la réalisation (le 2 septembre 1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine-Larissa Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Parc national des Cévennes, pp.247, 2010, 2-913757-18-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00519627v1</w:t>
-              </w:r>
-[...116 lines deleted...]
-                <w:t xml:space="preserve">hal-01550009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martel et le mouvement Alpes de lumière. L'invention d'un territoire (1953-1983)</w:t>
               </w:r>
@@ -5731,51 +5731,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857463v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Basset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755710v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pia&#239;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536804v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02898845v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cairn-info.sid2nomade-1.grenet.fr/heritages-arabo-islamiques-dans-l-europe-mediterra--9782707186225.htm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828350v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine-Larissa Basset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521120v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519633v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521121v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.5957" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01002076v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857471v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619010v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.8090" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01963602v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378094v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baussant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988494v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755059v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Pelen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3789" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578889v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735254v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521123v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521119v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.1090" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01002072v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844074v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259502v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina del Biaggio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04907222v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844314v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Darroux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844266v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619027v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619021v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892200v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thiebaut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993007v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01963613v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992931v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04907244v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442977v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Oiry Varacca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353624v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Trotta-Brambilla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coste" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dalga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442979v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cosson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442969v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Piai" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442980v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992949v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Diaconu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993035v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993020v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992959v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992962v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993170v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992979v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992971v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05414024v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ravetto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417576v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612103v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01963652v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Judet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578896v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Larissa Basset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988487v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755231v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225491v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01246262v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fourny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mounet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kreziak" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01246211v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755487v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993046v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519627v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550009v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Crivello" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Nicola&#239;dis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Polycandrioti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Balta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519628v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-alpes-de-lumiere.org/fre/Boutique/4_-Le-fondateur-Pierre-Martel/77_Pierre-Martel-et-le-mouvement-Alpes-de-Lumiere-L-invention-d-un-territoire-1953-1983-.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519629v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521124v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857463v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Basset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755710v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pia&#239;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536804v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02898845v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cairn-info.sid2nomade-1.grenet.fr/heritages-arabo-islamiques-dans-l-europe-mediterra--9782707186225.htm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828350v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine-Larissa Basset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521120v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519633v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521121v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.5957" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01002076v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857471v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619010v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.8090" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01963602v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988494v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baussant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378094v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755059v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Pelen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3789" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578889v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735254v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521123v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521119v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.1090" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01002072v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259502v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina del Biaggio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844074v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04907222v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619021v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844266v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Darroux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844314v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619027v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993007v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01963613v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892200v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thiebaut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992931v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04907244v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442977v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Oiry Varacca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442969v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Piai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353624v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Trotta-Brambilla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coste" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dalga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442979v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cosson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442980v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992949v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Diaconu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993035v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993020v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992959v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992962v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993170v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992979v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992971v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05414024v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ravetto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417576v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612103v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01963652v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Judet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578896v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Larissa Basset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988487v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755231v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225491v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01246262v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fourny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mounet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kreziak" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01246211v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755487v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993046v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550009v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Crivello" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Nicola&#239;dis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Polycandrioti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Balta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519627v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519628v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-alpes-de-lumiere.org/fre/Boutique/4_-Le-fondateur-Pierre-Martel/77_Pierre-Martel-et-le-mouvement-Alpes-de-Lumiere-L-invention-d-un-territoire-1953-1983-.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519629v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521124v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>