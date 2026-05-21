--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1110,191 +1110,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01963602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utopie, nostalgie : approches croisées</w:t>
+                <w:t xml:space="preserve">Utopia, Nostalgia: Intersections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conserveries mémorielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Utopie, nostalgie : approches croisées, 22</w:t>
+              <w:t xml:space="preserve">, 2018, 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988494v1</w:t>
+                <w:t xml:space="preserve">halshs-02378094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utopia, Nostalgia: Intersections</w:t>
+                <w:t xml:space="preserve">Utopie, nostalgie : approches croisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conserveries mémorielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 22</w:t>
+              <w:t xml:space="preserve">, 2018, Utopie, nostalgie : approches croisées, 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02378094v1</w:t>
+                <w:t xml:space="preserve">hal-03988494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’édification d’un « parc imaginaire » des Cévennes</w:t>
               </w:r>
@@ -1751,178 +1751,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les énigmes du corps-mémoire, entre quête biographique et enquête historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxième colloque scientifique interdisciplinaire du GDR Mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Mémoire, Oct 2023, Carry-Le-Rouet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La mémoire, le corps, l’enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina del Biaggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Colloque Interdisciplinaire du GDR Mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR Mémoire, Oct 2023, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259502v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04844074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'art de protéger à l'art de prendre soin. Ce que font les évolutions conceptuelles du &amp;quot;patrimoine&amp;quot; à l'urbanisme</w:t>
               </w:r>
@@ -1971,50 +1971,296 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04907222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Avec qui définir la singularité d'un territoire de montagne?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Darroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire de la recherche.., avec qui ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zone Atelier Alpes, Dec 2019, Saint-Martin-d'Hères - Domaine universitaire, Grenoble (présentiel), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atelier international &amp;quot;Faire monde commun&amp;quot;. Argumentaire scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Darroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire monde commun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPCC Bibracte; Maison du Patrimoine orale de Bourgogne; Labex Item; Parc naturel régional du Morvan, Sep 2019, Glux-en-Glenne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La singularité territoriale en question. Le récit de territoire pour changer le mode de production de valeurs d’existence en contexte hyper-rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Darroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence internationale de l’ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASRDLF, Jul 2019, Iasi, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le récit grenoblois au prisme de l’événement Jeux Olympiques d’hiver 1968</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2023,303 +2269,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récits de ville. Usages de l’histoire et changement urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Ivry/Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619021v1</w:t>
-              </w:r>
-[...244 lines deleted...]
-                <w:t xml:space="preserve">hal-03619027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Nos ancêtres les Sarrasins » comme autres nous-mêmes. Une altérité revendiquée dans le récit national français (19e-21e siècles)</w:t>
               </w:r>
@@ -2443,51 +2443,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique du paysage à travers ses singularités et ses projets territoriaux, étude de cas : le GSF Bibracte-Mont Beuvray dans la PNR du Morvan (Bourgogne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Darroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2577,51 +2577,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notre lieu singulier. Dessiner la communauté politique des attachements pluriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Darroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoines et communautés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Glux-en-Glenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2659,51 +2659,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notre lieu singulier&amp;quot;. Dessiner la communauté politique des attachements pluriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Darroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoines et Communautés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre archéologique européen; Institut des Sciences sociales du Politique (CNRS-ENS Paris Sarclay - Université Paris Nanterre), Nov 2018, Glux en Glenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2741,51 +2741,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural landscapes in the making : Proposal for a collaborative research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Darroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2843,50 +2843,296 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Construire la territorialité à partir d'une infrastructure pour la mobilité ? L'exemple de la ligne des Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Trotta-Brambilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dalga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.463-470</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires de la distinction territoriale en montagne : vers un nouveau régime d’authenticité patrimoniale ?”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Arpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Darroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Congrès bisannual de l’Association of Critical Heritage Studies ACHS « What does heritage change ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of Critical Heritage Studies ACHS, 2016, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Labellisations plurielles et singularité territoriale : tensions sur la ressource patrimoniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2901,405 +3147,159 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Piai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Les labels dans le domaine du patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Gabriella Trotta-Brambilla</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimonialisation et labellisation territoriale : Les PNR comme lieux d’expérimentation entre singularisation et normalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...244 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Darroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3712,51 +3712,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La co-construction de la recherche en Morvan : comment, avec qui, pourquoi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Darroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">workshop organisé par l’EPCC Bibracte et le Parc naturel régional du Morvan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montbrisson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3964,51 +3964,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours, mémoire(s) et mises en récit des mort·es de la migration à la frontière franco-italienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ravetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina del Biaggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4235,51 +4235,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining the past? Alternative forms of heritagisation and local resources in mountain territories (France, 18th–21st centuries)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Darroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Judet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4323,77 +4323,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires de la distinction territoriale en montagne : vers un nouveau régime d’authenticité patrimoniale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Larissa Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Darroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4420,51 +4420,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01578896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4536,185 +4536,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03988487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utopie, nostalgie: approches croisées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utopia, nostalgia: intersections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conserveries mémorielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04225491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4724,222 +4642,222 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions et échanges autours des présentations des projets de recherche du LabEx ITEM pour la période 2015 - 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Fourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Fourny</w:t>
+                <w:t xml:space="preserve">Stéphane Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Gal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Kreziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01246262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du projet de recherche Singulariser les territoires de montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine-Larissa Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01246211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4949,91 +4867,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les liens aux territoires ruraux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine-Larissa Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01755487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5043,95 +4961,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire et mémoires du Parc national des Cévennes (1970-2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Parc national des Cévennes; Association Clair de Terre. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01993046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5141,50 +5059,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines du Parc national des Cévennes. Des précurseurs à la réalisation (le 2 septembre 1970)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine-Larissa Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Parc national des Cévennes, pp.247, 2010, 2-913757-18-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00519627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les échelles de la mémoire en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
@@ -5267,216 +5247,154 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux origines du Parc national des Cévennes. Des précurseurs à la réalisation (le 2 septembre 1970)</w:t>
+                <w:t xml:space="preserve">Pierre Martel et le mouvement Alpes de lumière. L'invention d'un territoire (1953-1983)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine-Larissa Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Parc national des Cévennes, pp.247, 2010, 2-913757-18-9</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les éditions de l'Aube; Les Alpes de Lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Jean Viard, 97862675266058663</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00519627v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Pierre Martel et le mouvement Alpes de lumière. L'invention d'un territoire (1953-1983)</w:t>
+                <w:t xml:space="preserve">halshs-00519628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le légendaire sarrasin en France. Configurations et histoire d'un contre-récit national</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine-Larissa Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre Alpin et Rhodanien d'Ethnologie, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...83 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00519629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5486,105 +5404,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse du séminaire « Retours au passé. Mémoires politisées, mémoires expatriées », organisé par l'Institut de recherches néohelléniques et la Fondation nationale de la recherche scientifique, dans le cadre du programme Ramsès, Athènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine-Larissa Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00521124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId111"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5731,51 +5649,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857463v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Basset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755710v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pia&#239;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536804v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02898845v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cairn-info.sid2nomade-1.grenet.fr/heritages-arabo-islamiques-dans-l-europe-mediterra--9782707186225.htm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828350v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine-Larissa Basset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521120v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519633v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521121v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.5957" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01002076v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857471v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619010v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.8090" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01963602v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988494v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baussant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378094v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755059v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Pelen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3789" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578889v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735254v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521123v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521119v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.1090" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01002072v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259502v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina del Biaggio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844074v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04907222v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619021v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844266v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Darroux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844314v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619027v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993007v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01963613v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892200v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thiebaut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992931v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04907244v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442977v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Oiry Varacca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442969v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Piai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353624v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Trotta-Brambilla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coste" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dalga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442979v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cosson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442980v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992949v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Diaconu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993035v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993020v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992959v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992962v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993170v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992979v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992971v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05414024v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ravetto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417576v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612103v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01963652v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Judet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578896v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Larissa Basset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988487v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755231v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225491v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01246262v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fourny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mounet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kreziak" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01246211v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755487v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993046v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550009v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Crivello" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Nicola&#239;dis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Polycandrioti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Balta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519627v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519628v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-alpes-de-lumiere.org/fre/Boutique/4_-Le-fondateur-Pierre-Martel/77_Pierre-Martel-et-le-mouvement-Alpes-de-Lumiere-L-invention-d-un-territoire-1953-1983-.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519629v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521124v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857463v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Basset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755710v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pia&#239;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536804v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02898845v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cairn-info.sid2nomade-1.grenet.fr/heritages-arabo-islamiques-dans-l-europe-mediterra--9782707186225.htm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828350v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine-Larissa Basset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521120v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519633v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521121v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.5957" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01002076v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857471v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619010v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.8090" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01963602v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378094v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baussant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988494v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755059v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Pelen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3789" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578889v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735254v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521123v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521119v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.1090" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01002072v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844074v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259502v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina del Biaggio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04907222v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844266v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Darroux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844314v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619027v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619021v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993007v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01963613v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892200v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thiebaut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992931v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04907244v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442977v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Oiry Varacca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353624v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Trotta-Brambilla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coste" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dalga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442979v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cosson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442969v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Piai" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442980v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992949v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Diaconu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993035v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993020v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992959v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992962v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993170v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992979v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992971v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05414024v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ravetto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417576v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612103v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01963652v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Judet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578896v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Larissa Basset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988487v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225491v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01246262v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fourny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mounet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kreziak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01246211v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755487v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993046v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519627v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550009v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Crivello" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Nicola&#239;dis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Polycandrioti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Balta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519628v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-alpes-de-lumiere.org/fre/Boutique/4_-Le-fondateur-Pierre-Martel/77_Pierre-Martel-et-le-mouvement-Alpes-de-Lumiere-L-invention-d-un-territoire-1953-1983-.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519629v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521124v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>