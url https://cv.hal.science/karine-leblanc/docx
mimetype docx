--- v0 (2026-03-09)
+++ v1 (2026-04-09)
@@ -776,321 +776,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant Impact of Hydrothermalism on the Biogeochemical Signature of Sinking and Sedimented Particles in the Lau Basin</w:t>
+                <w:t xml:space="preserve">New observations on the rarely reported tropical dinoflagellates Tripos lanceolatus and T. schroeteri from the Colombian Caribbean, South Pacific and Indian Oceans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Tilliette</w:t>
+                <w:t xml:space="preserve">Luis Castro-Cera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+                <w:t xml:space="preserve">Darío Vega-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Chavagnac</w:t>
+                <w:t xml:space="preserve">Ruth Eriksen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Leblond</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gustaaf Hallegraeff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023JC019828⟩</w:t>
+              <w:t xml:space="preserve">Botanica Marina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 66 (1), pp.67-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/bot-2022-0050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320412v1</w:t>
+                <w:t xml:space="preserve">hal-04292690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New observations on the rarely reported tropical dinoflagellates Tripos lanceolatus and T. schroeteri from the Colombian Caribbean, South Pacific and Indian Oceans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Significant Impact of Hydrothermalism on the Biogeochemical Signature of Sinking and Sedimented Particles in the Lau Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Tilliette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Castro-Cera</w:t>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darío Vega-Díaz</w:t>
+                <w:t xml:space="preserve">Valérie Chavagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth Eriksen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Leblanc</w:t>
+                <w:t xml:space="preserve">Nathalie Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustaaf Hallegraeff</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maryline Montanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanica Marina</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 66 (1), pp.67-72. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/bot-2022-0050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023JC019828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292690v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New observations on the Antarctic Asteromphalus darwinii/hookeri diatom species-complex (Asterolampraceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustaaf Hallegraeff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1667,291 +1667,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03450616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Edge ice camp campaigns: understanding the processes controlling the under-ice Arctic phytoplankton spring bloom</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The structure of diatom communities constrains biogeochemical properties in surface waters of the Southern Ocean (Kerguelen Plateau)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Massicotte</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Queguiner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-12-151-2020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 212, pp.103458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2020.103458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292721v1</w:t>
+                <w:t xml:space="preserve">hal-03129381v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of diatom communities constrains biogeochemical properties in surface waters of the Southern Ocean (Kerguelen Plateau)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Veronique Cornet</w:t>
+                <w:t xml:space="preserve">Green Edge ice camp campaigns: understanding the processes controlling the under-ice Arctic phytoplankton spring bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Massicotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Queguiner</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Ardyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 212, pp.103458. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.151-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2020.103458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-12-151-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129381v2</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late spring bloom development of pelagic diatoms in Baffin Bay</w:t>
               </w:r>
@@ -1963,51 +1963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2065,295 +2065,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoplanktonic diatoms are globally overlooked but play a role in spring blooms and carbon export</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nutrient availability and the ultimate control of the biological carbon pump in the western tropical South Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Diaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Veronique Cornet</w:t>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mónica Michel-Rodriguez</w:t>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fumenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-03376-9⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (9), pp.2961-2989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-2961-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006275v1</w:t>
+                <w:t xml:space="preserve">hal-01801747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient availability and the ultimate control of the biological carbon pump in the western tropical South Pacific Ocean</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+                <w:t xml:space="preserve">Nanoplanktonic diatoms are globally overlooked but play a role in spring blooms and carbon export</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Fumenia</w:t>
+                <w:t xml:space="preserve">Frederic Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Gimenez</w:t>
+                <w:t xml:space="preserve">Mónica Michel-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (9), pp.2961-2989. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-15-2961-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-03376-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801747v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining laser diffraction, flow cytometry and optical microscopy to characterize a nanophytoplankton bloom in the Northwestern Mediterranean</w:t>
               </w:r>
@@ -2901,51 +2901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3003,295 +3003,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemometric perspectives on plankton community responses to natural iron fertilisation over and downstream of the Kerguelen Plateau in the Southern Ocean</w:t>
+                <w:t xml:space="preserve">Production regime and associated N cycling in the vicinity of Kerguelen Island, Southern Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas W. Trull</w:t>
+                <w:t xml:space="preserve">Anne-Julie Cavagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. M. Davies</w:t>
+                <w:t xml:space="preserve">François Fripiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Dehairs</w:t>
+                <w:t xml:space="preserve">Marc Elskens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Julie Cavagna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Lasbleiz</w:t>
+                <w:t xml:space="preserve">Perrine Mangion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chirurgien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 12 (4), pp.1029-1056. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-12-1029-2015⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 12 (21), pp.6515-6528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-6515-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207916v1</w:t>
+                <w:t xml:space="preserve">hal-01812504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production regime and associated N cycling in the vicinity of Kerguelen Island, Southern Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Chemometric perspectives on plankton community responses to natural iron fertilisation over and downstream of the Kerguelen Plateau in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Trull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. M. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Dehairs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julie Cavagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Chirurgien</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lasbleiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 12 (21), pp.6515-6528. </w:t>
+              <w:t xml:space="preserve">, 2015, 12 (4), pp.1029-1056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-12-6515-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-1029-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812504v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinitrogen fixation and dissolved organic nitrogen fueled primary production and particulate export during the VAHINE mesocosm experiment (New Caledonia lagoon)</w:t>
               </w:r>
@@ -3835,64 +3835,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lasbleiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julie Cavagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (20), pp.5827-5846. </w:t>
@@ -4371,51 +4371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4736,891 +4736,891 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep silicon maxima in the stratified oligotrophic Mediterranean Sea.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Crombet</w:t>
+                <w:t xml:space="preserve">Efficient silicon recycling in summer in both the Polar Frontal and Subantarctic Zones of the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fripiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Peggy Rimmelin</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Elskens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julie Cavagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leanne Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-8-459-2011⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 435, pp.47-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps09237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00700258v1</w:t>
+                <w:t xml:space="preserve">hal-00687945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient silicon recycling in summer in both the Polar Frontal and Subantarctic Zones of the Southern Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Fripiat</w:t>
+                <w:t xml:space="preserve">Deep silicon maxima in the stratified oligotrophic Mediterranean Sea.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Crombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Leanne Armand</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Queguiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Rimmelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 435, pp.47-61. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8, pp.459-475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps09237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-459-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687945v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring production-dissolution rates of marine biogenic silica by 30Si-isotope dilution using a high-resolution sector field inductively coupled plasma mass spectrometer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Fripiat</w:t>
+                <w:t xml:space="preserve">Distribution of calcifying and silicifying phytoplankton in relation to environmental and biogeochemical parameters during the late stages of the 2005 North East Atlantic Spring Bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudolph Corvaisier</w:t>
+                <w:t xml:space="preserve">C. E. Hare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Navez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Elskens</w:t>
+                <w:t xml:space="preserve">Y. Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Schoemann</w:t>
+                <w:t xml:space="preserve">G. M. Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. R. Ditullio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography : methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6, pp.2155-2179</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00634582v1</w:t>
+                <w:t xml:space="preserve">hal-00703804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of increased pCO2 and temperature on the North Atlantic spring bloom. III. Dimethylsulfoniopropionate</w:t>
+                <w:t xml:space="preserve">Effects of increased pCO2 and temperature on the North Atlantic spring bloom. II. Microzooplankton abundance and grazing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. Lee</w:t>
+                <w:t xml:space="preserve">J.M. Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.R. Rudisill</w:t>
+                <w:t xml:space="preserve">C. Gobler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.R. Neeley,</w:t>
+                <w:t xml:space="preserve">R. Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Maucher,</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David A. Hutchins</w:t>
+                <w:t xml:space="preserve">C.E. Hare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 388, pp.41-49. </w:t>
+              <w:t xml:space="preserve">, 2009, 388, pp.27-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps08135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps08134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00700399v1</w:t>
+                <w:t xml:space="preserve">hal-00700108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of calcifying and silicifying phytoplankton in relation to environmental and biogeochemical parameters during the late stages of the 2005 North East Atlantic Spring Bloom</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Leblanc</w:t>
+                <w:t xml:space="preserve">Measuring production-dissolution rates of marine biogenic silica by 30Si-isotope dilution using a high-resolution sector field inductively coupled plasma mass spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fripiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. E. Hare</w:t>
+                <w:t xml:space="preserve">Rudolph Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Feng</w:t>
+                <w:t xml:space="preserve">Jacques Navez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Elskens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. M. Berg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. R. Ditullio</w:t>
+                <w:t xml:space="preserve">Véronique Schoemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Limnology and Oceanography : methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7, pp.470-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lom.2009.7.470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703804v1</w:t>
+                <w:t xml:space="preserve">hal-00634582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of increased pCO2 and temperature on the North Atlantic spring bloom. II. Microzooplankton abundance and grazing</w:t>
+                <w:t xml:space="preserve">Effects of increased pCO2 and temperature on the North Atlantic spring bloom. III. Dimethylsulfoniopropionate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Rose</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Feng</w:t>
+                <w:t xml:space="preserve">P.A. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gobler</w:t>
+                <w:t xml:space="preserve">A.R. Rudisill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gutierrez</w:t>
+                <w:t xml:space="preserve">A.R. Neeley,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.E. Hare</w:t>
+                <w:t xml:space="preserve">J.M. Maucher,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Hutchins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 388, pp.27-40. </w:t>
+              <w:t xml:space="preserve">, 2009, 388, pp.41-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps08134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps08135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00700108v1</w:t>
+                <w:t xml:space="preserve">hal-00700399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of increased pCO2 and temperature on the North Atlantic spring bloom. I. The phytoplankton community and biogeochemical response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Hare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5817,51 +5817,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of increased temperature and CO2 for phytoplankton community structure in the Bering Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Hare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6213,726 +6213,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00702531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FeCycle: Attempting an iron biogeochemical budget from a mesoscale SF6 tracer experiment in unperturbed low iron waters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A seasonal study of diatom dynamics in the North Atlantic during the POMME experiment (2001): Evidence for Si limitation of the spring bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.W. Boyd</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Peter L. Croot</w:t>
+                <w:t xml:space="preserve">C. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rimmelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2005GB002494⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110, pp.C07S14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004JC002621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00702809v1</w:t>
+                <w:t xml:space="preserve">hal-00455625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A seasonal study of diatom dynamics in the North Atlantic during the POMME experiment (2001): Evidence for Si limitation of the spring bloom</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aude Leynaert</w:t>
+                <w:t xml:space="preserve">FeCycle: Attempting an iron biogeochemical budget from a mesoscale SF6 tracer experiment in unperturbed low iron waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.W. Boyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Law</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Hutchins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fernandez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Moutin</w:t>
+                <w:t xml:space="preserve">E.R. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter L. Croot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2004JC002621⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19 (GB4S20), 13 pp. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005GB002494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00455625v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The biological and biogeochemical consequences of phosphate scavenging onto phytoplankton cell surfaces.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial community production, respiration and structure of the microbial food web of an ecosystem in the northeastern Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaohong Zhang</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Maixandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hera Karayanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urania Christaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110 (C7), pp.C07S17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004JC002694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00688046v1</w:t>
+                <w:t xml:space="preserve">hal-00092669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe and Zn effects on the Si cycle and diatom community structure in two contrasting high and low-silicate HNLC areas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The biological and biogeochemical consequences of phosphate scavenging onto phytoplankton cell surfaces.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feixue Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaohong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio A. Sanudo-Wilhelmy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 50 (5), pp.1459-1472</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2005.06.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01767564v1</w:t>
+                <w:t xml:space="preserve">hal-00688046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial community production, respiration and structure of the microbial food web of an ecosystem in the northeastern Atlantic Ocean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fe and Zn effects on the Si cycle and diatom community structure in two contrasting high and low-silicate HNLC areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+                <w:t xml:space="preserve">K. Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Hare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.W. Boyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hera Karayanni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Urania Christaki</w:t>
+                <w:t xml:space="preserve">K. Bruland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">B. Sohst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 110 (C7), pp.C07S17. </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 52 (10), pp.1842 - 1864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2004JC002694⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2005.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00092669v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of the silicate pump at a coastal oligotrophic site in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6977,235 +6977,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New applications of a biogenic silica deposition fluorophore in the study of oceanic diatoms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Efficiency of the silicate pump at a coastal oligotrophic site in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D.A. Hutchins</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Queguiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography : methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 3, pp.462-476. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2 (3), pp.219-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4319/lom.2005.3.462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-2-219-2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00702801v1</w:t>
+                <w:t xml:space="preserve">hal-00330311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of the silicate pump at a coastal oligotrophic site in the Mediterranean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">New applications of a biogenic silica deposition fluorophore in the study of oceanic diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Garcia</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Hutchins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 2 (3), pp.219-229. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography : methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 3, pp.462-476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-2-219-2005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4319/lom.2005.3.462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00330311v1</w:t>
+                <w:t xml:space="preserve">hal-00702801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc availability and alkaline phosphatase activity in Emiliania huxleyi: Implications for Zn-P co-limitation in the ocean</w:t>
               </w:r>
@@ -7321,51 +7321,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siliceous phytoplankton production and export related to trans-frontal dynamics of the Almeria-Oran frontal system (western Mediterranean Sea) during winter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7589,77 +7589,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon cycle in the Northwestern Mediterranean Sea: seasonal study of a coastal oligotrophic site.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Rimmelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7853,51 +7853,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particulate biogenic silica and carbon production rates and particulate matter distribution in the Indian sector of the Subantarctic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fiala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7999,51 +7999,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particulate biogenic silica and carbon production rates and particulate matter distribution in the Indian sector of the Subantarctic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fiala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8579,234 +8579,393 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Gallinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arctic Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BIOGEOCHEMICAL dataset collected during the TONGA cruise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Abadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17882/88169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal and spatial variability in the hydrothermal signature of sinking particles and sediments in the Western Tropical South Pacific Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Tilliette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Chavagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Montanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8816,100 +8975,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité spatiale et temporelle du cycle du silicium dans divers milieux oligotrophes et mésotrophes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Océanographie. Université de la Méditerranée – Aix-Marseille II, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01783412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8919,105 +9078,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des cycles biogéochimiques du silicium et du carbone en milieu marin en lien avec la structure des communautés de diatomées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Océan, Atmosphère. Aix-Marseile Université, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04816764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId323"/>
+      <w:footerReference w:type="default" r:id="rId328"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9085,51 +9244,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5FF7BAEB"/>
+    <w:nsid w:val="A39950F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9316,51 +9475,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-leblanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0269-2579" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069963460" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-6029-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403677v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Zukowska" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril No&#235;l" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf195" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208880v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Godbillot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pesenti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaufort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022486" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208862v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaaf M Hallegraeff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth S Eriksen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbaf030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709563v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Marchant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gally" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jg008047" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320412v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tilliette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Montanes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC019828" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292690v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castro-Cera" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Vega-D&#237;az" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Eriksen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaaf Hallegraeff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bot-2022-0050" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292684v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-023-03160-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric a C Le Moigne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Armin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Inomura" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01289-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450616v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lafond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Legras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2021.103609" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129381v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103458" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363555v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.382" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006275v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03376-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801747v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fumenia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2961-2018" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638096v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leroux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlotti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.10.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889901v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5595-2018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667978v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tr&#233;guer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dutkiewicz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-017-0028-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664911v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lasbleiz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Armand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Georges" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw171" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664914v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desnues" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5205-2016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207916v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Trull" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Davies" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dehairs" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Cavagna" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-1029-2015" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812504v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fripiat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elskens" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mangion" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chirurgien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-6515-2015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01231737v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Berthelot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moutin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L'Helguen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H&#233;lias" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-4099-2015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664918v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Brun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Vogt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Payne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gruber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen J O 'Brien" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10074" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170213v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Tremblay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Caparros" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Obernosterer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-607-2015" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664909v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasbleiz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ras" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5931-2014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138239v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivia Closset" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5827-2014" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997771v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Buitenhuis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vogt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moriarty" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bednarsek" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Doney" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.779970" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756934v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ar&#237;stegui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Assmy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-4-149-2012" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278277v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buitenhuis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bednar&#353;ek" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doney" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essdd-5-1077-2012" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688006v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Norkvist" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kheireddine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3295-2011" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687942v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew L. King" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A. Sanudo-Wilhelmy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Hutchins" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feixue Fu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2010.211" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700258v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Crombet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-459-2011" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687945v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09237" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00634582v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Corvaisier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Navez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Schoemann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2009.7.470" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700399v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Lee" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Rudisill" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Neeley," TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Maucher," TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08135" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703804v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Hare" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Feng" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Berg" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R. Ditullio" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700108v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rose" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gobler" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gutierrez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Hare" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08134" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700400v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08133" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702673v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Panzeca" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beck" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Taylor" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Hutchins" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GB003124" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NF2Z0XSS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702676v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Ditullio" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kudela" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07182" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702680v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Frew" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nodder" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tovar-Sanchez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GB002558" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702531v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gregori" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rimmelin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame043267" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702809v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Boyd" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Law" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Abraham" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Croot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GB002494" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455625v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002621" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8T1FLZB6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688046v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaohong Zhang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767564v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leblanc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bruland" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sohst" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2005.06.005" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092669v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maixandeau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hera Karayanni" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002694" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330212v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702801v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2005.3.462" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330311v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2-219-2005" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702795v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shaked" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Morel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2006.51.1.0299" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702535v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prieur" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Oubelkheir" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JC001878" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702539v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2004.49.6.2095" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700111v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(03)00035-5" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700116v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fiala" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delille" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine-Marie Dubreuil" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kopcynska" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps249001" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500690v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morvan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(02)00078-4" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9M9P0GW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700118v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702800v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Hooker," TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL014056" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534422v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gallinari" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morata" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legras Justine" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132026v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pondaven" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132039v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292696v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chavagnac" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01783412v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04816764v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-leblanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0269-2579" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069963460" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-6029-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403677v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Zukowska" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril No&#235;l" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf195" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208880v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Godbillot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pesenti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaufort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022486" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208862v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaaf M Hallegraeff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth S Eriksen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbaf030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709563v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Marchant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gally" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jg008047" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292690v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castro-Cera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Vega-D&#237;az" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Eriksen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaaf Hallegraeff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bot-2022-0050" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320412v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tilliette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Montanes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC019828" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292684v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-023-03160-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric a C Le Moigne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Armin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Inomura" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01289-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450616v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lafond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Legras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2021.103609" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129381v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103458" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363555v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.382" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801747v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fumenia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2961-2018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006275v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03376-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638096v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leroux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlotti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.10.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889901v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5595-2018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667978v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tr&#233;guer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dutkiewicz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-017-0028-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664911v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lasbleiz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Armand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Georges" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw171" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664914v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desnues" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5205-2016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812504v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Cavagna" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fripiat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elskens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mangion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chirurgien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-6515-2015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207916v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Trull" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Davies" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dehairs" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-1029-2015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01231737v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Berthelot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moutin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L'Helguen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H&#233;lias" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-4099-2015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664918v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Brun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Vogt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Payne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gruber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen J O 'Brien" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10074" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170213v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Tremblay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Caparros" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Obernosterer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-607-2015" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664909v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasbleiz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ras" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5931-2014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138239v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivia Closset" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5827-2014" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997771v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Buitenhuis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vogt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moriarty" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bednarsek" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Doney" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.779970" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756934v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ar&#237;stegui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Assmy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-4-149-2012" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278277v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buitenhuis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bednar&#353;ek" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doney" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essdd-5-1077-2012" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688006v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Norkvist" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kheireddine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3295-2011" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687942v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew L. King" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A. Sanudo-Wilhelmy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Hutchins" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feixue Fu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2010.211" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687945v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09237" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700258v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Crombet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-459-2011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703804v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Hare" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Feng" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Berg" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R. Ditullio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700108v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rose" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gobler" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gutierrez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Hare" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08134" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00634582v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Corvaisier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Navez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Schoemann" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2009.7.470" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700399v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Lee" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Rudisill" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Neeley," TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Maucher," TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08135" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700400v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08133" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702673v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Panzeca" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beck" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Taylor" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Hutchins" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GB003124" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NF2Z0XSS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702676v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Ditullio" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kudela" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07182" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702680v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Frew" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nodder" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tovar-Sanchez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GB002558" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702531v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gregori" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rimmelin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame043267" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455625v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002621" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8T1FLZB6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702809v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Boyd" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Law" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Abraham" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Croot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GB002494" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092669v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maixandeau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hera Karayanni" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002694" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688046v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaohong Zhang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767564v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leblanc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bruland" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sohst" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2005.06.005" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330212v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330311v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2-219-2005" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702801v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2005.3.462" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702795v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shaked" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Morel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2006.51.1.0299" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702535v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prieur" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Oubelkheir" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JC001878" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702539v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2004.49.6.2095" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700111v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(03)00035-5" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700116v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fiala" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delille" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine-Marie Dubreuil" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kopcynska" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps249001" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500690v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morvan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(02)00078-4" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9M9P0GW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700118v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702800v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Hooker," TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL014056" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534422v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gallinari" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morata" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legras Justine" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132026v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pondaven" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132039v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292696v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chavagnac" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01783412v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04816764v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>