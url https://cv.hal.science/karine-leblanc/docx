--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1131,377 +1131,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Green Edge cruise: Understanding the onset, life and fate of the Arctic phytoplankton spring bloom</w:t>
+                <w:t xml:space="preserve">Sinking Trichodesmium fixes nitrogen in the dark ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavienne Bruyant</w:t>
+                <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
+                <w:t xml:space="preserve">Frédéric a C Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Archambault</w:t>
+                <w:t xml:space="preserve">Gabrielle Armin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Artigue</w:t>
+                <w:t xml:space="preserve">Keisuke Inomura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (10), pp.2398-2405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-2022-41⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41396-022-01289-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03782664v1</w:t>
+                <w:t xml:space="preserve">hal-03986959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinking Trichodesmium fixes nitrogen in the dark ocean</w:t>
+                <w:t xml:space="preserve">The Green Edge cruise: Understanding the onset, life and fate of the Arctic phytoplankton spring bloom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mar Benavides</w:t>
+                <w:t xml:space="preserve">Flavienne Bruyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric a C Le Moigne</w:t>
+                <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Armin</w:t>
+                <w:t xml:space="preserve">Philippe Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keisuke Inomura</w:t>
+                <w:t xml:space="preserve">Lise Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (10), pp.2398-2405. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41396-022-01289-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-2022-41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03986959v1</w:t>
+                <w:t xml:space="preserve">hal-03782664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Green Edge cruise: investigating the marginal ice zone processes during late spring and early summer to understand the fate of the Arctic phytoplankton bloom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavienne Bruyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Amiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t>
@@ -1667,291 +1667,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03450616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of diatom communities constrains biogeochemical properties in surface waters of the Southern Ocean (Kerguelen Plateau)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Green Edge ice camp campaigns: understanding the processes controlling the under-ice Arctic phytoplankton spring bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Queguiner</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Massicotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ardyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2020.103458⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.151-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-12-151-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03129381v2</w:t>
+                <w:t xml:space="preserve">hal-02292721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Edge ice camp campaigns: understanding the processes controlling the under-ice Arctic phytoplankton spring bloom</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Archambault</w:t>
+                <w:t xml:space="preserve">The structure of diatom communities constrains biogeochemical properties in surface waters of the Southern Ocean (Kerguelen Plateau)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Ardyna</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Queguiner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (1), pp.151-176. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 212, pp.103458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-12-151-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2020.103458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292721v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129381v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late spring bloom development of pelagic diatoms in Baffin Bay</w:t>
               </w:r>
@@ -1963,51 +1967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2218,51 +2222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoplanktonic diatoms are globally overlooked but play a role in spring blooms and carbon export</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3271,295 +3275,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinitrogen fixation and dissolved organic nitrogen fueled primary production and particulate export during the VAHINE mesocosm experiment (New Caledonia lagoon)</w:t>
+                <w:t xml:space="preserve">Ecological niches of open ocean phytoplankton taxa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Berthelot</w:t>
+                <w:t xml:space="preserve">Philipp Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Moutin</w:t>
+                <w:t xml:space="preserve">Meike Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane L'Helguen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Leblanc</w:t>
+                <w:t xml:space="preserve">Mark R Payne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Hélias</w:t>
+                <w:t xml:space="preserve">Nicolas Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colleen J O 'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-12-4099-2015⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60 (3), pp.1020-1038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.10074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01231737v1</w:t>
+                <w:t xml:space="preserve">hal-01664918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological niches of open ocean phytoplankton taxa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dinitrogen fixation and dissolved organic nitrogen fueled primary production and particulate export during the VAHINE mesocosm experiment (New Caledonia lagoon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meike Vogt</w:t>
+                <w:t xml:space="preserve">H Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark R Payne</w:t>
+                <w:t xml:space="preserve">T. Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gruber</w:t>
+                <w:t xml:space="preserve">Stéphane L'Helguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colleen J O 'Brien</w:t>
+                <w:t xml:space="preserve">S Hélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 60 (3), pp.1020-1038. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (13), pp.4099-4112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lno.10074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-4099-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664918v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and fate of particulate and dissolved organic matter in a naturally iron-fertilized region of the Southern Ocean</w:t>
               </w:r>
@@ -3835,51 +3839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lasbleiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julie Cavagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4736,891 +4740,891 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient silicon recycling in summer in both the Polar Frontal and Subantarctic Zones of the Southern Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Fripiat</w:t>
+                <w:t xml:space="preserve">Deep silicon maxima in the stratified oligotrophic Mediterranean Sea.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Crombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Leanne Armand</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Queguiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Rimmelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps09237⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8, pp.459-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-459-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687945v1</w:t>
+                <w:t xml:space="preserve">hal-00700258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep silicon maxima in the stratified oligotrophic Mediterranean Sea.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Crombet</w:t>
+                <w:t xml:space="preserve">Efficient silicon recycling in summer in both the Polar Frontal and Subantarctic Zones of the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fripiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Peggy Rimmelin</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Elskens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julie Cavagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leanne Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 8, pp.459-475. </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 435, pp.47-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-8-459-2011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps09237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700258v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of calcifying and silicifying phytoplankton in relation to environmental and biogeochemical parameters during the late stages of the 2005 North East Atlantic Spring Bloom</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of increased pCO2 and temperature on the North Atlantic spring bloom. III. Dimethylsulfoniopropionate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. E. Hare</w:t>
+                <w:t xml:space="preserve">P.A. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Feng</w:t>
+                <w:t xml:space="preserve">A.R. Rudisill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. M. Berg</w:t>
+                <w:t xml:space="preserve">A.R. Neeley,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. R. Ditullio</w:t>
+                <w:t xml:space="preserve">J.M. Maucher,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Hutchins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 388, pp.41-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps08135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703804v1</w:t>
+                <w:t xml:space="preserve">hal-00700399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of increased pCO2 and temperature on the North Atlantic spring bloom. II. Microzooplankton abundance and grazing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Distribution of calcifying and silicifying phytoplankton in relation to environmental and biogeochemical parameters during the late stages of the 2005 North East Atlantic Spring Bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. E. Hare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.E. Hare</w:t>
+                <w:t xml:space="preserve">G. M. Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. R. Ditullio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6, pp.2155-2179</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700108v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring production-dissolution rates of marine biogenic silica by 30Si-isotope dilution using a high-resolution sector field inductively coupled plasma mass spectrometer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of increased pCO2 and temperature on the North Atlantic spring bloom. II. Microzooplankton abundance and grazing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudolph Corvaisier</w:t>
+                <w:t xml:space="preserve">J.M. Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Navez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Elskens</w:t>
+                <w:t xml:space="preserve">C. Gobler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Schoemann</w:t>
+                <w:t xml:space="preserve">R. Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Hare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography : methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4319/lom.2009.7.470⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 388, pp.27-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps08134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00634582v1</w:t>
+                <w:t xml:space="preserve">hal-00700108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of increased pCO2 and temperature on the North Atlantic spring bloom. III. Dimethylsulfoniopropionate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.A. Lee</w:t>
+                <w:t xml:space="preserve">Measuring production-dissolution rates of marine biogenic silica by 30Si-isotope dilution using a high-resolution sector field inductively coupled plasma mass spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fripiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.R. Rudisill</w:t>
+                <w:t xml:space="preserve">Rudolph Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.R. Neeley,</w:t>
+                <w:t xml:space="preserve">Jacques Navez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Elskens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Maucher,</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David A. Hutchins</w:t>
+                <w:t xml:space="preserve">Véronique Schoemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 388, pp.41-49. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography : methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7, pp.470-478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps08135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4319/lom.2009.7.470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700399v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of increased pCO2 and temperature on the North Atlantic spring bloom. I. The phytoplankton community and biogeochemical response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Hare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5817,51 +5821,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of increased temperature and CO2 for phytoplankton community structure in the Bering Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Hare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6213,999 +6217,999 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00702531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A seasonal study of diatom dynamics in the North Atlantic during the POMME experiment (2001): Evidence for Si limitation of the spring bloom</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial community production, respiration and structure of the microbial food web of an ecosystem in the northeastern Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fernandez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Moutin</w:t>
+                <w:t xml:space="preserve">Anne Maixandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hera Karayanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urania Christaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 110, pp.C07S14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2004JC002621⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 110 (C7), pp.C07S17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004JC002694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00455625v1</w:t>
+                <w:t xml:space="preserve">hal-00092669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FeCycle: Attempting an iron biogeochemical budget from a mesoscale SF6 tracer experiment in unperturbed low iron waters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D.A. Hutchins</w:t>
+                <w:t xml:space="preserve">The biological and biogeochemical consequences of phosphate scavenging onto phytoplankton cell surfaces.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feixue Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.R. Abraham</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yaohong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio A. Sanudo-Wilhelmy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 50 (5), pp.1459-1472</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00702809v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial community production, respiration and structure of the microbial food web of an ecosystem in the northeastern Atlantic Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fe and Zn effects on the Si cycle and diatom community structure in two contrasting high and low-silicate HNLC areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Hare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.W. Boyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Maixandeau</w:t>
+                <w:t xml:space="preserve">K. Bruland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">B. Sohst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2004JC002694⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 52 (10), pp.1842 - 1864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2005.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00092669v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The biological and biogeochemical consequences of phosphate scavenging onto phytoplankton cell surfaces.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Feixue Fu</w:t>
+                <w:t xml:space="preserve">FeCycle: Attempting an iron biogeochemical budget from a mesoscale SF6 tracer experiment in unperturbed low iron waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.W. Boyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Law</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Hutchins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.R. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaohong Zhang</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peter L. Croot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19 (GB4S20), 13 pp. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005GB002494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688046v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe and Zn effects on the Si cycle and diatom community structure in two contrasting high and low-silicate HNLC areas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P.W. Boyd</w:t>
+                <w:t xml:space="preserve">A seasonal study of diatom dynamics in the North Atlantic during the POMME experiment (2001): Evidence for Si limitation of the spring bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Bruland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Sohst</w:t>
+                <w:t xml:space="preserve">C. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rimmelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110, pp.C07S14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004JC002621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2005.06.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01767564v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of the silicate pump at a coastal oligotrophic site in the Mediterranean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+                <w:t xml:space="preserve">New applications of a biogenic silica deposition fluorophore in the study of oceanic diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Garcia</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Hutchins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Limnology and Oceanography : methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 3, pp.462-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lom.2005.3.462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00330212v1</w:t>
+                <w:t xml:space="preserve">hal-00702801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of the silicate pump at a coastal oligotrophic site in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2 (3), pp.219-229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-2-219-2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New applications of a biogenic silica deposition fluorophore in the study of oceanic diatoms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+                <w:t xml:space="preserve">Efficiency of the silicate pump at a coastal oligotrophic site in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D.A. Hutchins</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Queguiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography : methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2 (3), pp.551-580</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4319/lom.2005.3.462⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00702801v1</w:t>
+                <w:t xml:space="preserve">hal-00330212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc availability and alkaline phosphatase activity in Emiliania huxleyi: Implications for Zn-P co-limitation in the ocean</w:t>
               </w:r>
@@ -7321,51 +7325,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siliceous phytoplankton production and export related to trans-frontal dynamics of the Almeria-Oran frontal system (western Mediterranean Sea) during winter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7494,51 +7498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 49 (6), pp.2095-2104. </w:t>
@@ -7589,90 +7593,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon cycle in the Northwestern Mediterranean Sea: seasonal study of a coastal oligotrophic site.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Rimmelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceanologica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 26 (4), pp.339-355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7853,51 +7857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particulate biogenic silica and carbon production rates and particulate matter distribution in the Indian sector of the Subantarctic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fiala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7999,51 +8003,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particulate biogenic silica and carbon production rates and particulate matter distribution in the Indian sector of the Subantarctic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fiala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8579,51 +8583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Gallinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arctic Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8693,51 +8697,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOGEOCHEMICAL dataset collected during the TONGA cruise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Abadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9244,51 +9248,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A39950F3"/>
+    <w:nsid w:val="ABD93E6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9475,51 +9479,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-leblanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0269-2579" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069963460" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-6029-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403677v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Zukowska" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril No&#235;l" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf195" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208880v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Godbillot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pesenti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaufort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022486" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208862v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaaf M Hallegraeff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth S Eriksen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbaf030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709563v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Marchant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gally" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jg008047" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292690v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castro-Cera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Vega-D&#237;az" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Eriksen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaaf Hallegraeff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bot-2022-0050" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320412v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tilliette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Montanes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC019828" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292684v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-023-03160-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric a C Le Moigne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Armin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Inomura" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01289-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450616v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lafond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Legras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2021.103609" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129381v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103458" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363555v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.382" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801747v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fumenia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2961-2018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006275v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03376-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638096v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leroux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlotti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.10.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889901v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5595-2018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667978v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tr&#233;guer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dutkiewicz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-017-0028-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664911v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lasbleiz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Armand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Georges" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw171" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664914v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desnues" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5205-2016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812504v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Cavagna" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fripiat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elskens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mangion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chirurgien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-6515-2015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207916v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Trull" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Davies" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dehairs" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-1029-2015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01231737v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Berthelot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moutin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L'Helguen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H&#233;lias" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-4099-2015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664918v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Brun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Vogt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Payne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gruber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen J O 'Brien" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10074" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170213v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Tremblay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Caparros" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Obernosterer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-607-2015" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664909v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasbleiz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ras" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5931-2014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138239v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivia Closset" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5827-2014" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997771v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Buitenhuis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vogt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moriarty" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bednarsek" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Doney" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.779970" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756934v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ar&#237;stegui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Assmy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-4-149-2012" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278277v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buitenhuis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bednar&#353;ek" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doney" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essdd-5-1077-2012" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688006v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Norkvist" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kheireddine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3295-2011" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687942v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew L. King" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A. Sanudo-Wilhelmy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Hutchins" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feixue Fu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2010.211" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687945v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09237" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700258v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Crombet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-459-2011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703804v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Hare" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Feng" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Berg" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R. Ditullio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700108v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rose" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gobler" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gutierrez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Hare" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08134" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00634582v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Corvaisier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Navez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Schoemann" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2009.7.470" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700399v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Lee" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Rudisill" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Neeley," TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Maucher," TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08135" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700400v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08133" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702673v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Panzeca" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beck" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Taylor" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Hutchins" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GB003124" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NF2Z0XSS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702676v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Ditullio" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kudela" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07182" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702680v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Frew" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nodder" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tovar-Sanchez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GB002558" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702531v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gregori" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rimmelin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame043267" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455625v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002621" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8T1FLZB6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702809v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Boyd" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Law" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Abraham" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Croot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GB002494" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092669v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maixandeau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hera Karayanni" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002694" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688046v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaohong Zhang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767564v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leblanc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bruland" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sohst" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2005.06.005" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330212v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330311v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2-219-2005" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702801v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2005.3.462" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702795v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shaked" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Morel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2006.51.1.0299" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702535v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prieur" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Oubelkheir" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JC001878" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702539v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2004.49.6.2095" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700111v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(03)00035-5" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700116v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fiala" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delille" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine-Marie Dubreuil" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kopcynska" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps249001" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500690v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morvan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(02)00078-4" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9M9P0GW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700118v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702800v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Hooker," TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL014056" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534422v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gallinari" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morata" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legras Justine" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132026v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pondaven" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132039v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292696v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chavagnac" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01783412v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04816764v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-leblanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0269-2579" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069963460" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-6029-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403677v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Zukowska" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril No&#235;l" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf195" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208880v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Godbillot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pesenti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaufort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022486" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208862v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaaf M Hallegraeff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth S Eriksen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbaf030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709563v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Marchant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gally" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jg008047" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292690v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castro-Cera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Vega-D&#237;az" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Eriksen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaaf Hallegraeff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bot-2022-0050" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320412v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tilliette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Montanes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC019828" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292684v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-023-03160-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986959v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric a C Le Moigne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Armin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Inomura" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01289-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450616v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lafond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Legras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2021.103609" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129381v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103458" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363555v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.382" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801747v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fumenia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2961-2018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006275v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03376-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638096v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leroux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlotti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.10.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889901v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5595-2018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667978v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tr&#233;guer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dutkiewicz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-017-0028-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664911v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lasbleiz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Armand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Georges" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw171" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664914v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desnues" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5205-2016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812504v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Cavagna" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fripiat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elskens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mangion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chirurgien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-6515-2015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207916v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Trull" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Davies" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dehairs" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-1029-2015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664918v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Brun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Vogt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Payne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gruber" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen J O 'Brien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10074" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01231737v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Berthelot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moutin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L'Helguen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H&#233;lias" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-4099-2015" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170213v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Tremblay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Caparros" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Obernosterer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-607-2015" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664909v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasbleiz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ras" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5931-2014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138239v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivia Closset" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5827-2014" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997771v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Buitenhuis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vogt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moriarty" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bednarsek" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Doney" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.779970" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756934v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ar&#237;stegui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Assmy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-4-149-2012" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278277v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buitenhuis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bednar&#353;ek" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doney" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essdd-5-1077-2012" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688006v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Norkvist" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kheireddine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3295-2011" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687942v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew L. King" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A. Sanudo-Wilhelmy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Hutchins" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feixue Fu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2010.211" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700258v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Crombet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-459-2011" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687945v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09237" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700399v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Lee" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Rudisill" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Neeley," TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Maucher," TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08135" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703804v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Hare" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Feng" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Berg" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R. Ditullio" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700108v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rose" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gobler" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gutierrez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Hare" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08134" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00634582v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Corvaisier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Navez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Schoemann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2009.7.470" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700400v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08133" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702673v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Panzeca" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beck" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Taylor" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Hutchins" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GB003124" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NF2Z0XSS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702676v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Ditullio" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kudela" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07182" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702680v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Frew" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nodder" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tovar-Sanchez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GB002558" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702531v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gregori" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rimmelin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame043267" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092669v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maixandeau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hera Karayanni" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002694" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688046v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaohong Zhang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767564v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leblanc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Boyd" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bruland" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sohst" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2005.06.005" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702809v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Law" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Abraham" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Croot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GB002494" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455625v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002621" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8T1FLZB6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702801v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2005.3.462" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330311v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2-219-2005" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330212v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702795v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shaked" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Morel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2006.51.1.0299" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702535v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prieur" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Oubelkheir" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JC001878" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702539v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2004.49.6.2095" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700111v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(03)00035-5" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700116v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fiala" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delille" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine-Marie Dubreuil" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kopcynska" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps249001" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500690v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morvan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(02)00078-4" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9M9P0GW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700118v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702800v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Hooker," TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL014056" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534422v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gallinari" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morata" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legras Justine" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132026v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pondaven" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132039v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292696v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chavagnac" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01783412v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04816764v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>