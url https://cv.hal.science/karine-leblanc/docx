--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -776,321 +776,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New observations on the rarely reported tropical dinoflagellates Tripos lanceolatus and T. schroeteri from the Colombian Caribbean, South Pacific and Indian Oceans</w:t>
+                <w:t xml:space="preserve">Significant Impact of Hydrothermalism on the Biogeochemical Signature of Sinking and Sedimented Particles in the Lau Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Castro-Cera</w:t>
+                <w:t xml:space="preserve">Chloé Tilliette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darío Vega-Díaz</w:t>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth Eriksen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Leblanc</w:t>
+                <w:t xml:space="preserve">Valérie Chavagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustaaf Hallegraeff</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Montanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanica Marina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/bot-2022-0050⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023JC019828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292690v1</w:t>
+                <w:t xml:space="preserve">hal-04320412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant Impact of Hydrothermalism on the Biogeochemical Signature of Sinking and Sedimented Particles in the Lau Basin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New observations on the rarely reported tropical dinoflagellates Tripos lanceolatus and T. schroeteri from the Colombian Caribbean, South Pacific and Indian Oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+                <w:t xml:space="preserve">Luis Castro-Cera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Chavagnac</w:t>
+                <w:t xml:space="preserve">Darío Vega-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Leblond</w:t>
+                <w:t xml:space="preserve">Ruth Eriksen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Montanes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gustaaf Hallegraeff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 128 (12), </w:t>
+              <w:t xml:space="preserve">Botanica Marina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 66 (1), pp.67-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023JC019828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/bot-2022-0050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320412v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New observations on the Antarctic Asteromphalus darwinii/hookeri diatom species-complex (Asterolampraceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustaaf Hallegraeff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1131,377 +1131,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinking Trichodesmium fixes nitrogen in the dark ocean</w:t>
+                <w:t xml:space="preserve">The Green Edge cruise: Understanding the onset, life and fate of the Arctic phytoplankton spring bloom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mar Benavides</w:t>
+                <w:t xml:space="preserve">Flavienne Bruyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric a C Le Moigne</w:t>
+                <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Armin</w:t>
+                <w:t xml:space="preserve">Philippe Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keisuke Inomura</w:t>
+                <w:t xml:space="preserve">Lise Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (10), pp.2398-2405. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41396-022-01289-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-2022-41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03986959v1</w:t>
+                <w:t xml:space="preserve">hal-03782664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Green Edge cruise: Understanding the onset, life and fate of the Arctic phytoplankton spring bloom</w:t>
+                <w:t xml:space="preserve">Sinking Trichodesmium fixes nitrogen in the dark ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavienne Bruyant</w:t>
+                <w:t xml:space="preserve">Mar Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
+                <w:t xml:space="preserve">Frédéric a C Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Archambault</w:t>
+                <w:t xml:space="preserve">Gabrielle Armin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Artigue</w:t>
+                <w:t xml:space="preserve">Keisuke Inomura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (10), pp.2398-2405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-2022-41⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41396-022-01289-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03782664v1</w:t>
+                <w:t xml:space="preserve">hal-03986959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Green Edge cruise: investigating the marginal ice zone processes during late spring and early summer to understand the fate of the Arctic phytoplankton bloom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavienne Bruyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Amiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t>
@@ -1667,295 +1667,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03450616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Edge ice camp campaigns: understanding the processes controlling the under-ice Arctic phytoplankton spring bloom</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The structure of diatom communities constrains biogeochemical properties in surface waters of the Southern Ocean (Kerguelen Plateau)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Massicotte</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Queguiner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-12-151-2020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 212, pp.103458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2020.103458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292721v1</w:t>
+                <w:t xml:space="preserve">hal-03129381v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of diatom communities constrains biogeochemical properties in surface waters of the Southern Ocean (Kerguelen Plateau)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Veronique Cornet</w:t>
+                <w:t xml:space="preserve">Green Edge ice camp campaigns: understanding the processes controlling the under-ice Arctic phytoplankton spring bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Massicotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Queguiner</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Ardyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 212, pp.103458. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.151-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2020.103458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-12-151-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03129381v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late spring bloom development of pelagic diatoms in Baffin Bay</w:t>
               </w:r>
@@ -1967,51 +1967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2222,51 +2222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoplanktonic diatoms are globally overlooked but play a role in spring blooms and carbon export</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3839,51 +3839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lasbleiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julie Cavagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4375,51 +4375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4772,51 +4772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Crombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5008,623 +5008,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of increased pCO2 and temperature on the North Atlantic spring bloom. III. Dimethylsulfoniopropionate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring production-dissolution rates of marine biogenic silica by 30Si-isotope dilution using a high-resolution sector field inductively coupled plasma mass spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fripiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. Lee</w:t>
+                <w:t xml:space="preserve">Rudolph Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.R. Rudisill</w:t>
+                <w:t xml:space="preserve">Jacques Navez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Elskens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.R. Neeley,</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David A. Hutchins</w:t>
+                <w:t xml:space="preserve">Véronique Schoemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps08135⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography : methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7, pp.470-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lom.2009.7.470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00700399v1</w:t>
+                <w:t xml:space="preserve">hal-00634582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of calcifying and silicifying phytoplankton in relation to environmental and biogeochemical parameters during the late stages of the 2005 North East Atlantic Spring Bloom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. E. Hare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. E. Hare</w:t>
+                <w:t xml:space="preserve">Y. Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Feng</w:t>
+                <w:t xml:space="preserve">G. M. Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. R. Ditullio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6, pp.2155-2179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00703804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of increased pCO2 and temperature on the North Atlantic spring bloom. II. Microzooplankton abundance and grazing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Rose</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Feng</w:t>
+                <w:t xml:space="preserve">C. Gobler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gobler</w:t>
+                <w:t xml:space="preserve">R. Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Hare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 388, pp.27-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/meps08134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00700108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring production-dissolution rates of marine biogenic silica by 30Si-isotope dilution using a high-resolution sector field inductively coupled plasma mass spectrometer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Fripiat</w:t>
+                <w:t xml:space="preserve">Effects of increased pCO2 and temperature on the North Atlantic spring bloom. III. Dimethylsulfoniopropionate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudolph Corvaisier</w:t>
+                <w:t xml:space="preserve">A.R. Rudisill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Navez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Elskens</w:t>
+                <w:t xml:space="preserve">A.R. Neeley,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Schoemann</w:t>
+                <w:t xml:space="preserve">J.M. Maucher,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Hutchins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography : methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 7, pp.470-478. </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 388, pp.41-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4319/lom.2009.7.470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps08135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00634582v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of increased pCO2 and temperature on the North Atlantic spring bloom. I. The phytoplankton community and biogeochemical response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Hare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5821,51 +5821,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of increased temperature and CO2 for phytoplankton community structure in the Bering Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Hare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6217,713 +6217,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00702531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial community production, respiration and structure of the microbial food web of an ecosystem in the northeastern Atlantic Ocean</w:t>
+                <w:t xml:space="preserve">FeCycle: Attempting an iron biogeochemical budget from a mesoscale SF6 tracer experiment in unperturbed low iron waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Maixandeau</w:t>
+                <w:t xml:space="preserve">P.W. Boyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+                <w:t xml:space="preserve">C.S. Law</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Hutchins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hera Karayanni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Urania Christaki</w:t>
+                <w:t xml:space="preserve">E.R. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France van Wambeke</w:t>
+                <w:t xml:space="preserve">Peter L. Croot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 110 (C7), pp.C07S17. </w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19 (GB4S20), 13 pp. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2004JC002694⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2005GB002494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00092669v1</w:t>
+                <w:t xml:space="preserve">hal-00702809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The biological and biogeochemical consequences of phosphate scavenging onto phytoplankton cell surfaces.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Feixue Fu</w:t>
+                <w:t xml:space="preserve">A seasonal study of diatom dynamics in the North Atlantic during the POMME experiment (2001): Evidence for Si limitation of the spring bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaohong Zhang</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rimmelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110, pp.C07S14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004JC002621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00688046v1</w:t>
+                <w:t xml:space="preserve">hal-00455625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe and Zn effects on the Si cycle and diatom community structure in two contrasting high and low-silicate HNLC areas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P.W. Boyd</w:t>
+                <w:t xml:space="preserve">The biological and biogeochemical consequences of phosphate scavenging onto phytoplankton cell surfaces.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feixue Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Bruland</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yaohong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio A. Sanudo-Wilhelmy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 50 (5), pp.1459-1472</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767564v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FeCycle: Attempting an iron biogeochemical budget from a mesoscale SF6 tracer experiment in unperturbed low iron waters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">Fe and Zn effects on the Si cycle and diatom community structure in two contrasting high and low-silicate HNLC areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Hare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.W. Boyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bruland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.S. Law</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Peter L. Croot</w:t>
+                <w:t xml:space="preserve">B. Sohst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2005GB002494⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 52 (10), pp.1842 - 1864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2005.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00702809v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A seasonal study of diatom dynamics in the North Atlantic during the POMME experiment (2001): Evidence for Si limitation of the spring bloom</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aude Leynaert</w:t>
+                <w:t xml:space="preserve">Microbial community production, respiration and structure of the microbial food web of an ecosystem in the northeastern Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maixandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fernandez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Moutin</w:t>
+                <w:t xml:space="preserve">Hera Karayanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urania Christaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 110, pp.C07S14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2004JC002621⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 110 (C7), pp.C07S17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004JC002694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00455625v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00092669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New applications of a biogenic silica deposition fluorophore in the study of oceanic diatoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Hutchins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6970,64 +6970,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of the silicate pump at a coastal oligotrophic site in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7087,64 +7087,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of the silicate pump at a coastal oligotrophic site in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7325,51 +7325,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siliceous phytoplankton production and export related to trans-frontal dynamics of the Almeria-Oran frontal system (western Mediterranean Sea) during winter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7593,51 +7593,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon cycle in the Northwestern Mediterranean Sea: seasonal study of a coastal oligotrophic site.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7857,102 +7857,98 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particulate biogenic silica and carbon production rates and particulate matter distribution in the Indian sector of the Subantarctic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fiala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morvan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 49 (16), pp.3189-3206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0967-0645(02)00078-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -7960,141 +7956,145 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02500690v1</w:t>
+                <w:t xml:space="preserve">hal-00700118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particulate biogenic silica and carbon production rates and particulate matter distribution in the Indian sector of the Subantarctic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fiala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morvan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 49 (16), pp.3189-3206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0967-0645(02)00078-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -8102,51 +8102,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00700118v1</w:t>
+                <w:t xml:space="preserve">hal-02500690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is desert dust making oligotrophic waters greener?</w:t>
               </w:r>
@@ -8583,51 +8583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Gallinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arctic Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8697,51 +8697,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOGEOCHEMICAL dataset collected during the TONGA cruise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Abadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8843,103 +8843,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal and spatial variability in the hydrothermal signature of sinking particles and sediments in the Western Tropical South Pacific Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Tilliette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Chavagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Montanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9248,51 +9248,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ABD93E6F"/>
+    <w:nsid w:val="3375E6AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9479,51 +9479,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-leblanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0269-2579" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069963460" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-6029-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403677v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Zukowska" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril No&#235;l" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf195" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208880v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Godbillot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pesenti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaufort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022486" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208862v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaaf M Hallegraeff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth S Eriksen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbaf030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709563v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Marchant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gally" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jg008047" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292690v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castro-Cera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Vega-D&#237;az" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Eriksen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaaf Hallegraeff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bot-2022-0050" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320412v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tilliette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Montanes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC019828" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292684v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-023-03160-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986959v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric a C Le Moigne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Armin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Inomura" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01289-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450616v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lafond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Legras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2021.103609" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129381v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103458" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363555v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.382" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801747v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fumenia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2961-2018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006275v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03376-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638096v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leroux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlotti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.10.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889901v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5595-2018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667978v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tr&#233;guer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dutkiewicz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-017-0028-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664911v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lasbleiz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Armand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Georges" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw171" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664914v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desnues" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5205-2016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812504v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Cavagna" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fripiat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elskens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mangion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chirurgien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-6515-2015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207916v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Trull" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Davies" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dehairs" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-1029-2015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664918v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Brun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Vogt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Payne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gruber" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen J O 'Brien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10074" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01231737v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Berthelot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moutin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L'Helguen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H&#233;lias" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-4099-2015" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170213v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Tremblay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Caparros" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Obernosterer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-607-2015" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664909v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasbleiz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ras" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5931-2014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138239v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivia Closset" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5827-2014" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997771v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Buitenhuis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vogt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moriarty" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bednarsek" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Doney" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.779970" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756934v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ar&#237;stegui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Assmy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-4-149-2012" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278277v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buitenhuis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bednar&#353;ek" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doney" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essdd-5-1077-2012" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688006v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Norkvist" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kheireddine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3295-2011" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687942v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew L. King" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A. Sanudo-Wilhelmy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Hutchins" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feixue Fu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2010.211" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700258v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Crombet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-459-2011" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687945v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09237" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700399v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Lee" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Rudisill" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Neeley," TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Maucher," TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08135" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703804v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Hare" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Feng" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Berg" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R. Ditullio" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700108v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rose" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gobler" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gutierrez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Hare" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08134" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00634582v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Corvaisier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Navez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Schoemann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2009.7.470" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700400v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08133" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702673v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Panzeca" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beck" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Taylor" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Hutchins" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GB003124" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NF2Z0XSS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702676v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Ditullio" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kudela" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07182" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702680v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Frew" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nodder" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tovar-Sanchez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GB002558" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702531v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gregori" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rimmelin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame043267" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092669v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maixandeau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hera Karayanni" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002694" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688046v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaohong Zhang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767564v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leblanc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Boyd" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bruland" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sohst" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2005.06.005" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702809v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Law" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Abraham" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Croot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GB002494" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455625v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002621" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8T1FLZB6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702801v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2005.3.462" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330311v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2-219-2005" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330212v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702795v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shaked" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Morel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2006.51.1.0299" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702535v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prieur" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Oubelkheir" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JC001878" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702539v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2004.49.6.2095" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700111v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(03)00035-5" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700116v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fiala" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delille" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine-Marie Dubreuil" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kopcynska" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps249001" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500690v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morvan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(02)00078-4" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9M9P0GW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700118v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702800v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Hooker," TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL014056" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534422v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gallinari" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morata" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legras Justine" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132026v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pondaven" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132039v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292696v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chavagnac" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01783412v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04816764v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-leblanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0269-2579" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069963460" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-6029-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403677v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Zukowska" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril No&#235;l" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf195" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208880v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Godbillot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pesenti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaufort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022486" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208862v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaaf M Hallegraeff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth S Eriksen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbaf030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709563v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Marchant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gally" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jg008047" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320412v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tilliette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Montanes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC019828" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292690v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castro-Cera" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Vega-D&#237;az" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Eriksen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaaf Hallegraeff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bot-2022-0050" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292684v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-023-03160-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric a C Le Moigne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Armin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Inomura" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01289-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450616v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lafond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Legras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2021.103609" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129381v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103458" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363555v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.382" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801747v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fumenia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2961-2018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006275v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03376-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638096v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leroux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carlotti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.10.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889901v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5595-2018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667978v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tr&#233;guer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dutkiewicz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-017-0028-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664911v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lasbleiz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Armand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Georges" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw171" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664914v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desnues" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5205-2016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812504v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Cavagna" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fripiat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elskens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mangion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chirurgien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-6515-2015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207916v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Trull" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Davies" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dehairs" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-1029-2015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664918v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Brun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Vogt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Payne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gruber" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen J O 'Brien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10074" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01231737v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Berthelot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moutin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L'Helguen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H&#233;lias" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-4099-2015" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170213v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Tremblay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Caparros" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Obernosterer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-607-2015" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664909v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasbleiz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ras" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5931-2014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138239v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivia Closset" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5827-2014" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997771v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Buitenhuis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vogt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moriarty" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bednarsek" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Doney" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.779970" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756934v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ar&#237;stegui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Assmy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-4-149-2012" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278277v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buitenhuis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bednar&#353;ek" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doney" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essdd-5-1077-2012" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688006v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Norkvist" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kheireddine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-3295-2011" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687942v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew L. King" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A. Sanudo-Wilhelmy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Hutchins" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feixue Fu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2010.211" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700258v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Crombet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-459-2011" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687945v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09237" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00634582v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Corvaisier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Navez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Schoemann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2009.7.470" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703804v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Hare" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Feng" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Berg" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R. Ditullio" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700108v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rose" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gobler" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gutierrez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Hare" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08134" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700399v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Lee" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Rudisill" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Neeley," TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Maucher," TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08135" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700400v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08133" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702673v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Panzeca" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beck" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Taylor" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Hutchins" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GB003124" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NF2Z0XSS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702676v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Ditullio" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kudela" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07182" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702680v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Frew" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nodder" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tovar-Sanchez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GB002558" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702531v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tamburini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gregori" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rimmelin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame043267" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702809v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Boyd" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Law" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Abraham" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Croot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GB002494" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455625v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002621" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8T1FLZB6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688046v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaohong Zhang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767564v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leblanc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bruland" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sohst" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2005.06.005" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092669v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maixandeau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hera Karayanni" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002694" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702801v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2005.3.462" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330311v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2-219-2005" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330212v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702795v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shaked" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Morel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2006.51.1.0299" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702535v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prieur" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Oubelkheir" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JC001878" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702539v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2004.49.6.2095" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700111v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(03)00035-5" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700116v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fiala" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delille" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine-Marie Dubreuil" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kopcynska" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps249001" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700118v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morvan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0645(02)00078-4" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9M9P0GW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500690v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702800v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Hooker," TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL014056" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534422v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gallinari" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morata" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legras Justine" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132026v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pondaven" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132039v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292696v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chavagnac" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01783412v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04816764v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>