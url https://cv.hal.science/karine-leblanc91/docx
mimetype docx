--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1104,389 +1104,389 @@
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bonnaffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta Medica International Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 8 (03), </w:t>
+              <w:t xml:space="preserve">, 2021, 8 (03), pp.e131-e142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/a-1576-4351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voatriafricanines A and B, Trimeric Vobasine-Aspidosperma-Aspidosperma Alkaloids from Voacanga africana</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Meli Lannang</w:t>
+                <w:t xml:space="preserve">Structure Reassignment of Melonine and Quantum-Chemical Calculations-Based Assessment of Biosynthetic Scenarios Leading to Its Revised and Original Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tapé Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bernadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Litaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboua Timothée Okpekon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.1c00812⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (15), pp.5964-5968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.1c02055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082176v1</w:t>
+                <w:t xml:space="preserve">hal-03470103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure Reassignment of Melonine and Quantum-Chemical Calculations-Based Assessment of Biosynthetic Scenarios Leading to Its Revised and Original Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tapé Kouamé</w:t>
+                <w:t xml:space="preserve">Voatriafricanines A and B, Trimeric Vobasine-Aspidosperma-Aspidosperma Alkaloids from Voacanga africana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Fouotsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Pogam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mkounga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Meli Lannang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bernadat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aboua Timothée Okpekon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (15), pp.5964-5968. </w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 84 (10), pp.2755-2761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.1c02055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.1c00812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470103v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corynanthean-Epicatechin Flavoalkaloids from Corynanthe pachyceras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tapé Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboua Timothée Okpekon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicaise Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1844,51 +1844,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streamlined targeting of Amaryllidaceae alkaloids from the bulbs of Crinum scillifolium using spectrometric and taxonomically-informed scoring metabolite annotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amon Diane N'Tamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboua Timothée Okpekon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicaise Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1965,51 +1965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Silico Anticipation of Metabolic Pathways Extended to Organic Chemistry Reactions: A Case Study with Caffeine Alkaline Hydrolysis and The Origin of Camellimidazoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Beniddir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2365,325 +2365,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ring-Distortion Strategy from Marine Natural Product Ilimaquinone Leads to Quorum Sensing Modulators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DNA-Templated [2+2] Photocycloaddition: A Straightforward Entry into the Aplysinopsin Family of Natural Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lachkar</w:t>
+                <w:t xml:space="preserve">Nicolas Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Skiredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assia Lamali</w:t>
+                <w:t xml:space="preserve">Justine Mansot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asmaa Boufridi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Blandine Seon-Meniel</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201800047⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (36), pp.11786-11791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201806357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626088v1</w:t>
+                <w:t xml:space="preserve">hal-02197152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA-Templated [2+2] Photocycloaddition: A Straightforward Entry into the Aplysinopsin Family of Natural Products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Ring-Distortion Strategy from Marine Natural Product Ilimaquinone Leads to Quorum Sensing Modulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lachkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Duchemin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adam Skiredj</w:t>
+                <w:t xml:space="preserve">Assia Lamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Mansot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Leblanc</w:t>
+                <w:t xml:space="preserve">Asmaa Boufridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
+                <w:t xml:space="preserve">Blandine Seon-Meniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (36), pp.11786-11791. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (20-21), pp.2486-2497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201806357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201800047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02197152v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified biomimetic assembly of voacalgine A and bipleiophylline via divergent oxidative couplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lachkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3436,295 +3436,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03333046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiproliferative Activity of trans-Avicennol from Zanthoxylum chiloperone var. angustifolium against Human Cancer Stem Cells</w:t>
+                <w:t xml:space="preserve">Carbonylhydrazide-Based Molecular Tongs Inhibit Wild-Type and Mutated HIV-1 Protease Dimerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerardo Cebrian-Torrejon</w:t>
+                <w:t xml:space="preserve">Laure Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzana Assad Kahn</w:t>
+                <w:t xml:space="preserve">Ana Sofia Marques Ressurreicao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lagarde</w:t>
+                <w:t xml:space="preserve">Roberto Fanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavia Castellano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Leblanc</w:t>
+                <w:t xml:space="preserve">Nadjib Kihal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamaria Vidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/np2004165⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (15), pp.6762-6775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm300181j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01541436v1</w:t>
+                <w:t xml:space="preserve">hal-01544073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonylhydrazide-Based Molecular Tongs Inhibit Wild-Type and Mutated HIV-1 Protease Dimerization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antiproliferative Activity of trans-Avicennol from Zanthoxylum chiloperone var. angustifolium against Human Cancer Stem Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Sofia Marques Ressurreicao</w:t>
+                <w:t xml:space="preserve">Gerardo Cebrian-Torrejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Fanelli</w:t>
+                <w:t xml:space="preserve">Suzana Assad Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadjib Kihal</w:t>
+                <w:t xml:space="preserve">Nathalie Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anamaria Vidu</w:t>
+                <w:t xml:space="preserve">Flavia Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 55 (15), pp.6762-6775. </w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 75 (2), pp.257-261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jm300181j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/np2004165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544073v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The antiplasmodium effects of a traditional South American remedy: Zanthoxylum chiloperone var. angustifolium against chloroquine resistant and chloroquine sensitive strains of Plasmodium falciparum</w:t>
               </w:r>
@@ -4143,51 +4143,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327820v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rany Mbeng Obame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pogam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Rharrabti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evodie Numbi Wa Ilunga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2025.114664" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114333v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Derrien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Evanno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dr&#232;ge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c00541" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04460068v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Szwarc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jagora" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c03972" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373615v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roumy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pomel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2023.1100542" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403973v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong-Y Mai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Poupon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ouazzani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2023.133712" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03904753v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gallard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile van Baelen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27217638" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04082218v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fouotsa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mkounga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meli Lannang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vanheuverzwijn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyu Zhou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ob01791h" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480446v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tap&#233; Kouam&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Okpekon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise F. Bony" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Ferron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonnaff&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1576-4351" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04082176v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernadat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.1c00812" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470103v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Turpin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboua Timoth&#233;e Okpekon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c02055" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02867368v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise Bony" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amon Diane N&#8217;tamon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25112654" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04082731v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fox Alcover" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin Kabran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.9b01247" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492054v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmont Claude Landry Kablan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dibi Konan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Komlaga" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin Aka Kabran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ballo Daouda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2020.104700" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02977175v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amon Diane N'Tamon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2020.112485" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04082710v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Beniddir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Skiredj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002196" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480445v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Koffi Attioua" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Landry Ahmont Kablan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Angely Koffi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104315" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359369v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Colucci-Guyon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane S Batista" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suellen D S Oliveira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Blaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael C Bellettini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc05593a" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626088v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lachkar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Lamali" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Boufridi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Seon-Meniel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800047" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197152v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duchemin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mansot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vasseur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201806357" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115363v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Denizot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiria Ahamada" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2735" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149047v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daligaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loiseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cav&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11030-015-9652-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114466v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Joseph" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol502177m" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114474v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201403454" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RNXW4NC0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333044v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coulerie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maciuk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eydoux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leblanc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hnawia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333046v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Guillemot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1350672" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541436v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Cebrian-Torrejon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Assad Kahn" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lagarde" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Castellano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np2004165" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544073v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dufau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Marques Ressurreicao" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fanelli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Kihal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Vidu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm300181j" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02867451v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Cebrian Cebrian-Torrejon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Spelman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalina Mu&#241;oz-Durango" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Torijano Gutierrez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0102-695X2011005000104" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897766v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berdagu&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rault" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bayle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Judeinstein" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b000501k" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327820v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rany Mbeng Obame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pogam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Rharrabti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evodie Numbi Wa Ilunga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2025.114664" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114333v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Derrien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Evanno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dr&#232;ge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c00541" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04460068v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Szwarc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jagora" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c03972" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373615v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roumy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pomel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2023.1100542" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403973v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong-Y Mai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Poupon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ouazzani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2023.133712" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03904753v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gallard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile van Baelen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27217638" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04082218v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fouotsa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mkounga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meli Lannang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vanheuverzwijn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyu Zhou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ob01791h" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480446v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tap&#233; Kouam&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Okpekon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise F. Bony" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Ferron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonnaff&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1576-4351" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470103v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernadat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Turpin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboua Timoth&#233;e Okpekon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c02055" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04082176v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.1c00812" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02867368v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise Bony" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amon Diane N&#8217;tamon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25112654" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04082731v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fox Alcover" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin Kabran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.9b01247" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492054v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmont Claude Landry Kablan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dibi Konan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Komlaga" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin Aka Kabran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ballo Daouda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2020.104700" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02977175v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amon Diane N'Tamon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2020.112485" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04082710v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Beniddir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Skiredj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002196" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480445v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Koffi Attioua" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Landry Ahmont Kablan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Angely Koffi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104315" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359369v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Colucci-Guyon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane S Batista" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suellen D S Oliveira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Blaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael C Bellettini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc05593a" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197152v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duchemin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mansot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vasseur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201806357" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626088v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lachkar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Lamali" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Boufridi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Seon-Meniel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800047" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115363v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Denizot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiria Ahamada" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2735" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149047v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daligaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loiseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cav&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11030-015-9652-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114466v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Joseph" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol502177m" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114474v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201403454" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RNXW4NC0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333044v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coulerie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maciuk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eydoux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leblanc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hnawia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333046v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Guillemot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1350672" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544073v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dufau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Marques Ressurreicao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fanelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Kihal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Vidu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm300181j" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541436v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Cebrian-Torrejon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Assad Kahn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lagarde" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Castellano" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np2004165" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02867451v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Cebrian Cebrian-Torrejon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Spelman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalina Mu&#241;oz-Durango" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Torijano Gutierrez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0102-695X2011005000104" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897766v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berdagu&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rault" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bayle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Judeinstein" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b000501k" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>