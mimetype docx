--- v1 (2026-04-05)
+++ v2 (2026-05-12)
@@ -485,325 +485,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering anti-infectious compounds from Peruvian medicinal Cordoncillos extract library through multiplexed assays and chemical profiling</w:t>
+                <w:t xml:space="preserve">Spirobistetrodecamycins A and B: Spontaneous dimeric spiro-fused vinyl cyclobutanes of tetrodecamycin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Vásquez-Ocmín</w:t>
+                <w:t xml:space="preserve">Phuong-Y Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Cojean</w:t>
+                <w:t xml:space="preserve">Erwan Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Roumy</w:t>
+                <w:t xml:space="preserve">Jamal Ouazzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rany Mbeng Obame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Marti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pomel</w:t>
+                <w:t xml:space="preserve">Philippe Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphar.2023.1100542⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 149, pp.133712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2023.133712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00373615v1</w:t>
+                <w:t xml:space="preserve">hal-04403973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spirobistetrodecamycins A and B: Spontaneous dimeric spiro-fused vinyl cyclobutanes of tetrodecamycin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering anti-infectious compounds from Peruvian medicinal Cordoncillos extract library through multiplexed assays and chemical profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Vásquez-Ocmín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phuong-Y Mai</w:t>
+                <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Poupon</w:t>
+                <w:t xml:space="preserve">Vincent Roumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Ouazzani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rany Mbeng Obame</w:t>
+                <w:t xml:space="preserve">Guillaume Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lopes</w:t>
+                <w:t xml:space="preserve">Sébastien Pomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 149, pp.133712. </w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1100542), pp.1100542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2023.133712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2023.1100542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403973v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodereplication of Antiplasmodial Extracts: Application of the Amazonian Medicinal Plant Piper coruscans Kunth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Vásquez-Ocmín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -811,51 +811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27 (21), pp.7638. </w:t>
@@ -2093,597 +2093,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic data of new cassane diterpenoids from the root bark of Erythrophleum suaveolens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultraspecific live imaging of the dynamics of zebrafish neutrophil granules by a histopermeable fluorogenic benzochalcone probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barthélemy Koffi Attioua</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Faustin Aka Kabran</w:t>
+                <w:t xml:space="preserve">Emma Colucci-Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Landry Ahmont Kablan</w:t>
+                <w:t xml:space="preserve">Ariane S Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Angely Koffi</w:t>
+                <w:t xml:space="preserve">Suellen D S Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Blaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael C Bellettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104315⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (12), pp.3654-3670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8sc05593a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480445v1</w:t>
+                <w:t xml:space="preserve">hal-02359369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultraspecific live imaging of the dynamics of zebrafish neutrophil granules by a histopermeable fluorogenic benzochalcone probe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ariane S Batista</w:t>
+                <w:t xml:space="preserve">Spectroscopic data of new cassane diterpenoids from the root bark of Erythrophleum suaveolens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dibi Konan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suellen D S Oliveira</w:t>
+                <w:t xml:space="preserve">Barthélemy Koffi Attioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustin Aka Kabran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Blaud</w:t>
+                <w:t xml:space="preserve">Claude Landry Ahmont Kablan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismael C Bellettini</w:t>
+                <w:t xml:space="preserve">Armand Angely Koffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (12), pp.3654-3670. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.104315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8sc05593a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02359369v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA-Templated [2+2] Photocycloaddition: A Straightforward Entry into the Aplysinopsin Family of Natural Products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Ring-Distortion Strategy from Marine Natural Product Ilimaquinone Leads to Quorum Sensing Modulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Duchemin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adam Skiredj</w:t>
+                <w:t xml:space="preserve">David Lachkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Mansot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Leblanc</w:t>
+                <w:t xml:space="preserve">Assia Lamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
+                <w:t xml:space="preserve">Asmaa Boufridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Seon-Meniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201806357⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (20-21), pp.2486-2497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201800047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02197152v1</w:t>
+                <w:t xml:space="preserve">hal-02626088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ring-Distortion Strategy from Marine Natural Product Ilimaquinone Leads to Quorum Sensing Modulators</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DNA-Templated [2+2] Photocycloaddition: A Straightforward Entry into the Aplysinopsin Family of Natural Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assia Lamali</w:t>
+                <w:t xml:space="preserve">Nicolas Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Skiredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asmaa Boufridi</w:t>
+                <w:t xml:space="preserve">Justine Mansot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Seon-Meniel</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2018 (20-21), pp.2486-2497. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (36), pp.11786-11791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201800047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201806357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626088v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02197152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified biomimetic assembly of voacalgine A and bipleiophylline via divergent oxidative couplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lachkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2786,51 +2786,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple and efficient synthesis of 5'-aryl-5'-deoxyguanosine analogs by azide-alkyne click reaction and their antileishmanial activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Daligaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3436,295 +3436,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03333046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonylhydrazide-Based Molecular Tongs Inhibit Wild-Type and Mutated HIV-1 Protease Dimerization</w:t>
+                <w:t xml:space="preserve">Antiproliferative Activity of trans-Avicennol from Zanthoxylum chiloperone var. angustifolium against Human Cancer Stem Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Dufau</w:t>
+                <w:t xml:space="preserve">Gerardo Cebrian-Torrejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Sofia Marques Ressurreicao</w:t>
+                <w:t xml:space="preserve">Suzana Assad Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Fanelli</w:t>
+                <w:t xml:space="preserve">Nathalie Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadjib Kihal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anamaria Vidu</w:t>
+                <w:t xml:space="preserve">Flavia Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jm300181j⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 75 (2), pp.257-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/np2004165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01544073v1</w:t>
+                <w:t xml:space="preserve">hal-01541436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiproliferative Activity of trans-Avicennol from Zanthoxylum chiloperone var. angustifolium against Human Cancer Stem Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbonylhydrazide-Based Molecular Tongs Inhibit Wild-Type and Mutated HIV-1 Protease Dimerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerardo Cebrian-Torrejon</w:t>
+                <w:t xml:space="preserve">Ana Sofia Marques Ressurreicao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzana Assad Kahn</w:t>
+                <w:t xml:space="preserve">Roberto Fanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lagarde</w:t>
+                <w:t xml:space="preserve">Nadjib Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavia Castellano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Leblanc</w:t>
+                <w:t xml:space="preserve">Anamaria Vidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 75 (2), pp.257-261. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (15), pp.6762-6775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/np2004165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jm300181j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01541436v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The antiplasmodium effects of a traditional South American remedy: Zanthoxylum chiloperone var. angustifolium against chloroquine resistant and chloroquine sensitive strains of Plasmodium falciparum</w:t>
               </w:r>
@@ -4143,51 +4143,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327820v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rany Mbeng Obame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pogam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Rharrabti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evodie Numbi Wa Ilunga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2025.114664" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114333v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Derrien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Evanno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dr&#232;ge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c00541" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04460068v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Szwarc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jagora" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c03972" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373615v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roumy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pomel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2023.1100542" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403973v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong-Y Mai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Poupon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ouazzani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2023.133712" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03904753v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gallard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile van Baelen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27217638" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04082218v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fouotsa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mkounga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meli Lannang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vanheuverzwijn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyu Zhou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ob01791h" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480446v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tap&#233; Kouam&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Okpekon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise F. Bony" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Ferron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonnaff&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1576-4351" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470103v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernadat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Turpin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboua Timoth&#233;e Okpekon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c02055" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04082176v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.1c00812" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02867368v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise Bony" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amon Diane N&#8217;tamon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25112654" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04082731v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fox Alcover" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin Kabran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.9b01247" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492054v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmont Claude Landry Kablan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dibi Konan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Komlaga" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin Aka Kabran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ballo Daouda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2020.104700" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02977175v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amon Diane N'Tamon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2020.112485" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04082710v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Beniddir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Skiredj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002196" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480445v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Koffi Attioua" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Landry Ahmont Kablan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Angely Koffi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104315" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359369v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Colucci-Guyon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane S Batista" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suellen D S Oliveira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Blaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael C Bellettini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc05593a" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197152v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duchemin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mansot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vasseur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201806357" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626088v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lachkar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Lamali" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Boufridi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Seon-Meniel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800047" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115363v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Denizot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiria Ahamada" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2735" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149047v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daligaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loiseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cav&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11030-015-9652-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114466v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Joseph" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol502177m" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114474v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201403454" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RNXW4NC0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333044v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coulerie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maciuk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eydoux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leblanc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hnawia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333046v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Guillemot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1350672" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544073v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dufau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Marques Ressurreicao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fanelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Kihal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Vidu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm300181j" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541436v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Cebrian-Torrejon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Assad Kahn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lagarde" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Castellano" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np2004165" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02867451v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Cebrian Cebrian-Torrejon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Spelman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalina Mu&#241;oz-Durango" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Torijano Gutierrez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0102-695X2011005000104" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897766v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berdagu&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rault" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bayle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Judeinstein" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b000501k" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327820v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rany Mbeng Obame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pogam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Rharrabti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evodie Numbi Wa Ilunga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2025.114664" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114333v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Derrien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Evanno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dr&#232;ge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c00541" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04460068v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Szwarc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jagora" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c03972" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403973v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong-Y Mai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Poupon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ouazzani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2023.133712" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373615v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roumy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pomel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2023.1100542" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03904753v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gallard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile van Baelen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27217638" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04082218v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fouotsa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mkounga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meli Lannang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vanheuverzwijn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyu Zhou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ob01791h" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480446v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tap&#233; Kouam&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Okpekon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise F. Bony" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Ferron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonnaff&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1576-4351" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470103v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernadat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Turpin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboua Timoth&#233;e Okpekon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c02055" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04082176v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.1c00812" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02867368v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise Bony" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amon Diane N&#8217;tamon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25112654" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04082731v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fox Alcover" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin Kabran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.9b01247" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492054v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmont Claude Landry Kablan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dibi Konan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Komlaga" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin Aka Kabran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ballo Daouda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2020.104700" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02977175v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amon Diane N'Tamon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2020.112485" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04082710v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Beniddir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Skiredj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002196" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359369v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Colucci-Guyon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane S Batista" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suellen D S Oliveira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Blaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael C Bellettini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc05593a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480445v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Koffi Attioua" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Landry Ahmont Kablan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Angely Koffi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104315" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626088v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lachkar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Lamali" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Boufridi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Seon-Meniel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800047" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197152v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duchemin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mansot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vasseur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201806357" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115363v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Denizot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiria Ahamada" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2735" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149047v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daligaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loiseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cav&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11030-015-9652-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114466v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Joseph" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol502177m" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114474v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201403454" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RNXW4NC0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333044v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coulerie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maciuk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eydoux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leblanc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hnawia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333046v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Guillemot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1350672" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541436v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Cebrian-Torrejon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Assad Kahn" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lagarde" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Castellano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np2004165" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544073v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dufau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Marques Ressurreicao" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fanelli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Kihal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Vidu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm300181j" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02867451v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Cebrian Cebrian-Torrejon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Spelman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalina Mu&#241;oz-Durango" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Torijano Gutierrez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0102-695X2011005000104" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897766v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berdagu&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rault" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bayle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Judeinstein" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b000501k" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>