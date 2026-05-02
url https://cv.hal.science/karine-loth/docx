--- v0 (2026-03-05)
+++ v1 (2026-05-02)
@@ -100,338 +100,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teichoic Acids Play a Key Role in the Antibacterial Activity of Big Defensins against Staphylococcus aureus</w:t>
+                <w:t xml:space="preserve">A New Kv1.3 Channel Blocker from the Venom of the Ant Tetramorium bicarinatum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie de San Nicolas</w:t>
+                <w:t xml:space="preserve">Guillaume Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albane Jouault</w:t>
+                <w:t xml:space="preserve">Laurence Jouvensal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aromal Asokan</w:t>
+                <w:t xml:space="preserve">Nathan Téné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lhousseine Touqui</w:t>
+                <w:t xml:space="preserve">Jean-Luc Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane El Fannassi</w:t>
+                <w:t xml:space="preserve">Elsa Bonnafé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (12), pp.3542-3552. </w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (8), pp.379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.5c00646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins17080379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375669v1</w:t>
+                <w:t xml:space="preserve">hal-05233382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Kv1.3 Channel Blocker from the Venom of the Ant Tetramorium bicarinatum</w:t>
+                <w:t xml:space="preserve">Teichoic Acids Play a Key Role in the Antibacterial Activity of Big Defensins against Staphylococcus aureus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Boy</w:t>
+                <w:t xml:space="preserve">Noémie de San Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Jouvensal</w:t>
+                <w:t xml:space="preserve">Albane Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Téné</w:t>
+                <w:t xml:space="preserve">Aromal Asokan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Carayon</w:t>
+                <w:t xml:space="preserve">Lhousseine Touqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Bonnafé</w:t>
+                <w:t xml:space="preserve">Imane El Fannassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (8), pp.379. </w:t>
+              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (12), pp.3542-3552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins17080379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.5c00646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233382v1</w:t>
+                <w:t xml:space="preserve">hal-05375669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residues of Legume AG41 Peptide Crucial to Its Bio-Insecticidal Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Diya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jouvensal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -521,64 +521,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of an Insect Neuroactive Helix Ring Peptide from Ant Venom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Barassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jouvensal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1570,161 +1570,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nucleoid-associated protein HU enhances 8-oxoguanine base excision by the formamidopyrimidine-DNA glycosylase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Cyt-like δ-endotoxins from Dickeya dadantii: structure and aphicidal activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Le Meur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Culard</w:t>
+                <w:t xml:space="preserve">Denis Costechareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Nadan</w:t>
+                <w:t xml:space="preserve">Géraldine Effantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Goffinont</w:t>
+                <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Coste</w:t>
+                <w:t xml:space="preserve">Guy Condemine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 471 (1), pp.13-23. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.8791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BJ20150387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep08791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216639v1</w:t>
+                <w:t xml:space="preserve">hal-01124447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical shifts assignments of the archaeal MC1 protein and a strongly bent 15 base pairs DNA duplex in complex</w:t>
               </w:r>
@@ -1808,291 +1808,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Cyt-like δ-endotoxins from Dickeya dadantii: structure and aphicidal activity.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Backbone assignment of the three dimers of HU from Escherichia coli at 293 K: EcHUα2, EcHUβ2 and EcHUαβ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Costechareyre</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Culard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Effantin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Landon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep08791⟩</w:t>
+              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (2), pp.359-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12104-015-9610-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124447v1</w:t>
+                <w:t xml:space="preserve">hal-01171467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backbone assignment of the three dimers of HU from Escherichia coli at 293 K: EcHUα2, EcHUβ2 and EcHUαβ</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The nucleoid-associated protein HU enhances 8-oxoguanine base excision by the formamidopyrimidine-DNA glycosylase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Culard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Le Meur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Françoise Culard</w:t>
+                <w:t xml:space="preserve">S. Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Castaing</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (2), pp.359-363. </w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 471 (1), pp.13-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12104-015-9610-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/BJ20150387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01171467v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nuclear magnetic resonance solution structure of the synthetic AhPDF1.1b plant defensin evidences the structural feature within the γ-motif</w:t>
               </w:r>
@@ -2616,589 +2616,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00602370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAMPLEX: automatic mapping of perturbed and unperturbed regions of proteins and complexes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Refined solution structure and backbone dynamics of the archaeal MC1 protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Meudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Krzeminski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rolf Boelens</w:t>
+                <w:t xml:space="preserve">Francoise Culard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bonvin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11 (1), pp.51. </w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 277 (24), pp.5133-5145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-11-51⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2010.07927.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00663535v1</w:t>
+                <w:t xml:space="preserve">hal-00602469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refined solution structure and backbone dynamics of the archaeal MC1 protein</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Paquet</w:t>
+                <w:t xml:space="preserve">SAMPLEX: automatic mapping of perturbed and unperturbed regions of proteins and complexes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Krzeminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francoise Culard</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Boelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Genest</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Bonvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 277 (24), pp.5133-5145. </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp.51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2010.07927.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-11-51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602469v1</w:t>
+                <w:t xml:space="preserve">inserm-00663535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of dihedral Psi angles in large proteins by combining NH(N)/C(alpha)H(alpha) dipole/dipole cross-correlation and chemical shifts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Protein–pheromone Complexation on Correlated Chemical Shift Modulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Perazzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Delarue</w:t>
+                <w:t xml:space="preserve">Luisa Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lopes</w:t>
+                <w:t xml:space="preserve">Steve Homans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 64 (4), pp.931-939. </w:t>
+              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33 (4), pp.233-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/prot.21063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10858-005-3355-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00103645v1</w:t>
+                <w:t xml:space="preserve">hal-02128146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Protein–pheromone Complexation on Correlated Chemical Shift Modulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of dihedral Psi angles in large proteins by combining NH(N)/C(alpha)H(alpha) dipole/dipole cross-correlation and chemical shifts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Perazzolo</w:t>
+                <w:t xml:space="preserve">Daniel Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Wist</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Loth</w:t>
+                <w:t xml:space="preserve">Philippe Pelupessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Poggi</w:t>
+                <w:t xml:space="preserve">Marc Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Homans</w:t>
+                <w:t xml:space="preserve">Philippe Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 33 (4), pp.233-242. </w:t>
+              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 64 (4), pp.931-939. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10858-005-3355-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/prot.21063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128146v1</w:t>
+                <w:t xml:space="preserve">hal-00103645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Shift Anisotropy Tensors of Carbonyl, Nitrogen, and Amide Proton Nuclei in Proteins through Cross-Correlated Relaxation in NMR Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pelupessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Bodenhausen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3283,51 +3283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Cisnetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pelupessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Bodenhausen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3399,51 +3399,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-correlation between a carbonyl C ' chemical shift anisotropy and a long-range dipolar C ' HA coupling in proteins using symmetrical reconversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pelupessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Bodenhausen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3678,277 +3678,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The aphid BCR4 structure and activity uncover a new defensin peptide superfamily</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+                <w:t xml:space="preserve">Venin de la fourmi Tetramorium bicarinatum : découverte d'un peptide original neuroactif chez les insectes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Barassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jouvensal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII International Congress of Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">52ème Congrès du Groupe Français de Recherches sur les Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lyon, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702878v1</w:t>
+                <w:t xml:space="preserve">hal-05169446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venin de la fourmi Tetramorium bicarinatum : découverte d'un peptide original neuroactif chez les insectes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Billet</w:t>
+                <w:t xml:space="preserve">The aphid BCR4 structure and activity uncover a new defensin peptide superfamily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52ème Congrès du Groupe Français de Recherches sur les Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Lyon, France. 2024</w:t>
+              <w:t xml:space="preserve">XXVII International Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169446v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateforme MO2VING: From MOlecular Organization to in Vivo ImagiNG</w:t>
               </w:r>
@@ -4428,1273 +4428,1273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To a complete kinetics and structural description of the EcHU chain exchange system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémy Le Meur</w:t>
+                <w:t xml:space="preserve">Spermaurin, a scorpion venom disulfide-rich miniprotein that improves sperm motility and fertilization in mammals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ginguené</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Norbert Garnier</w:t>
+                <w:t xml:space="preserve">K. Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Landon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Aucagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR : a tool for biology XITh</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">21e réunion du Groupe Français des Peptides et des Protéines (GFPP21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362588v1</w:t>
+                <w:t xml:space="preserve">hal-02893462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical synthesis and natural abundance NMR: an efficient tandem to unravel 3D structures of unlabeled disulfide rich peptides</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">A new structural family for antimicrobial defensins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Meudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.F. Delmas</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e congrès du Groupe Français des Peptides et des Protéines (GFPP21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
+              <w:t xml:space="preserve">NMR : a tool for biology XIth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919180v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To a complete kinetics and structural description of the EcHU chain exchange system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Largillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ginguené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Fédération de recherche “Physique et Chimie du Vivant”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spermaurin, a scorpion venom disulfide-rich miniprotein that improves sperm motility and fertilization in mammals.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical synthesis and natural abundance NMR: an efficient tandem to unravel 3D structures of unlabeled disulfide rich peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Meudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Arnoult</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jouvensal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Aucagne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A.F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e réunion du Groupe Français des Peptides et des Protéines (GFPP21)</w:t>
+              <w:t xml:space="preserve">21e congrès du Groupe Français des Peptides et des Protéines (GFPP21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893462v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new structural family for antimicrobial defensins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Legume AG41 peptide: a promising bio-insecticide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jouvensal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Aucagne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+                <w:t xml:space="preserve">A.F. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Orlans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR : a tool for biology XIth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">21e congrès du Groupe Français des Peptides et des Protéines (GFPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919171v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legume AG41 peptide: a promising bio-insecticide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">A new legume bio-insecticide peptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jouvensal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Sivignon</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e congrès du Groupe Français des Peptides et des Protéines (GFPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
+              <w:t xml:space="preserve">VIes journées annuelles du GDR MuFoPAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919178v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new legume bio-insecticide peptide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Jouvensal</w:t>
+                <w:t xml:space="preserve">To a complete kinetics and structural description of the EcHU chain exchange system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Largillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Loth</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Sivignon</w:t>
+                <w:t xml:space="preserve">David Ginguené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIes journées annuelles du GDR MuFoPAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Besançon, France</w:t>
+              <w:t xml:space="preserve">NMR : a tool for biology XITh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919908v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native and Intermediate conformations of the three HU dimers of E.coli.</w:t>
+                <w:t xml:space="preserve">Premières études cinétiques du mécanisme d’échange de chaînes de la protéine HU d’Escherischia coli.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Largillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A.F. Delmas</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cadene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th ICMRBS - International Council on Magnetic Resonance in Biological Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">16e colloque scientifique de l’ADOC : Converger pour Renforcer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362585v1</w:t>
+                <w:t xml:space="preserve">hal-02362579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières études cinétiques du mécanisme d’échange de chaînes de la protéine HU d’Escherischia coli.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Loth</w:t>
+                <w:t xml:space="preserve">Synthèse chimique et RMN en abondance naturelle : un tandem efficace pour résoudre les structures 3D de peptides/protéines riches en ponts disulfure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Meudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jouvensal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Fédération de recherche “Physique et Chimie du Vivant”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">5es journées annuelles du GDR MuFoPAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362577v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse chimique et RMN en abondance naturelle : un tandem efficace pour résoudre les structures 3D de peptides/protéines riches en ponts disulfure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Aucagne</w:t>
+                <w:t xml:space="preserve">Premières études cinétiques du mécanisme d’échange de chaînes de la protéine HU d’Escherischia coli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Largillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cadene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5es journées annuelles du GDR MuFoPAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Fédération de recherche “Physique et Chimie du Vivant”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02920025v1</w:t>
+                <w:t xml:space="preserve">hal-02362577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New protein-DNA complexes in archaea: a monomeric protein induces a U-turn structure.</w:t>
               </w:r>
@@ -5719,64 +5719,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Culard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Largillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e séminaire scientifique du LIA MiR-TANGo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Orléans, France</w:t>
@@ -5799,152 +5799,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières études cinétiques du mécanisme d’échange de chaînes de la protéine HU d’Escherischia coli.</w:t>
+                <w:t xml:space="preserve">Native and Intermediate conformations of the three HU dimers of E.coli.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Largillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karine Loth</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e colloque scientifique de l’ADOC : Converger pour Renforcer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">28th ICMRBS - International Council on Magnetic Resonance in Biological Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362579v1</w:t>
+                <w:t xml:space="preserve">hal-02362585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New protein-DNA complexes in archaea: a small monomeric protein induces a V-turn structure.</w:t>
               </w:r>
@@ -5982,51 +5982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Culard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th ICMRBS - International Council on Magnetic Resonance in Biological Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
@@ -6049,359 +6049,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New protein-DNA complexes in archaea: a small monomeric protein induces a sharp V-turn DNA structure.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First kinetics description of the EcHU chain exchange system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Largillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ginguené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroMar 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">28th ICMRBS - International Council on Magnetic Resonance in Biological Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362581v1</w:t>
+                <w:t xml:space="preserve">hal-02362586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First kinetics description of the EcHU chain exchange system.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New protein-DNA complexes in archaea: a small monomeric protein induces a sharp V-turn DNA structure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Largillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Culard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Landon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th ICMRBS - International Council on Magnetic Resonance in Biological Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">EuroMar 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362586v1</w:t>
+                <w:t xml:space="preserve">hal-02362581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical synthesis and natural abundance NMR: An efficient tandem to unravel 3D structures of Disulfide Rich Miniproteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Meudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jouvensal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th European Peptide Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
@@ -6443,90 +6443,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To a complete kinetics and structural description of the EcHU chain exchange system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Largillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ginguené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31e colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Seillac, France</w:t>
@@ -6549,652 +6549,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New protein-DNA complexes in archaea: a monomeric protein induces a U-turn structure.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Castaing</w:t>
+                <w:t xml:space="preserve">NCL-based synthesis, 3D structure and first insight into antimicrobial properties of Cg-BigDef1, an oyster big defensin active at high salinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Meudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.D. Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Studium Confenrence: Structural biology and biophysics of RNA-protein complexes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">NMR: a tool for Biology Xth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362576v1</w:t>
+                <w:t xml:space="preserve">hal-02453460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MC1-DNA complex solution structure reveals that a monomeric protein can induce a U-turn in archaea.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Première description cinétique du mécanisme d’échange de chaînes de la protéine HU d'Escherichia coli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Largillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cadene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loth</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR: a tool for biology XTh</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">30e colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361613v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première description cinétique du mécanisme d’échange de chaînes de la protéine HU d'Escherichia coli.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The MC1-DNA complex solution structure reveals that a monomeric protein can induce a U-turn in archaea.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Culard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Largillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Castaing</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30e colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Seillac, France</w:t>
+              <w:t xml:space="preserve">NMR: a tool for biology XTh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361632v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NCL-based synthesis, 3D structure and first insight into antimicrobial properties of Cg-BigDef1, an oyster big defensin active at high salinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Meudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.P. Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.D. Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR: a tool for Biology Xth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">20e congrès annuel du Groupe Français des Peptides et Protéines (GFPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02453460v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NCL-based synthesis, 3D structure and first insight into antimicrobial properties of Cg-BigDef1, an oyster big defensin active at high salinity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">New protein-DNA complexes in archaea: a monomeric protein induces a U-turn structure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Largillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R.D. Rosa</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e congrès annuel du Groupe Français des Peptides et Protéines (GFPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Arcachon, France</w:t>
+              <w:t xml:space="preserve">Le Studium Confenrence: Structural biology and biophysics of RNA-protein complexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02894301v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résonance Magnétique Nucléaire pour la chimie et la biologie</w:t>
               </w:r>
@@ -7206,64 +7206,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Meudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jouvensal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7318,77 +7318,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D NMR structure of a new Cyt-like delta-endotoxins from Dickeya dadantii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Costechareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Condemine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7581,277 +7581,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling the synthesis of hydrophobic proteins using NCL-labile solubilizing tags: a case study of Crassostrea gigas big defensin 3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t>
+                <w:t xml:space="preserve">Les peptides « Bacteriocyte-specific Cystein-Rich » : une nouvelle famille de défensine. Régulateurs de la symbiose chez les pucerons ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd GFPP &amp; 5th BPGM French-Belgian Joint Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français des Peptides et Protéines, May 2022, Port Leucate, France</w:t>
+              <w:t xml:space="preserve">9ème Journées du GDR "MultiFonction des Peptides AntiMicrobiens" (MuFoPAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03976595v1</w:t>
+                <w:t xml:space="preserve">hal-04633233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les peptides « Bacteriocyte-specific Cystein-Rich » : une nouvelle famille de défensine. Régulateurs de la symbiose chez les pucerons ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+                <w:t xml:space="preserve">Enabling the synthesis of hydrophobic proteins using NCL-labile solubilizing tags: a case study of Crassostrea gigas big defensin 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Asokan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie de San Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Meudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Journées du GDR "MultiFonction des Peptides AntiMicrobiens" (MuFoPAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Amboise, France</w:t>
+              <w:t xml:space="preserve">22nd GFPP &amp; 5th BPGM French-Belgian Joint Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français des Peptides et Protéines, May 2022, Port Leucate, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633233v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptides « Bacteriocyte-specific Cysteine Rich » (BCR) : un rôle dans le contrôle de la symbiose ? Focus sur BCR4 chez le puceron du pois.</w:t>
               </w:r>
@@ -7975,90 +7975,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture et dynamique de protéines histone-like de bactérie et d’archées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Largillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ginguené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée BioRMN IdF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Gif-sur-Yvette, France</w:t>
@@ -8081,277 +8081,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une description cinétique et structurale complète du mécanisme d'échange de chaînes de la protéine HU d'Escherichia coli.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémy Le Meur</w:t>
+                <w:t xml:space="preserve">Gga-AvBD11, the archetype of a new structural family of defensins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Meudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ginguené</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Celine Landon</w:t>
+                <w:t xml:space="preserve">K. Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIe congrès du GERM (Groupement d'Etudes de Résonance Magnétique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Oléron, France</w:t>
+              <w:t xml:space="preserve">21e réunion du Groupe Français des Peptides et des Protéines (GFPP21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361645v1</w:t>
+                <w:t xml:space="preserve">hal-02892790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gga-AvBD11, the archetype of a new structural family of defensins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+                <w:t xml:space="preserve">Vers une description cinétique et structurale complète du mécanisme d'échange de chaînes de la protéine HU d'Escherichia coli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Largillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Loth</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Trapp</w:t>
+                <w:t xml:space="preserve">David Ginguené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e réunion du Groupe Français des Peptides et des Protéines (GFPP21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
+              <w:t xml:space="preserve">XXXIe congrès du GERM (Groupement d'Etudes de Résonance Magnétique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892790v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1ère structure 3D d’une défensine à double motif β-défensine, Gga-AvBD11 du poulet Gallus gallus, et explorations fonctionnelles</w:t>
               </w:r>
@@ -8631,51 +8631,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375669v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie de San Nicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Jouault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aromal Asokan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhousseine Touqui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Fannassi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.5c00646" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233382v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carayon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17080379" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045320v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Diya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sivignon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13030446" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390519v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Barass&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Asco&#235;t" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15100600" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862651v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrasson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232012480" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522250v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Iochmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silvestre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912941117" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328576v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vergnes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cair&#233; Barreto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien N Voisin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01821-19" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306224v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Largilli&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Culard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50211-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Kieken" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van Nuland" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tompa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lenaerts" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-017-9792-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407495v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Abou Ibrahim Alami" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Hab&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Garrido" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-016-9671-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594888v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bailleul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Kravtzoff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Joulin-Giet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lecaille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0161573" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216639v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Meur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nadan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goffinont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coste" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20150387" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171478v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-014-9577-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124447v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Costechareyre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Effantin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08791" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171467v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Meur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Castaing" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-015-9610-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118914v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Meindre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leli&#232;vre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Mith" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi501285k" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063974v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Goffinont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088809" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817496v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gnida" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julija Romanuka" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kaptein" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Boelens" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-013-9723-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602370v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Garnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Augustyniak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nadan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-010-0630-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PF0BH8CP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663535v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Krzeminski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonvin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-51" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602469v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Culard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Genest" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2010.07927.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103645v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abergel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pelupessy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delarue" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.21063" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128146v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Perazzolo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wist" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Poggi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Homans" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-005-3355-y" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128145v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bodenhausen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja042863o" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S8WFMKSX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128143v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cisnetti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200301041" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V7D796G4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128142v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024979511837" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B27633DDE2506D91C17129C16A8AF0FFE86F3AA3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376110v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Azzoug" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novak" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Charpentier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702878v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169446v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383408v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sobilo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633269v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771990v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863246v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Szeremeta" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362588v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginguen&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Landon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919180v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aucagne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Delmas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362578v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893462v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loth" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnoult" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919171v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jousset" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919178v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouvensal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orlans" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sivignon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919908v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rahioui" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sivignon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362585v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362577v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cadene" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920025v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362804v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362579v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362584v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362581v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362586v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920483v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362818v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362576v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361613v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361632v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453460v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delmas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Terrier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Rosa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894301v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Terrier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920143v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795661v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro da Silva" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633283v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976595v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asokan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garzon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633233v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771966v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053296v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361645v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892790v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trapp" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788993v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jousset" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carayon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17080379" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375669v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie de San Nicolas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Jouault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aromal Asokan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhousseine Touqui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Fannassi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.5c00646" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045320v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Diya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sivignon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13030446" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390519v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Barass&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Asco&#235;t" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15100600" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862651v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrasson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232012480" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522250v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Iochmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silvestre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912941117" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328576v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vergnes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cair&#233; Barreto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien N Voisin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01821-19" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306224v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Largilli&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Culard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50211-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Kieken" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van Nuland" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tompa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lenaerts" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-017-9792-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407495v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Abou Ibrahim Alami" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Hab&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Garrido" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-016-9671-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594888v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bailleul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Kravtzoff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Joulin-Giet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lecaille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0161573" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124447v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Costechareyre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Effantin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08791" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171478v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-014-9577-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171467v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Meur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Castaing" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-015-9610-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216639v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Meur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nadan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goffinont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coste" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20150387" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118914v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Meindre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leli&#232;vre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Mith" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi501285k" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063974v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Goffinont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088809" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817496v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gnida" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julija Romanuka" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kaptein" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Boelens" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-013-9723-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602370v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Garnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Augustyniak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nadan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-010-0630-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PF0BH8CP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602469v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Culard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Genest" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2010.07927.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663535v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Krzeminski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonvin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-51" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128146v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Perazzolo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wist" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Poggi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Homans" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-005-3355-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103645v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abergel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pelupessy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delarue" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.21063" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128145v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bodenhausen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja042863o" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S8WFMKSX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128143v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cisnetti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200301041" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V7D796G4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128142v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024979511837" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B27633DDE2506D91C17129C16A8AF0FFE86F3AA3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376110v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Azzoug" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novak" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Charpentier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169446v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702878v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383408v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sobilo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633269v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771990v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863246v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Szeremeta" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893462v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loth" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnoult" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aucagne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Delmas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919171v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jousset" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362578v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginguen&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Landon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919180v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919178v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouvensal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orlans" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sivignon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919908v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rahioui" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sivignon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362588v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362579v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cadene" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920025v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362577v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362804v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362585v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362584v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362586v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362581v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920483v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362818v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453460v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delmas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Terrier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Rosa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361632v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361613v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894301v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Terrier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362576v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920143v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795661v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro da Silva" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633283v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633233v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976595v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asokan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garzon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771966v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053296v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892790v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trapp" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361645v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788993v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jousset" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>