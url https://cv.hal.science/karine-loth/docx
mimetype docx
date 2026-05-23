--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -1302,295 +1302,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete 1H, 15N and 13C assignment of trappin-2 and 1H assignment of its two domains, elafin and cementoin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The unusual resistance of avian defensin AvBD7 to proteolytic enzymes preserves its antibacterial activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soha Abou Ibrahim Alami</w:t>
+                <w:t xml:space="preserve">Geoffrey Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chahrazed Habès</w:t>
+                <w:t xml:space="preserve">Amanda Kravtzoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Garrido</w:t>
+                <w:t xml:space="preserve">Alix Joulin-Giet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Aucagne</w:t>
+                <w:t xml:space="preserve">Fabien Lecaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12104-016-9671-1⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (8), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0161573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01407495v1</w:t>
+                <w:t xml:space="preserve">hal-01594888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unusual resistance of avian defensin AvBD7 to proteolytic enzymes preserves its antibacterial activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Bailleul</w:t>
+                <w:t xml:space="preserve">Complete 1H, 15N and 13C assignment of trappin-2 and 1H assignment of its two domains, elafin and cementoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Kravtzoff</w:t>
+                <w:t xml:space="preserve">Soha Abou Ibrahim Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Joulin-Giet</w:t>
+                <w:t xml:space="preserve">Chahrazed Habès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Lecaille</w:t>
+                <w:t xml:space="preserve">Solène Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+                <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (8), pp.1-20. </w:t>
+              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.223 - 226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0161573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12104-016-9671-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594888v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Cyt-like δ-endotoxins from Dickeya dadantii: structure and aphicidal activity.</w:t>
               </w:r>
@@ -2130,51 +2130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Mith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (49), pp.7745-54. </w:t>
@@ -4674,527 +4674,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02919171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To a complete kinetics and structural description of the EcHU chain exchange system.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Celine Landon</w:t>
+                <w:t xml:space="preserve">Chemical synthesis and natural abundance NMR: an efficient tandem to unravel 3D structures of unlabeled disulfide rich peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Meudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jouvensal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Aucagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Fédération de recherche “Physique et Chimie du Vivant”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">21e congrès du Groupe Français des Peptides et des Protéines (GFPP21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362578v1</w:t>
+                <w:t xml:space="preserve">hal-02919180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical synthesis and natural abundance NMR: an efficient tandem to unravel 3D structures of unlabeled disulfide rich peptides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.F. Delmas</w:t>
+                <w:t xml:space="preserve">To a complete kinetics and structural description of the EcHU chain exchange system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Largillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ginguené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e congrès du Groupe Français des Peptides et des Protéines (GFPP21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
+              <w:t xml:space="preserve">Journée Fédération de recherche “Physique et Chimie du Vivant”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919180v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legume AG41 peptide: a promising bio-insecticide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new legume bio-insecticide peptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jouvensal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Jouvensal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A.F. Delmas</w:t>
+                <w:t xml:space="preserve">I. Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Orlans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Sivignon</w:t>
+                <w:t xml:space="preserve">P. Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e congrès du Groupe Français des Peptides et des Protéines (GFPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
+              <w:t xml:space="preserve">VIes journées annuelles du GDR MuFoPAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02919178v1</w:t>
+                <w:t xml:space="preserve">hal-02919908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new legume bio-insecticide peptide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Jouvensal</w:t>
+                <w:t xml:space="preserve">Legume AG41 peptide: a promising bio-insecticide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jouvensal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Rahioui</w:t>
+                <w:t xml:space="preserve">J. Orlans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sivignon</w:t>
+                <w:t xml:space="preserve">C. Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIes journées annuelles du GDR MuFoPAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Besançon, France</w:t>
+              <w:t xml:space="preserve">21e congrès du Groupe Français des Peptides et des Protéines (GFPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919908v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To a complete kinetics and structural description of the EcHU chain exchange system</w:t>
               </w:r>
@@ -5206,77 +5206,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Largillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ginguené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR : a tool for biology XITh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
@@ -5424,527 +5424,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse chimique et RMN en abondance naturelle : un tandem efficace pour résoudre les structures 3D de peptides/protéines riches en ponts disulfure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Aucagne</w:t>
+                <w:t xml:space="preserve">Native and Intermediate conformations of the three HU dimers of E.coli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Largillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5es journées annuelles du GDR MuFoPAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">28th ICMRBS - International Council on Magnetic Resonance in Biological Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02920025v1</w:t>
+                <w:t xml:space="preserve">hal-02362585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières études cinétiques du mécanisme d’échange de chaînes de la protéine HU d’Escherischia coli.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Loth</w:t>
+                <w:t xml:space="preserve">Synthèse chimique et RMN en abondance naturelle : un tandem efficace pour résoudre les structures 3D de peptides/protéines riches en ponts disulfure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Meudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jouvensal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Fédération de recherche “Physique et Chimie du Vivant”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">5es journées annuelles du GDR MuFoPAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362577v1</w:t>
+                <w:t xml:space="preserve">hal-02920025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New protein-DNA complexes in archaea: a monomeric protein induces a U-turn structure.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Premières études cinétiques du mécanisme d’échange de chaînes de la protéine HU d’Escherischia coli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Largillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cadene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loth</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e séminaire scientifique du LIA MiR-TANGo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journée Fédération de recherche “Physique et Chimie du Vivant”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362804v1</w:t>
+                <w:t xml:space="preserve">hal-02362577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native and Intermediate conformations of the three HU dimers of E.coli.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New protein-DNA complexes in archaea: a monomeric protein induces a U-turn structure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Culard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Largillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.F. Delmas</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th ICMRBS - International Council on Magnetic Resonance in Biological Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">5e séminaire scientifique du LIA MiR-TANGo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362585v1</w:t>
+                <w:t xml:space="preserve">hal-02362804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New protein-DNA complexes in archaea: a small monomeric protein induces a V-turn structure.</w:t>
               </w:r>
@@ -6049,277 +6049,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First kinetics description of the EcHU chain exchange system.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New protein-DNA complexes in archaea: a small monomeric protein induces a sharp V-turn DNA structure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Largillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Culard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Landon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th ICMRBS - International Council on Magnetic Resonance in Biological Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">EuroMar 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362586v1</w:t>
+                <w:t xml:space="preserve">hal-02362581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New protein-DNA complexes in archaea: a small monomeric protein induces a sharp V-turn DNA structure.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First kinetics description of the EcHU chain exchange system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Largillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Françoise Culard</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">David Ginguené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Celine Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroMar 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">28th ICMRBS - International Council on Magnetic Resonance in Biological Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362581v1</w:t>
+                <w:t xml:space="preserve">hal-02362586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical synthesis and natural abundance NMR: An efficient tandem to unravel 3D structures of Disulfide Rich Miniproteins</w:t>
               </w:r>
@@ -6456,77 +6456,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Largillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ginguené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31e colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Seillac, France</w:t>
@@ -6844,51 +6844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Culard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Largillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7988,77 +7988,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Largillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ginguené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée BioRMN IdF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Gif-sur-Yvette, France</w:t>
@@ -8238,77 +8238,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Largillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ginguené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIe congrès du GERM (Groupement d'Etudes de Résonance Magnétique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Oléron, France</w:t>
@@ -8631,51 +8631,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carayon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17080379" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375669v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie de San Nicolas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Jouault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aromal Asokan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhousseine Touqui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Fannassi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.5c00646" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045320v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Diya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sivignon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13030446" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390519v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Barass&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Asco&#235;t" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15100600" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862651v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrasson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232012480" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522250v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Iochmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silvestre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912941117" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328576v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vergnes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cair&#233; Barreto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien N Voisin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01821-19" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306224v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Largilli&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Culard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50211-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Kieken" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van Nuland" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tompa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lenaerts" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-017-9792-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407495v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Abou Ibrahim Alami" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Hab&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Garrido" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-016-9671-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594888v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bailleul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Kravtzoff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Joulin-Giet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lecaille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0161573" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124447v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Costechareyre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Effantin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08791" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171478v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-014-9577-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171467v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Meur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Castaing" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-015-9610-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216639v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Meur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nadan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goffinont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coste" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20150387" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118914v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Meindre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leli&#232;vre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Mith" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi501285k" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063974v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Goffinont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088809" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817496v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gnida" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julija Romanuka" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kaptein" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Boelens" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-013-9723-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602370v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Garnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Augustyniak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nadan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-010-0630-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PF0BH8CP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602469v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Culard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Genest" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2010.07927.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663535v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Krzeminski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonvin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-51" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128146v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Perazzolo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wist" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Poggi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Homans" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-005-3355-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103645v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abergel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pelupessy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delarue" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.21063" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128145v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bodenhausen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja042863o" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S8WFMKSX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128143v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cisnetti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200301041" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V7D796G4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128142v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024979511837" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B27633DDE2506D91C17129C16A8AF0FFE86F3AA3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376110v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Azzoug" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novak" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Charpentier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169446v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702878v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383408v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sobilo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633269v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771990v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863246v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Szeremeta" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893462v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loth" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnoult" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aucagne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Delmas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919171v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jousset" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362578v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginguen&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Landon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919180v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919178v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouvensal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orlans" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sivignon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919908v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rahioui" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sivignon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362588v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362579v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cadene" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920025v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362577v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362804v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362585v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362584v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362586v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362581v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920483v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362818v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453460v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delmas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Terrier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Rosa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361632v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361613v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894301v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Terrier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362576v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920143v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795661v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro da Silva" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633283v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633233v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976595v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asokan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garzon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771966v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053296v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892790v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trapp" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361645v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788993v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jousset" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan T&#233;n&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carayon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17080379" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375669v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie de San Nicolas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Jouault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aromal Asokan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhousseine Touqui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Fannassi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.5c00646" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045320v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Diya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sivignon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13030446" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390519v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Barass&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Asco&#235;t" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15100600" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862651v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrasson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232012480" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522250v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Iochmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silvestre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912941117" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328576v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vergnes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cair&#233; Barreto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien N Voisin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01821-19" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306224v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Largilli&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Culard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50211-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Kieken" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van Nuland" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tompa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lenaerts" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-017-9792-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594888v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bailleul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Kravtzoff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Joulin-Giet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lecaille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0161573" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407495v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Abou Ibrahim Alami" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Hab&#232;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Garrido" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-016-9671-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124447v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Costechareyre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Effantin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08791" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171478v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-014-9577-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171467v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Meur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Castaing" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-015-9610-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216639v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Meur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nadan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goffinont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coste" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20150387" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118914v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Meindre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leli&#232;vre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Mith" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi501285k" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063974v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Goffinont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088809" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817496v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gnida" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julija Romanuka" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kaptein" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Boelens" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-013-9723-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602370v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Garnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Augustyniak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nadan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-010-0630-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PF0BH8CP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602469v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Culard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Genest" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2010.07927.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663535v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Krzeminski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonvin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-51" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128146v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Perazzolo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wist" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Poggi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Homans" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-005-3355-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103645v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abergel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pelupessy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delarue" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.21063" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128145v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bodenhausen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja042863o" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S8WFMKSX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128143v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cisnetti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200301041" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V7D796G4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128142v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024979511837" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B27633DDE2506D91C17129C16A8AF0FFE86F3AA3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376110v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Azzoug" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novak" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Charpentier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169446v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702878v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383408v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sobilo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633269v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771990v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863246v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Szeremeta" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893462v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loth" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnoult" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aucagne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Delmas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919171v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jousset" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919180v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362578v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginguen&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Landon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919908v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rahioui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sivignon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919178v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouvensal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orlans" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sivignon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362588v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362579v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cadene" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362585v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920025v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362577v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362804v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362584v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362581v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362586v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920483v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362818v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453460v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delmas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Terrier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Rosa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361632v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361613v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894301v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Terrier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362576v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920143v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795661v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro da Silva" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633283v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633233v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976595v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asokan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garzon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771966v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053296v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892790v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trapp" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361645v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788993v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jousset" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>