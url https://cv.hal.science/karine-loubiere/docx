--- v0 (2026-03-27)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Karine LOUBIERE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">karine-loubiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6245-2844</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">073917346</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après avoir obtenu un diplôme d’ingénieur en génie des procédés de l’environnement de l’INSA de Toulouse en 1999, Dr. K. Loubière a réalisé son doctorat à TBI (UMR INRA 792, UMR CNRS 5504) de l’INSA de Toulouse. Soutenu en novembre 2002, ce doctorat portait sur l’étude de la croissance et du détachement de bulles générées par des orifices rigides et flexibles (traitement des eaux usées), travaux qui ont été récompensés par le prix de la SFGP en 2003.Après deux post-doctorats (GEPEA UMR 6144, LGC UMR 5503), elle a été recrutée en 2005 au CNRS en tant que chargée de recherche, affectée au laboratoire GEPEA (UMR 6144), où elle s’est intéressée aux photobioréacteurs dédiés aux cultures microalgales. En 2009, elle a rejoint le laboratoire LGC de Toulouse, au sein du Département Sciences et Technologies des Procédés Intensifiés (STPI). En 2016, elle a obtenu son HDR (Toulouse INP) et devient directrice de recherche 2ème classe.Les activités de recherche de Dr. K. Loubière ont pour fil conducteur la compréhension des phénomènes de transferts et de leurs couplages au sein de réacteurs, et pour objectif de développer des méthodologies d’aide à la conception, à la conduite et/ou à l’extrapolation de procédés intensifiés.Au cours de la dernière décennie, elles ont été appliquées à des questions de recherche dédiées d’une part au transfert de masse (réactif ou non) à travers des interfaces gaz-liquide, le plus souvent dans des géométries confinées, et d‘autre part à l’ingénierie des réacteurs dédiés à la photochimie préparative et à leur intensification (flow photochemistry). Sur cette dernière thématique, elle a développé des approches combinant des expériences spécifiques dans des microréacteurs éclairés par des LED, et des outils de modélisation du génie des réacteurs photochimiques. Cette double méthodologie a été utilisée notamment pour mieux comprendre le couplage entre phénomènes (lumière, cinétique et phénomènes de transfert), pour acquérir des données cinétiques, pour définir des conditions opératoires optimales et des stratégies en vue du smart scale-up, et cela pour un spectre varié de synthèses photochimiques. En 2018, Dr. Karine Loubière a organisé l’Ecole Thématique CNRS dédié à la photochimie préparative (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://photochem.sciencesconf.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ).Un dernier volet de l’activité de recherche de Dr. Karine Loubière concerne l’analyse dimensionnelle et l’extension de son cadre théorique à des propriétés physiques variables.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. K. Loubière est co-auteure d’une cinquantaine d’articles dans des revues internationales, deux ouvrages, 2 brevets et de plus de 100 communications dans des congrès. Elle a co-encadré/dirigé 11 thèses, 4 post-doctorats et plus de 20 stagiaires. Elle exerce des activités d’enseignement régulières (~50 h/an) en écoles d’ingénieur ou en formation continue. Ses activités de recherche ont donné lieu à diverses collaborations nationales et internationales, au travers de projets financés par des institutions publiques (université, OSEO, ANR, EU) et des partenaires industriels (équipementiers ou end-users).De 2012 à 2016, elle a été membre élue de la section 10 du CoNRS, et de 2016 à 2021, elle en a été la secrétaire scientifique. Depuis 2020, elle est membre du bureau de la sous-division SP2P (Photochimie, Photophysique et Photosciences)  de la SCF (Société Chimique de France). Depuis 2021, elle est co-animatrice au sein de la Fédération de Recherche FERMAT FR 3089  du thème «Microfluidique et Microréacteurs ».</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous flow photooxygenation with advanced rose bengal-anchored polymer colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mageste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Bechec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ali Aboudzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11 (2), pp.392-404. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5RE00406C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on electrochemical and photoelectrochemical urea and ammonia conversion from urine for sustainable wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos M. Sánchez-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 362, pp.124718. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2024.124718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749007v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microreactor designed for efficient plasma–liquid segmented flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ognier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tatoulian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (16), pp.3898-3908. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4lc00315b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an industrial perspective for urea-to-hydrogen valorization by electro-oxidation on nickel(III): real effluents and pilot-scale proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Piguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 479, pp.143886. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2024.143886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into Urea Electro-Oxidation: Complete Mass-Balances and Proof of Concept with Real-Matrix Effluent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tzedakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 170, pp.093507. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/acf87e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive mass transfer around isolated bubbles rising in a thin-gap cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Laurini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Béteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Herres-Pawlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (8), pp.1664-1672. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.202300031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect urea electrooxidation by nickel(III) in alkaline medium: From kinetic and mechanism to reactor modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tzedakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (9), pp.e18113. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.18113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100682v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the photochemical reaction of an oxazolone derivative under continuous-flow conditions: from analytical monitoring to implementation in an advanced UVC-LED-driven microreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Oelgemöller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of flow chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (4), pp.413-425. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41981-023-00284-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress toward a better understanding of the urea oxidation by electromediation of Ni(III)/Ni(II) system in alkaline media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pereira Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 442, pp.141898. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2023.141898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940269v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the human urine matrix: a new approach to simultaneously quantify the main ions and organic compounds by ion chromatography/mass spectrometry (IC-MS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tzedakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-023-04808-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How dimensional analysis allows to go beyond Metzner–Otto concept for non-Newtonian fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Grenville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (4), pp.407-429. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/revce-2020-0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor bubble formation and flowing in a straight millimetric channel with a cross-junction inlet geometry Part II: Gas-liquid mass transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 258, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2022.117752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor bubble formation and flowing in a straight millimetric channel with a cross-junction inlet geometry Part I: Bubble dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 255, pp.117609. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2022.117609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revised 1D equivalent model for the determination of incident photon flux density in a continuous-flow LED-driven spiral-shaped microreactor using the actinometry method with Reinecke's salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Radjagobalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Dias da Silva Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of flow chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.0. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41981-021-00179-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attempts, Successes, and Failures of Distance Learning in the Time of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalyani Kentheswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aras Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97 (9), pp.2448-2457. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.0c00717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics of Gas–Liquid Slug Flows in a Long In-Plane Spiral Shaped Milli-Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoreticheskie Osnovy Khimicheskoi Tekhnologii / Theoretical Foundations of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (1), pp.25-47. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0040579520010169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Photooxygenation Process of Biosourced α-Terpinene by Combining Controlled LED-Driven Flow Photochemistry and Rose Bengal-Anchored Polymer Colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Radjagobalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Béchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (50), pp.18568-18576. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.0c06627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-liquid mass transfer around Taylor bubbles flowing in a long, in-plane,spiral-shaped milli-reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 222, pp.0. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2020.115717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and optimisation of gas-liquid mass transfer in a microporous hollow fiber membrane aerated bioreactor used to produce surfactin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Berth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145, pp.109-119. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bej.2018.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a bio-inspired copper complex to investigate reactive mass transfer around an oxygen bubble rising freely in a thin-gap cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Strassl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Laurini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 207, pp.1256-1269. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2019.07.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revised experimental protocol for implementing the actinometry method with the Reinecke’s salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Radjagobalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Dias da Silva Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Supplis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 382, pp.111934. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2019.111934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the &amp;quot;red bottle&amp;quot; experiment for the visualization and the fast characterization of gas-liquid mass transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kritchart Wongwailikhit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feishi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96 (5), pp.979-984. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.8b00898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photooxygenation in an advanced led-driven flow reactor module: Experimental investigations and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Radjagobalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oelgemoller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130, pp.214-228. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2018.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CNRS-Summer School PHOTOCHEM on Preparative and Applied Photochemistry from 16 th to 21 st September 2018 in Anglet, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Oelgemöller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPA Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Process Parameters on an Inverse Concentrated Miniemulsion Flowing in a Microchannel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Sauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Ollagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (10), pp.1965-1974. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201800063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated continuous-flow photooxygenation process with solid-supported sensitizers for the safe and sustainable production of fine chemicals and pharmaceuticals (PICPOSS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Radjagobalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Elgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odlie Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPA Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local investigations on the gas-liquid mass transfer around Taylor bubbles flowing in a meandering millimetric square channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixia Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 165, pp.192-203. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2017.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LED-driven spiral-shaped microreactor as a tool to investigate sensitized photooxygenations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanfu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Radjagobalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPA Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microreactors as a Tool for Acquiring Kinetic Data on Photochemical Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Aillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (1), pp.115-122. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201500163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Feedback Interferometry for Velocity Measurement of Parallel Liquid-Liquid Flows in a Microchannel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelio Esteban Ramírez-Miquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tronche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (8), pp.1233. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s16081233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoichio-kinetic model discrimination and parameter identification in continuous microreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Violet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hattou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 114, pp.39-51. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2016.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-Flow Photochemistry: a need for chemical engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Oelgemoeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Aillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent E. Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104, pp.120-132. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2016.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical methods to investigate the enhancement factor of an oxygen-sensitive colorimetric reaction using microreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixia Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 63 (n° 6), 13 p. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.15547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover Chem. Eng. Technol. 1/2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Oelgemöller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering & Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (1), pp.1-1. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201590072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization and characterization of gas-liquid mass transfer around a Taylor bubble right after the formation stage in microreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixia Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 143, pp.364-368. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2016.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow photochemistry: a meso-scale reactor for industrial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Elgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Aillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelyse Conté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimica Oggi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (5), pp.58-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Trends in Photochemical Engineering and Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Oelgemöller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPA Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201590073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the diffusion limitation in microphotoreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Aillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (4), pp.1284-1299. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.14718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical agitation for microcarrier suspension in orbital shaken bioreactors : Experimental study and dimensional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 122, pp. 545-554. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2014.08.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Measurement of the Photon Flux Received Inside Two Continuous Flow Microphotoreactors by Actinometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Aillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent E. Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 12 (n° 1), pp. 1-13. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ijcre-2013-0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La micro-échelle en synthèse organique : un outil commun chimie/génie chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent E. Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp. 25-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new direct technique for visualizing and measuring gas-liquid mass transfer around bubbles moving in a straight millimetric square channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 100, pp. 172-182. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2013.03.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemical synthesis of a &amp;quot;cage&amp;quot; compound in a microreactor: Rigorous comparison with a batch photoreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Aillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent E. Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol. 64, pp. 38-47. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2012.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow profile measurement in microchannel using the optical feedback interferometry sensing technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Campagnolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Nikolic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yah Leng Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Bertling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1613-4982. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-012-1029-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A consistent dimensional analysis of gas-liquid mass transfer in an aerated stirred tank containing purely viscous fluids with shear-thinning properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 184, pp.42-56. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2011.12.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Hydrodynamic and mass transfer in inertial gas–liquid flow regimes through straight and meandering millimetric square channels” [Chem. Eng. Sci. 66 (2011) 2974–2990]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cabassud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 84, pp.107. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2012.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations in an external-loop airlift photobioreactor with annular light chambers and swirling flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89 (2), pp.164-171. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2010.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic and mass transfer in inertial gas–liquid flow regimes through straight and meandering millimetric square channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cabassud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (13), pp.2974-2990. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.CES.2011.03.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of oxygen diffusion coefficients in clean water containing salt, glucose or surfactant: Consequences on the liquid-side mass transfer coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marupatch Jamnongwong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 165 (3), pp.758-768. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2010.09.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surfactants on liquid side mass transfer coefficients: A new insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jikun Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 148 (1), pp.132-138. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2008.08.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new photobioreactor for continuous microalgal production in hatcheries based on external-loop airlift and swirling flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Olivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Bougaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102 (1), pp.132-147. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.22035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educing coherent eddy structures in air curtain systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pavageau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (3), pp.435-448. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.CEP.2007.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic eduction and statistical analysis of coherent structures in the wall region of a confined plane turbulent impinging jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pavageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gupta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 41 (1), pp.35-55. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-006-0144-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of droplets hydrodynamics in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (12), pp.4061-4070. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.11033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surfactants on liquid-side mass transfer coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisut Painmanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mietton-Peuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roustan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (22), pp.6480-6491. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2005.04.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de l'oxydoréduction Détermination de la pollution organique des eaux, mesure de la demande chimique en oxygène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 279, pp.40-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble formation at a flexible orifice with liquid cross-flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Castaignède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roustan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (6), pp.717-725. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0255-2701(03)00017-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of different membrane spargers used in waste water treatment: characterisation and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisut Painmanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Buffiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (11), pp.1347-1359. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2003.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of liquid surface tension (surfactants) on bubble formation at rigid and flexible orifices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (11), pp.1361-1369. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2004.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble formation from a flexible hole submerged in an inviscid liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (1), pp.135-148. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2509(02)00468-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Bubble Growth and Detachment from Rigid and Flexible Orifices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guiraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 81 (3-4), pp.499-507. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.5450810323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow photochemistry: a chemical engineering perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Plénières du GDR PES (PhotoElectroStimulation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive mass transfer at gas-liquid interface: effect of confinement for high-Re bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Multiphase flow (ICMF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating molecular solar thermal (MOST) energy storage and release systems under continuous-flow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Solar energy storage with photoswitches"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPSM Laboratory - Saclay, Oct 2025, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification of photooxygenation reactions by combining recyclable photoactive polymer colloids with continuous-flow LEDdriven microstructured and membrane-based processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mageste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Béchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Save</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelles Photochimie, Photophysique, Photosciences 2025 (SP2P25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating molecular solar thermal (MOST) energy storage and release systems under continuous-flow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussaint Ntambwe Kambuyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas El Harake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Volkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles Photochimie, Photophysique, Photosciences 2025 (SP2P25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Energy Storage and Release Using Acid-Triggered Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Schnetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chocron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peiyu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles Photochimie, Photophysique, Photosciences 2025 (SP2P25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating molecular solar thermal (MOST) energy storage and release systems under continuous-flow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussaint Ntambwe Kambuyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE) &amp; 8th European Congress of Applied Biotechnology (ECAB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics and Mass transfer of Isolated Bubbles Rising Freely in Thin-Gap Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Bubble and Drop Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de plasma en flux segmenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ognier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tatoulian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Francophone de Génie des Procédés (SFGP2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Bengal based polymer colloids for photosensitized singlet oxygen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mageste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ali Aboudzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Solar Chemistry and Photocatalysis: Energy and Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport and deposit of oxygen in the wake of an inertial bubble rising in a thin-gap cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS-16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Bengal based polymer colloids for photosensitized singlet oxygen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mageste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ali Aboudzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Groupe Français des Polymères Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Barbaste, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'une reaction de photooxygenation avec sensibilisateur soluble et supporte dans des photoreacteurs continus microstructures eclaires par des leds visibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Radjagobalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Energie Solaire (JNES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés intensifiés de photooxygénation : vers une modélisation multiphysiques et multi-échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fontana Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Dauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Francophone de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Photochemistry in the harsh UV-C domain: Investigating the photochemical reaction of an oxazolone derivative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Oelgemöller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conferences on Microreaction Technology (IMRET17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, GRAZ, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification of photooxygenation reactions by combining recyclable photoactive polymer colloids with LED-driven flow chemistry and membrane-based separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mageste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ali Aboudzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Béchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conferences on Microreaction Technology (IMRET17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of confinement on mass transfer and transport of oxygen around inertial bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Dispersed two-phase flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vandoeuvre-lès-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion et stockage de l'énergie solaire via les réactions photochimiques et catalytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussaint Ntambwe Kambuyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Energie Solaire (JNES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes chimiques pour le stockage et la conversion de l'énergie SOLaire via une réaction PHOTOchimique et une réaction CATalytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Energie Solaire (JNES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the urea electrochemical oxidation on nickel anode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tzedakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry (ISE Meeting 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining LED-driven photochemistry and Rose Bengal-anchored polymer colloids as an efficient strategy for carrying out photooxygenation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Radjagobalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Béchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French, Swiss and German Conference on photochemistry, photophysics and photosciences (CP2P’23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SP2P-SCF, May 2023, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urea indirect oxidation: from kinetics and mechanism to modeling of the physicochemical phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tzedakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Symposium on Electrochemical Engineering (ESEE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFCE - Working Party on Electrochemical Engineering, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical engineering applied to flow photochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du GDR CNRS Synthèse en flux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR CNRS Synthèse en flux, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation par le rayonnement lumineux de la production de pigments bactériens pour la conception d’OLEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbora Lajoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Andriantsiferana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution Adaptation du vivant à son environnement 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Feb 2023, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-liquid mass transfer around a Taylor bubble during the formation and flowing stage in a square flow-focusing milli-channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering (GLS-15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un procédé électrochimique photoassisté d'oxydation de l'urée et de production simultanée d'hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tzedakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés (FSGP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Génie des Procédés - Section Grand Sud-Ouest, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Électro-oxydation photoassistée de l’urée, simultanée à la production d’hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tzedakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès international du Groupement de Recherche Universitaire sur les Techniques de Traitement et d'Epuration des Eaux (GRUTTEE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Eau Toulouse, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient photooxygenation process of bio-sourced alpha-terpinene by combining controlled led-driven flow photochemistry and rose bengal-anchored polymer colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Radjagobalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Béchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green chemistry (ISGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation d'une synthèse photochimique d'imines cycliques en microréacteur continu éclairé par des LEDs UVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIème Congrès Francophone de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale et modélisation d'une réaction de photooxygénation avec sensibilisateur soluble ou supporté dans des photoréacteurs continus milli-structurés éclairés par des LED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Radjagobalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Béchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIème Congrès Francophone de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation par le rayonnement lumineux de la production de pigments bactériens pour la conception d’OLEDs (Diodes ElectroLuminescentes Organiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Congrès de la Société Française des Procédés (SFGP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, élaboration et optimisation d’un réacteur photoélectrochimique pour la valorisation d’effluents contenant de l’urée en hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tzedakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar: Les Avant-Premières du 18ème congrès de la SFGP - L’eau, enjeu du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP, Jan 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive mass transfer and deposit in the wake of confined bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCE Spotlight Talks Working Parties on Multiphase Fluid Flow and Chemical Reaction Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFCE, May 2021, Webminar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of urea electrolysis products in alkaline medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cachet‐vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Rebiai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les photons au service de la synthèse organique: principe, intérêts et enjeux de la photochimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire SFGP « Systèmes photoréactifs –Avancées et Défis »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP, Nov 2020, webminaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local visualization and investigation on gas-liquid mass transfer around Taylor bubbles flowing in an in-plane spiral-shaped millireactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Gas-liquid and Gas-liquid-solid Reactor Engineering (GLS-14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Guilin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of gas-liquid mass transfer around Taylor bubbles flowing in a long in-plane spiral-shaped milli-reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC2 - The second International Process Intensification Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the interest of LED-driven microstructured reactors for implementing efficiently sensitized photooxygenations: chemical engineering insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Radjagobalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Elgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Oelgemöller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC2 - The second International Process Intensification Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass transfer in Hele-Shaw cell: experimental and numerical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Herres-Pawlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Strassl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Non-Invasive Experimental Tools and Numerical Methods for the Investigation of Non-Reactive and Reactive Gas-Liquid Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of reactive mass transfer around a bubble rising in a confined cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Herres-Pawlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Strassl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium SHF Dispersed two-phase flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments on reactive mass transfer around an oxygen bubble rising freely in a confined cell using colourimetric methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Strassl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Herres-Pawlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive mass transfer around an oxygen bubble rising freely in a confined cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Herres-Pawlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Strassl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Non-Invasive Experimental Tools and Numerical Methods for the Investigation of Non-Reactive and Reactive Gas-Liquid Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights On The Gas-Liquid Mass Transfer Around Taylor Bubbles Flowing In A Meandering Millimetric Square Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixia Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling oil-water flows in microchannel: preliminary results using Optical Feedback Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelio Esteban Ramírez-Miquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sotolongo-Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Quotb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Optical Measurement Techniques for Structures and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Anvers, Belgium. pp.251-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225244v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of Gas-Liquid mass transfer around a Taylor bubble during the forming stage and the flowing stage in microreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th international conference on gas-liquid and gas-liquid-solid reactor engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative colorimetric technique for measuring gas-liquid mass transfer around bubbles moving in meandering millimetric square channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixia Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics: from laboratory tools to process development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new direct technique for visualizing and measuring gas-liquid mass transfer around bubbles moving in a straight millimetric square channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLS11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage IC/CD-MS pour une meilleure compréhension d'un procédé électrochimique de valorisation d'effluents contenant de l'urée, en hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tzedakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Francophone sur les Sciences Séparatives et les couplages de l’AFSEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molécules photo-commutables pour le stockage de l’énergie solaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques Energies, Journées de restitution des PEPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urea oxidation by electromediation of Ni(II)/Ni(III) system in alkaline media with simultaneous H2 production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tzedakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Summer School of Electrochemical Engineering (ESSEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Électro-oxidation photoassistée de l'urée, simultanée à la production d'hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tzedakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Energie Solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Odeillo – Font-Romeu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VALORISATION ELECTROCHIMIQUE DE L’AZOTE ET DE L’HYDROGÈNE CONTENU DANS L’URINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raihana Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Rebiai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadiatou Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Muller-Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innover dans les pratiques d’exploitation et de maintenance pour l’assainissement de demain. Enseignements scientifiques et techniques de la phase II du programme Mocopée (2018-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Axe 4 (Chapitre 3), </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Johanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.256-267, 2023, 979-10-91089-48-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensional Analysis of Processes Influenced by the Variability of Physical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensional Analysis of Food Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions ISTE Ltd, pp.85-156, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensional Analysis: Principles and Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensional Analysis of Food Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions ISTE Ltd, pp.13-60, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensional Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensional Analysis of Food Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions ISTE Ltd, pp.85-156, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectives and Value of Dimensional Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensional Analysis of Food Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions ISTE Ltd, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Tools for Undertaking the Dimensional Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensional Analysis of Food Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions ISTE Ltd, pp.61-84, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'impact du handicap sur le recrutement et le déroulé de carrière des chercheurs au CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Löfberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Loty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinrich Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cnrs. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation HCERES de l'unité LAGEPP (Laboratoire d'Automatique, de Génie des Procédés et de Génie Pharmaceutique) : campagne d'évaluation 2019-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Agenly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Latifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] HCERES. 2020, pp.1-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imine Photochemistry: Photoinduced Radical Reactions of Imines (IMPHOCHEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Latrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manabu Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensional Analysis of Food Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.337, 2015, 978-1785480409. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/C2014-0-04744-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation en génie des procédés par analyse dimensionnelle. Méthode et exemples résolus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Lavoisier TEC et DOC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.443, 2014, 978-2-7430-1570-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation en génie des procédés par analyse dimensionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier, pp.464, 2014, 978-2743015701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId361"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Karine LOUBIERE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">karine-loubiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6245-2844</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">073917346</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après avoir obtenu un diplôme d’ingénieur en génie des procédés de l’environnement de l’INSA de Toulouse en 1999, Dr. K. Loubière a réalisé son doctorat à TBI (UMR INRA 792, UMR CNRS 5504) de l’INSA de Toulouse. Soutenu en novembre 2002, ce doctorat portait sur l’étude de la croissance et du détachement de bulles générées par des orifices rigides et flexibles (traitement des eaux usées), travaux qui ont été récompensés par le prix de la SFGP en 2003.Après deux post-doctorats (GEPEA UMR 6144, LGC UMR 5503), elle a été recrutée en 2005 au CNRS en tant que chargée de recherche, affectée au laboratoire GEPEA (UMR 6144), où elle s’est intéressée aux photobioréacteurs dédiés aux cultures microalgales. En 2009, elle a rejoint le laboratoire LGC de Toulouse, au sein du Département Sciences et Technologies des Procédés Intensifiés (STPI). En 2016, elle a obtenu son HDR (Toulouse INP) et devient directrice de recherche 2ème classe.Les activités de recherche de Dr. K. Loubière ont pour fil conducteur la compréhension des phénomènes de transferts et de leurs couplages au sein de réacteurs, et pour objectif de développer des méthodologies d’aide à la conception, à la conduite et/ou à l’extrapolation de procédés intensifiés.Au cours de la dernière décennie, elles ont été appliquées à des questions de recherche dédiées d’une part au transfert de masse (réactif ou non) à travers des interfaces gaz-liquide, le plus souvent dans des géométries confinées, et d‘autre part à l’ingénierie des réacteurs dédiés à la photochimie préparative et à leur intensification (flow photochemistry). Sur cette dernière thématique, elle a développé des approches combinant des expériences spécifiques dans des microréacteurs éclairés par des LED, et des outils de modélisation du génie des réacteurs photochimiques. Cette double méthodologie a été utilisée notamment pour mieux comprendre le couplage entre phénomènes (lumière, cinétique et phénomènes de transfert), pour acquérir des données cinétiques, pour définir des conditions opératoires optimales et des stratégies en vue du smart scale-up, et cela pour un spectre varié de synthèses photochimiques. En 2018, Dr. Karine Loubière a organisé l’Ecole Thématique CNRS dédié à la photochimie préparative (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://photochem.sciencesconf.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ).Un dernier volet de l’activité de recherche de Dr. Karine Loubière concerne l’analyse dimensionnelle et l’extension de son cadre théorique à des propriétés physiques variables.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. K. Loubière est co-auteure d’une cinquantaine d’articles dans des revues internationales, deux ouvrages, 2 brevets et de plus de 100 communications dans des congrès. Elle a co-encadré/dirigé 11 thèses, 4 post-doctorats et plus de 20 stagiaires. Elle exerce des activités d’enseignement régulières (~50 h/an) en écoles d’ingénieur ou en formation continue. Ses activités de recherche ont donné lieu à diverses collaborations nationales et internationales, au travers de projets financés par des institutions publiques (université, OSEO, ANR, EU) et des partenaires industriels (équipementiers ou end-users).De 2012 à 2016, elle a été membre élue de la section 10 du CoNRS, et de 2016 à 2021, elle en a été la secrétaire scientifique. Depuis 2020, elle est membre du bureau de la sous-division SP2P (Photochimie, Photophysique et Photosciences)  de la SCF (Société Chimique de France). Depuis 2021, elle est co-animatrice au sein de la Fédération de Recherche FERMAT FR 3089  du thème «Microfluidique et Microréacteurs ».</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous flow photooxygenation with advanced rose bengal-anchored polymer colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mageste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Bechec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ali Aboudzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11 (2), pp.392-404. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5RE00406C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on electrochemical and photoelectrochemical urea and ammonia conversion from urine for sustainable wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos M. Sánchez-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 362, pp.124718. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2024.124718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749007v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microreactor designed for efficient plasma–liquid segmented flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ognier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tatoulian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (16), pp.3898-3908. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4lc00315b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an industrial perspective for urea-to-hydrogen valorization by electro-oxidation on nickel(III): real effluents and pilot-scale proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Piguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 479, pp.143886. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2024.143886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into Urea Electro-Oxidation: Complete Mass-Balances and Proof of Concept with Real-Matrix Effluent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tzedakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 170, pp.093507. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/acf87e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive mass transfer around isolated bubbles rising in a thin-gap cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Laurini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Béteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Herres-Pawlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (8), pp.1664-1672. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.202300031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect urea electrooxidation by nickel(III) in alkaline medium: From kinetic and mechanism to reactor modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tzedakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (9), pp.e18113. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.18113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100682v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the photochemical reaction of an oxazolone derivative under continuous-flow conditions: from analytical monitoring to implementation in an advanced UVC-LED-driven microreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Oelgemöller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of flow chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (4), pp.413-425. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41981-023-00284-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress toward a better understanding of the urea oxidation by electromediation of Ni(III)/Ni(II) system in alkaline media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pereira Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 442, pp.141898. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2023.141898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940269v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the human urine matrix: a new approach to simultaneously quantify the main ions and organic compounds by ion chromatography/mass spectrometry (IC-MS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tzedakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-023-04808-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor bubble formation and flowing in a straight millimetric channel with a cross-junction inlet geometry Part II: Gas-liquid mass transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 258, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2022.117752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How dimensional analysis allows to go beyond Metzner–Otto concept for non-Newtonian fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Grenville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (4), pp.407-429. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/revce-2020-0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor bubble formation and flowing in a straight millimetric channel with a cross-junction inlet geometry Part I: Bubble dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 255, pp.117609. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2022.117609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revised 1D equivalent model for the determination of incident photon flux density in a continuous-flow LED-driven spiral-shaped microreactor using the actinometry method with Reinecke's salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Radjagobalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Dias da Silva Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of flow chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.0. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41981-021-00179-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics of Gas–Liquid Slug Flows in a Long In-Plane Spiral Shaped Milli-Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoreticheskie Osnovy Khimicheskoi Tekhnologii / Theoretical Foundations of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (1), pp.25-47. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0040579520010169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attempts, Successes, and Failures of Distance Learning in the Time of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalyani Kentheswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aras Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97 (9), pp.2448-2457. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.0c00717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Photooxygenation Process of Biosourced α-Terpinene by Combining Controlled LED-Driven Flow Photochemistry and Rose Bengal-Anchored Polymer Colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Radjagobalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Béchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (50), pp.18568-18576. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.0c06627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-liquid mass transfer around Taylor bubbles flowing in a long, in-plane,spiral-shaped milli-reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 222, pp.0. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2020.115717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and optimisation of gas-liquid mass transfer in a microporous hollow fiber membrane aerated bioreactor used to produce surfactin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Berth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145, pp.109-119. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bej.2018.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a bio-inspired copper complex to investigate reactive mass transfer around an oxygen bubble rising freely in a thin-gap cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Strassl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Laurini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 207, pp.1256-1269. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2019.07.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revised experimental protocol for implementing the actinometry method with the Reinecke’s salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Radjagobalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Dias da Silva Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Supplis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 382, pp.111934. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2019.111934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the &amp;quot;red bottle&amp;quot; experiment for the visualization and the fast characterization of gas-liquid mass transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kritchart Wongwailikhit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feishi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96 (5), pp.979-984. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.8b00898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CNRS-Summer School PHOTOCHEM on Preparative and Applied Photochemistry from 16 th to 21 st September 2018 in Anglet, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Oelgemöller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPA Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photooxygenation in an advanced led-driven flow reactor module: Experimental investigations and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Radjagobalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oelgemoller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130, pp.214-228. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2018.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Process Parameters on an Inverse Concentrated Miniemulsion Flowing in a Microchannel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Sauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Ollagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (10), pp.1965-1974. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201800063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local investigations on the gas-liquid mass transfer around Taylor bubbles flowing in a meandering millimetric square channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixia Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 165, pp.192-203. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2017.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated continuous-flow photooxygenation process with solid-supported sensitizers for the safe and sustainable production of fine chemicals and pharmaceuticals (PICPOSS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Radjagobalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Elgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odlie Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPA Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LED-driven spiral-shaped microreactor as a tool to investigate sensitized photooxygenations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanfu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Radjagobalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPA Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical methods to investigate the enhancement factor of an oxygen-sensitive colorimetric reaction using microreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixia Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 63 (n° 6), 13 p. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.15547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-Flow Photochemistry: a need for chemical engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Oelgemoeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Aillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent E. Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104, pp.120-132. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2016.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoichio-kinetic model discrimination and parameter identification in continuous microreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Violet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hattou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 114, pp.39-51. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2016.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Feedback Interferometry for Velocity Measurement of Parallel Liquid-Liquid Flows in a Microchannel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelio Esteban Ramírez-Miquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tronche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (8), pp.1233. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s16081233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microreactors as a Tool for Acquiring Kinetic Data on Photochemical Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Aillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (1), pp.115-122. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201500163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover Chem. Eng. Technol. 1/2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Oelgemöller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering & Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (1), pp.1-1. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201590072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization and characterization of gas-liquid mass transfer around a Taylor bubble right after the formation stage in microreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixia Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 143, pp.364-368. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2016.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow photochemistry: a meso-scale reactor for industrial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Elgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Aillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelyse Conté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimica Oggi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (5), pp.58-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Trends in Photochemical Engineering and Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Oelgemöller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPA Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201590073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the diffusion limitation in microphotoreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Aillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (4), pp.1284-1299. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.14718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical agitation for microcarrier suspension in orbital shaken bioreactors : Experimental study and dimensional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 122, pp. 545-554. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2014.08.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Measurement of the Photon Flux Received Inside Two Continuous Flow Microphotoreactors by Actinometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Aillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent E. Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 12 (n° 1), pp. 1-13. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ijcre-2013-0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La micro-échelle en synthèse organique : un outil commun chimie/génie chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent E. Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp. 25-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new direct technique for visualizing and measuring gas-liquid mass transfer around bubbles moving in a straight millimetric square channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 100, pp. 172-182. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2013.03.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemical synthesis of a &amp;quot;cage&amp;quot; compound in a microreactor: Rigorous comparison with a batch photoreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Aillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent E. Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol. 64, pp. 38-47. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2012.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow profile measurement in microchannel using the optical feedback interferometry sensing technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Campagnolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Nikolic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yah Leng Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Bertling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1613-4982. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-012-1029-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A consistent dimensional analysis of gas-liquid mass transfer in an aerated stirred tank containing purely viscous fluids with shear-thinning properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 184, pp.42-56. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2011.12.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Hydrodynamic and mass transfer in inertial gas–liquid flow regimes through straight and meandering millimetric square channels” [Chem. Eng. Sci. 66 (2011) 2974–2990]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cabassud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 84, pp.107. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2012.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations in an external-loop airlift photobioreactor with annular light chambers and swirling flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89 (2), pp.164-171. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2010.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic and mass transfer in inertial gas–liquid flow regimes through straight and meandering millimetric square channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cabassud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (13), pp.2974-2990. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.CES.2011.03.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of oxygen diffusion coefficients in clean water containing salt, glucose or surfactant: Consequences on the liquid-side mass transfer coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marupatch Jamnongwong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 165 (3), pp.758-768. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2010.09.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new photobioreactor for continuous microalgal production in hatcheries based on external-loop airlift and swirling flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Olivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Bougaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102 (1), pp.132-147. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.22035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surfactants on liquid side mass transfer coefficients: A new insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jikun Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 148 (1), pp.132-138. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2008.08.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educing coherent eddy structures in air curtain systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pavageau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (3), pp.435-448. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.CEP.2007.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic eduction and statistical analysis of coherent structures in the wall region of a confined plane turbulent impinging jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pavageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gupta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 41 (1), pp.35-55. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-006-0144-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of droplets hydrodynamics in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (12), pp.4061-4070. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.11033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surfactants on liquid-side mass transfer coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisut Painmanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mietton-Peuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roustan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (22), pp.6480-6491. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2005.04.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de l'oxydoréduction Détermination de la pollution organique des eaux, mesure de la demande chimique en oxygène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 279, pp.40-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble formation at a flexible orifice with liquid cross-flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Castaignède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roustan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (6), pp.717-725. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0255-2701(03)00017-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of different membrane spargers used in waste water treatment: characterisation and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisut Painmanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Buffiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (11), pp.1347-1359. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2003.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of liquid surface tension (surfactants) on bubble formation at rigid and flexible orifices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (11), pp.1361-1369. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2004.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble formation from a flexible hole submerged in an inviscid liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (1), pp.135-148. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2509(02)00468-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Bubble Growth and Detachment from Rigid and Flexible Orifices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guiraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 81 (3-4), pp.499-507. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.5450810323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Energy Storage and Release Using Acid-Triggered Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Schnetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chocron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peiyu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles Photochimie, Photophysique, Photosciences 2025 (SP2P25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating molecular solar thermal (MOST) energy storage and release systems under continuous-flow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussaint Ntambwe Kambuyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE) &amp; 8th European Congress of Applied Biotechnology (ECAB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow photochemistry: a chemical engineering perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Plénières du GDR PES (PhotoElectroStimulation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive mass transfer at gas-liquid interface: effect of confinement for high-Re bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Multiphase flow (ICMF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating molecular solar thermal (MOST) energy storage and release systems under continuous-flow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Solar energy storage with photoswitches"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPSM Laboratory - Saclay, Oct 2025, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating molecular solar thermal (MOST) energy storage and release systems under continuous-flow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussaint Ntambwe Kambuyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas El Harake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Volkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles Photochimie, Photophysique, Photosciences 2025 (SP2P25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification of photooxygenation reactions by combining recyclable photoactive polymer colloids with continuous-flow LEDdriven microstructured and membrane-based processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mageste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Béchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Save</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelles Photochimie, Photophysique, Photosciences 2025 (SP2P25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics and Mass transfer of Isolated Bubbles Rising Freely in Thin-Gap Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Bubble and Drop Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'une reaction de photooxygenation avec sensibilisateur soluble et supporte dans des photoreacteurs continus microstructures eclaires par des leds visibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Radjagobalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Energie Solaire (JNES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de plasma en flux segmenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ognier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tatoulian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Francophone de Génie des Procédés (SFGP2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Bengal based polymer colloids for photosensitized singlet oxygen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mageste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ali Aboudzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Solar Chemistry and Photocatalysis: Energy and Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport and deposit of oxygen in the wake of an inertial bubble rising in a thin-gap cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS-16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Bengal based polymer colloids for photosensitized singlet oxygen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mageste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ali Aboudzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Groupe Français des Polymères Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Barbaste, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés intensifiés de photooxygénation : vers une modélisation multiphysiques et multi-échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fontana Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Dauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Francophone de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Photochemistry in the harsh UV-C domain: Investigating the photochemical reaction of an oxazolone derivative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Oelgemöller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conferences on Microreaction Technology (IMRET17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, GRAZ, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification of photooxygenation reactions by combining recyclable photoactive polymer colloids with LED-driven flow chemistry and membrane-based separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mageste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ali Aboudzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Béchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conferences on Microreaction Technology (IMRET17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of confinement on mass transfer and transport of oxygen around inertial bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Dispersed two-phase flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vandoeuvre-lès-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion et stockage de l'énergie solaire via les réactions photochimiques et catalytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussaint Ntambwe Kambuyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Energie Solaire (JNES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical engineering applied to flow photochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du GDR CNRS Synthèse en flux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR CNRS Synthèse en flux, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urea indirect oxidation: from kinetics and mechanism to modeling of the physicochemical phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tzedakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Symposium on Electrochemical Engineering (ESEE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFCE - Working Party on Electrochemical Engineering, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes chimiques pour le stockage et la conversion de l'énergie SOLaire via une réaction PHOTOchimique et une réaction CATalytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Energie Solaire (JNES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining LED-driven photochemistry and Rose Bengal-anchored polymer colloids as an efficient strategy for carrying out photooxygenation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Radjagobalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Béchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French, Swiss and German Conference on photochemistry, photophysics and photosciences (CP2P’23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SP2P-SCF, May 2023, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the urea electrochemical oxidation on nickel anode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tzedakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry (ISE Meeting 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation par le rayonnement lumineux de la production de pigments bactériens pour la conception d’OLEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbora Lajoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Andriantsiferana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution Adaptation du vivant à son environnement 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Feb 2023, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation d'une synthèse photochimique d'imines cycliques en microréacteur continu éclairé par des LEDs UVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIème Congrès Francophone de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-liquid mass transfer around a Taylor bubble during the formation and flowing stage in a square flow-focusing milli-channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering (GLS-15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un procédé électrochimique photoassisté d'oxydation de l'urée et de production simultanée d'hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tzedakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés (FSGP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Génie des Procédés - Section Grand Sud-Ouest, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient photooxygenation process of bio-sourced alpha-terpinene by combining controlled led-driven flow photochemistry and rose bengal-anchored polymer colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Radjagobalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Béchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green chemistry (ISGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Électro-oxydation photoassistée de l’urée, simultanée à la production d’hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tzedakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès international du Groupement de Recherche Universitaire sur les Techniques de Traitement et d'Epuration des Eaux (GRUTTEE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Eau Toulouse, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale et modélisation d'une réaction de photooxygénation avec sensibilisateur soluble ou supporté dans des photoréacteurs continus milli-structurés éclairés par des LED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Radjagobalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Béchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIème Congrès Francophone de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation par le rayonnement lumineux de la production de pigments bactériens pour la conception d’OLEDs (Diodes ElectroLuminescentes Organiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Congrès de la Société Française des Procédés (SFGP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, élaboration et optimisation d’un réacteur photoélectrochimique pour la valorisation d’effluents contenant de l’urée en hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tzedakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar: Les Avant-Premières du 18ème congrès de la SFGP - L’eau, enjeu du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP, Jan 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of urea electrolysis products in alkaline medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cachet‐vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Rebiai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive mass transfer and deposit in the wake of confined bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCE Spotlight Talks Working Parties on Multiphase Fluid Flow and Chemical Reaction Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFCE, May 2021, Webminar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les photons au service de la synthèse organique: principe, intérêts et enjeux de la photochimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire SFGP « Systèmes photoréactifs –Avancées et Défis »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP, Nov 2020, webminaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local visualization and investigation on gas-liquid mass transfer around Taylor bubbles flowing in an in-plane spiral-shaped millireactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Gas-liquid and Gas-liquid-solid Reactor Engineering (GLS-14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Guilin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of gas-liquid mass transfer around Taylor bubbles flowing in a long in-plane spiral-shaped milli-reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC2 - The second International Process Intensification Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the interest of LED-driven microstructured reactors for implementing efficiently sensitized photooxygenations: chemical engineering insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Radjagobalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Elgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Oelgemöller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC2 - The second International Process Intensification Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive mass transfer around an oxygen bubble rising freely in a confined cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Herres-Pawlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Strassl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Non-Invasive Experimental Tools and Numerical Methods for the Investigation of Non-Reactive and Reactive Gas-Liquid Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments on reactive mass transfer around an oxygen bubble rising freely in a confined cell using colourimetric methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Strassl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Herres-Pawlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass transfer in Hele-Shaw cell: experimental and numerical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Herres-Pawlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Strassl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Non-Invasive Experimental Tools and Numerical Methods for the Investigation of Non-Reactive and Reactive Gas-Liquid Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of reactive mass transfer around a bubble rising in a confined cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Herres-Pawlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Strassl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium SHF Dispersed two-phase flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights On The Gas-Liquid Mass Transfer Around Taylor Bubbles Flowing In A Meandering Millimetric Square Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixia Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling oil-water flows in microchannel: preliminary results using Optical Feedback Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelio Esteban Ramírez-Miquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sotolongo-Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Quotb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Optical Measurement Techniques for Structures and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Anvers, Belgium. pp.251-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225244v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of Gas-Liquid mass transfer around a Taylor bubble during the forming stage and the flowing stage in microreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th international conference on gas-liquid and gas-liquid-solid reactor engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative colorimetric technique for measuring gas-liquid mass transfer around bubbles moving in meandering millimetric square channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixia Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics: from laboratory tools to process development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new direct technique for visualizing and measuring gas-liquid mass transfer around bubbles moving in a straight millimetric square channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLS11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage IC/CD-MS pour une meilleure compréhension d'un procédé électrochimique de valorisation d'effluents contenant de l'urée, en hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tzedakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Francophone sur les Sciences Séparatives et les couplages de l’AFSEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molécules photo-commutables pour le stockage de l’énergie solaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques Energies, Journées de restitution des PEPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urea oxidation by electromediation of Ni(II)/Ni(III) system in alkaline media with simultaneous H2 production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tzedakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Summer School of Electrochemical Engineering (ESSEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Électro-oxidation photoassistée de l'urée, simultanée à la production d'hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tzedakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Energie Solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Odeillo – Font-Romeu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VALORISATION ELECTROCHIMIQUE DE L’AZOTE ET DE L’HYDROGÈNE CONTENU DANS L’URINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raihana Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Rebiai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadiatou Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Muller-Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innover dans les pratiques d’exploitation et de maintenance pour l’assainissement de demain. Enseignements scientifiques et techniques de la phase II du programme Mocopée (2018-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Axe 4 (Chapitre 3), </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Johanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.256-267, 2023, 979-10-91089-48-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensional Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensional Analysis of Food Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions ISTE Ltd, pp.85-156, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensional Analysis: Principles and Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensional Analysis of Food Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions ISTE Ltd, pp.13-60, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensional Analysis of Processes Influenced by the Variability of Physical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensional Analysis of Food Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions ISTE Ltd, pp.85-156, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectives and Value of Dimensional Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensional Analysis of Food Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions ISTE Ltd, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Tools for Undertaking the Dimensional Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensional Analysis of Food Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions ISTE Ltd, pp.61-84, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'impact du handicap sur le recrutement et le déroulé de carrière des chercheurs au CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Löfberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Loty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinrich Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cnrs. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation HCERES de l'unité LAGEPP (Laboratoire d'Automatique, de Génie des Procédés et de Génie Pharmaceutique) : campagne d'évaluation 2019-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Agenly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Latifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] HCERES. 2020, pp.1-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imine Photochemistry: Photoinduced Radical Reactions of Imines (IMPHOCHEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Latrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manabu Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensional Analysis of Food Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.337, 2015, 978-1785480409. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/C2014-0-04744-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation en génie des procédés par analyse dimensionnelle. Méthode et exemples résolus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Lavoisier TEC et DOC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.443, 2014, 978-2-7430-1570-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation en génie des procédés par analyse dimensionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier, pp.464, 2014, 978-2743015701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId361"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5624C2D3"/>
+    <w:nsid w:val="0404A9E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-loubiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6245-2844" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073917346" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://photochem.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372134v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Desriac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mageste" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Bechec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali Aboudzadeh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RE00406C" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749007v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Akkari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. S&#225;nchez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hopsort" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Groenen Serrano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2024.124718" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736619v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dedieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Morand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ognier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tatoulian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4lc00315b" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04437925v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Piguet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latapie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.143886" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04209320v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Tzedakis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/acf87e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265004v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Laurini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur B&#233;teille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Fink" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Herres-Pawlis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.202300031" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100682v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.18113" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523129v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lebrun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schmitt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Oelgem&#246;ller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vedrenne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41981-023-00284-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03940269v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pereira Do Carmo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.141898" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148427v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-023-04808-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975988v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Grenville" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cuvelier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubiere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/revce-2020-0006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03688192v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Mei" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Men" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H&#233;brard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dietrich" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117752" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03643444v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117609" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342383v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Radjagobalou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dias da Silva Freitas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gros" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dauchet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41981-021-00179-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968201v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyani Kentheswaran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aras Ahmadi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Teychen&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessi&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.0c00717" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543014v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Felis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hebrard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0040579520010169" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092589v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petrizza" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c06627" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02543386v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115717" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177160v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berth" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecouturier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2018.10.029" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272722v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Strassl" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.07.045" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177175v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Supplis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2019.111934" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147282v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritchart Wongwailikhit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feishi Xu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.8b00898" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949855v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oelgemoller" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2018.05.015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764180v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987487v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Malafosse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Sauze" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ollagnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201800063" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01861359v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elgue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odlie Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600809v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixia Yang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourdon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.03.007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764179v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanfu Guan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pontier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927694v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Aillet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201500163" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382068v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelio Esteban Ram&#237;rez-Miquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perchoux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tronche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16081233" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139553v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Violet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabion" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Samuel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hattou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.07.025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291479v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Oelgemoeller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent E. Prat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2016.02.008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601916v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15547" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764190v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201590072" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XDXJ251Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886381v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.01.013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362104v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelyse Cont&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764176v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201590073" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910077v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14718" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HL5XMBK2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107247v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olmos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Marc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.08.063" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153086v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2013-0121" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026272v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875909v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Jim&#233;nez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.03.041" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881067v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2012.10.017" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757538v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campagnolo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Nikolic" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yah Leng Lim" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bertling" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-012-1029-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7E636D160A1419CE11AC13436B8752031D9308A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744336v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Hassan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.12.066" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058448v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roudet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabassud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.07.033" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534159v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pruvost" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Aloui" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack M Legrand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2010.06.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539198v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CES.2011.03.045" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02352786v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marupatch Jamnongwong" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.09.040" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764154v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jikun Zeng" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2008.08.027" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534184v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Olivo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bougaran" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Robert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.22035" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764152v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pavageau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CEP.2007.01.014" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764150v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pavageau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gupta" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-006-0144-7" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P1TM13PG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598005v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Sarrazin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonometti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11033" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764147v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pisut Painmanakul" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mietton-Peuchot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roustan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2005.04.053" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764186v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Benbelkacem" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Foussard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Math&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764136v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castaign&#232;de" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0255-2701(03)00017-5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764138v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buffiere" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2003.09.009" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764142v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2004.03.009" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764103v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(02)00468-2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764128v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450810323" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182208v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182321v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roig" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351315v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182412v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Save" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182470v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Ntambwe Kambuyi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas El Harake" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Volkman" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Durand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182521v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Schnetz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chocron" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiyu Li" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Deschamps" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Xie" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182369v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182578v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jatto" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182268v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796433v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lopez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796553v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796703v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796635v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796218v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontana Lazzari" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796572v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796582v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796413v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796686v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796640v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goetz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302444v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796397v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302414v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796127v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973804v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Lajoie" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andriantsiferana" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Garah" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796365v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302342v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302307v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796348v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796189v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lebrun" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796165v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03861931v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cadoret" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zissis" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buso" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824379v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796085v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796324v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cachet&#8208;vivier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benyahia" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Rebiai" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796071v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796246v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796289v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796267v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905366v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905403v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905416v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905391v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894329v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225244v2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sotolongo-Costa" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Quotb" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913685v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Yang" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913696v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916673v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796380v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04815731v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302385v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300631v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298155v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raihana Benyahia" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiatou Bah" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller-Bouvet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-johanet.net/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02167053v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ducept" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02167061v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ducept" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02167056v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02167798v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02167844v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435750v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loty" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinrich L&#252;tjens" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978368v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Agenly" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Doreau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Latifi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508865v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Latrache" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Abe" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251262v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/book/9781785480409" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2014-0-04744-2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173099v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/industries-chimiques/modelisation-en-genie-des-procedes-par-analyse-dimensionnelle/delaplace/descriptif-9782743015701" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02185368v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-loubiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6245-2844" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073917346" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://photochem.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372134v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Desriac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mageste" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Bechec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali Aboudzadeh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RE00406C" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749007v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Akkari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. S&#225;nchez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hopsort" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Groenen Serrano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2024.124718" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736619v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dedieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Morand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ognier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tatoulian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4lc00315b" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04437925v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Piguet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latapie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.143886" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04209320v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Tzedakis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/acf87e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265004v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Laurini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur B&#233;teille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Fink" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Herres-Pawlis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.202300031" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100682v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.18113" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523129v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lebrun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schmitt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Oelgem&#246;ller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vedrenne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41981-023-00284-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03940269v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pereira Do Carmo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.141898" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148427v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-023-04808-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03688192v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Mei" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Men" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H&#233;brard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dietrich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117752" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975988v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Grenville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cuvelier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubiere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/revce-2020-0006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03643444v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117609" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342383v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Radjagobalou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dias da Silva Freitas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gros" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dauchet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41981-021-00179-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543014v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Felis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hebrard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0040579520010169" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968201v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyani Kentheswaran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aras Ahmadi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Teychen&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessi&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.0c00717" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092589v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petrizza" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c06627" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02543386v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115717" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177160v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berth" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecouturier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2018.10.029" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272722v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Strassl" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.07.045" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177175v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Supplis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2019.111934" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147282v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritchart Wongwailikhit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feishi Xu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.8b00898" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764180v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949855v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oelgemoller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2018.05.015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987487v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Malafosse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Sauze" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ollagnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201800063" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600809v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixia Yang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourdon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.03.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01861359v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elgue" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odlie Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764179v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanfu Guan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pontier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601916v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15547" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291479v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Oelgemoeller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Aillet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent E. Prat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2016.02.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139553v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Violet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabion" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Samuel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hattou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.07.025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382068v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelio Esteban Ram&#237;rez-Miquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perchoux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tronche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16081233" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927694v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201500163" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764190v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201590072" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XDXJ251Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886381v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.01.013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362104v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelyse Cont&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764176v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201590073" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910077v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14718" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HL5XMBK2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107247v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olmos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Marc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.08.063" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153086v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2013-0121" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026272v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875909v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Jim&#233;nez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.03.041" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881067v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2012.10.017" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757538v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campagnolo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Nikolic" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yah Leng Lim" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bertling" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-012-1029-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7E636D160A1419CE11AC13436B8752031D9308A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744336v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Hassan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.12.066" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058448v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roudet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabassud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.07.033" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534159v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pruvost" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Aloui" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack M Legrand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2010.06.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539198v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CES.2011.03.045" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02352786v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marupatch Jamnongwong" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.09.040" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534184v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Olivo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bougaran" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Robert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.22035" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764154v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jikun Zeng" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2008.08.027" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764152v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pavageau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CEP.2007.01.014" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764150v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pavageau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gupta" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-006-0144-7" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P1TM13PG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598005v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Sarrazin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonometti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11033" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764147v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pisut Painmanakul" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mietton-Peuchot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roustan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2005.04.053" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764186v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Benbelkacem" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Foussard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Math&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764136v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castaign&#232;de" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0255-2701(03)00017-5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764138v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buffiere" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2003.09.009" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764142v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2004.03.009" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764103v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(02)00468-2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764128v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450810323" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182521v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Schnetz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chocron" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiyu Li" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Deschamps" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Xie" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182369v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Ntambwe Kambuyi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182208v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182321v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roig" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351315v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182470v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas El Harake" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Volkman" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Durand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182412v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Save" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182578v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jatto" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796635v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182268v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796433v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lopez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796553v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796703v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796218v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontana Lazzari" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796572v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796582v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796413v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796686v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796127v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302414v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796640v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goetz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796397v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302444v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973804v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Lajoie" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andriantsiferana" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Garah" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796189v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lebrun" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796365v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302342v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796348v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302307v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796165v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03861931v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cadoret" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zissis" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buso" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824379v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796324v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cachet&#8208;vivier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benyahia" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Rebiai" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796085v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796071v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796246v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796289v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796267v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905391v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905416v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905366v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905403v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894329v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225244v2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sotolongo-Costa" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Quotb" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913685v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Yang" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913696v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916673v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796380v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04815731v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302385v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300631v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298155v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raihana Benyahia" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiatou Bah" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller-Bouvet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-johanet.net/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02167056v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ducept" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02167061v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02167053v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ducept" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02167798v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02167844v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435750v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loty" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinrich L&#252;tjens" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978368v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Agenly" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Doreau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Latifi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508865v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Latrache" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Abe" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251262v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/book/9781785480409" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2014-0-04744-2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173099v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/industries-chimiques/modelisation-en-genie-des-procedes-par-analyse-dimensionnelle/delaplace/descriptif-9782743015701" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02185368v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>