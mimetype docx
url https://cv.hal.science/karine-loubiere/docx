--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Karine LOUBIERE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">karine-loubiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6245-2844</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">073917346</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après avoir obtenu un diplôme d’ingénieur en génie des procédés de l’environnement de l’INSA de Toulouse en 1999, Dr. K. Loubière a réalisé son doctorat à TBI (UMR INRA 792, UMR CNRS 5504) de l’INSA de Toulouse. Soutenu en novembre 2002, ce doctorat portait sur l’étude de la croissance et du détachement de bulles générées par des orifices rigides et flexibles (traitement des eaux usées), travaux qui ont été récompensés par le prix de la SFGP en 2003.Après deux post-doctorats (GEPEA UMR 6144, LGC UMR 5503), elle a été recrutée en 2005 au CNRS en tant que chargée de recherche, affectée au laboratoire GEPEA (UMR 6144), où elle s’est intéressée aux photobioréacteurs dédiés aux cultures microalgales. En 2009, elle a rejoint le laboratoire LGC de Toulouse, au sein du Département Sciences et Technologies des Procédés Intensifiés (STPI). En 2016, elle a obtenu son HDR (Toulouse INP) et devient directrice de recherche 2ème classe.Les activités de recherche de Dr. K. Loubière ont pour fil conducteur la compréhension des phénomènes de transferts et de leurs couplages au sein de réacteurs, et pour objectif de développer des méthodologies d’aide à la conception, à la conduite et/ou à l’extrapolation de procédés intensifiés.Au cours de la dernière décennie, elles ont été appliquées à des questions de recherche dédiées d’une part au transfert de masse (réactif ou non) à travers des interfaces gaz-liquide, le plus souvent dans des géométries confinées, et d‘autre part à l’ingénierie des réacteurs dédiés à la photochimie préparative et à leur intensification (flow photochemistry). Sur cette dernière thématique, elle a développé des approches combinant des expériences spécifiques dans des microréacteurs éclairés par des LED, et des outils de modélisation du génie des réacteurs photochimiques. Cette double méthodologie a été utilisée notamment pour mieux comprendre le couplage entre phénomènes (lumière, cinétique et phénomènes de transfert), pour acquérir des données cinétiques, pour définir des conditions opératoires optimales et des stratégies en vue du smart scale-up, et cela pour un spectre varié de synthèses photochimiques. En 2018, Dr. Karine Loubière a organisé l’Ecole Thématique CNRS dédié à la photochimie préparative (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://photochem.sciencesconf.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ).Un dernier volet de l’activité de recherche de Dr. Karine Loubière concerne l’analyse dimensionnelle et l’extension de son cadre théorique à des propriétés physiques variables.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. K. Loubière est co-auteure d’une cinquantaine d’articles dans des revues internationales, deux ouvrages, 2 brevets et de plus de 100 communications dans des congrès. Elle a co-encadré/dirigé 11 thèses, 4 post-doctorats et plus de 20 stagiaires. Elle exerce des activités d’enseignement régulières (~50 h/an) en écoles d’ingénieur ou en formation continue. Ses activités de recherche ont donné lieu à diverses collaborations nationales et internationales, au travers de projets financés par des institutions publiques (université, OSEO, ANR, EU) et des partenaires industriels (équipementiers ou end-users).De 2012 à 2016, elle a été membre élue de la section 10 du CoNRS, et de 2016 à 2021, elle en a été la secrétaire scientifique. Depuis 2020, elle est membre du bureau de la sous-division SP2P (Photochimie, Photophysique et Photosciences)  de la SCF (Société Chimique de France). Depuis 2021, elle est co-animatrice au sein de la Fédération de Recherche FERMAT FR 3089  du thème «Microfluidique et Microréacteurs ».</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous flow photooxygenation with advanced rose bengal-anchored polymer colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mageste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Bechec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ali Aboudzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11 (2), pp.392-404. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5RE00406C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on electrochemical and photoelectrochemical urea and ammonia conversion from urine for sustainable wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos M. Sánchez-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 362, pp.124718. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2024.124718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749007v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microreactor designed for efficient plasma–liquid segmented flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ognier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tatoulian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (16), pp.3898-3908. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4lc00315b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an industrial perspective for urea-to-hydrogen valorization by electro-oxidation on nickel(III): real effluents and pilot-scale proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Piguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 479, pp.143886. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2024.143886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into Urea Electro-Oxidation: Complete Mass-Balances and Proof of Concept with Real-Matrix Effluent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tzedakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 170, pp.093507. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/acf87e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive mass transfer around isolated bubbles rising in a thin-gap cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Laurini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Béteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Herres-Pawlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (8), pp.1664-1672. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.202300031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect urea electrooxidation by nickel(III) in alkaline medium: From kinetic and mechanism to reactor modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tzedakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (9), pp.e18113. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.18113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100682v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the photochemical reaction of an oxazolone derivative under continuous-flow conditions: from analytical monitoring to implementation in an advanced UVC-LED-driven microreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Oelgemöller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of flow chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (4), pp.413-425. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41981-023-00284-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress toward a better understanding of the urea oxidation by electromediation of Ni(III)/Ni(II) system in alkaline media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pereira Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 442, pp.141898. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2023.141898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940269v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the human urine matrix: a new approach to simultaneously quantify the main ions and organic compounds by ion chromatography/mass spectrometry (IC-MS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tzedakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-023-04808-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor bubble formation and flowing in a straight millimetric channel with a cross-junction inlet geometry Part II: Gas-liquid mass transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 258, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2022.117752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How dimensional analysis allows to go beyond Metzner–Otto concept for non-Newtonian fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Grenville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (4), pp.407-429. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/revce-2020-0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor bubble formation and flowing in a straight millimetric channel with a cross-junction inlet geometry Part I: Bubble dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 255, pp.117609. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2022.117609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revised 1D equivalent model for the determination of incident photon flux density in a continuous-flow LED-driven spiral-shaped microreactor using the actinometry method with Reinecke's salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Radjagobalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Dias da Silva Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of flow chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.0. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41981-021-00179-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics of Gas–Liquid Slug Flows in a Long In-Plane Spiral Shaped Milli-Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoreticheskie Osnovy Khimicheskoi Tekhnologii / Theoretical Foundations of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (1), pp.25-47. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0040579520010169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attempts, Successes, and Failures of Distance Learning in the Time of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalyani Kentheswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aras Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97 (9), pp.2448-2457. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.0c00717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Photooxygenation Process of Biosourced α-Terpinene by Combining Controlled LED-Driven Flow Photochemistry and Rose Bengal-Anchored Polymer Colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Radjagobalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Béchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (50), pp.18568-18576. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.0c06627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-liquid mass transfer around Taylor bubbles flowing in a long, in-plane,spiral-shaped milli-reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 222, pp.0. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2020.115717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and optimisation of gas-liquid mass transfer in a microporous hollow fiber membrane aerated bioreactor used to produce surfactin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Berth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145, pp.109-119. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bej.2018.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a bio-inspired copper complex to investigate reactive mass transfer around an oxygen bubble rising freely in a thin-gap cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Strassl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Laurini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 207, pp.1256-1269. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2019.07.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revised experimental protocol for implementing the actinometry method with the Reinecke’s salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Radjagobalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Dias da Silva Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Supplis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 382, pp.111934. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2019.111934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the &amp;quot;red bottle&amp;quot; experiment for the visualization and the fast characterization of gas-liquid mass transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kritchart Wongwailikhit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feishi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96 (5), pp.979-984. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.8b00898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CNRS-Summer School PHOTOCHEM on Preparative and Applied Photochemistry from 16 th to 21 st September 2018 in Anglet, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Oelgemöller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPA Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photooxygenation in an advanced led-driven flow reactor module: Experimental investigations and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Radjagobalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oelgemoller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130, pp.214-228. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2018.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Process Parameters on an Inverse Concentrated Miniemulsion Flowing in a Microchannel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Sauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Ollagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (10), pp.1965-1974. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201800063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local investigations on the gas-liquid mass transfer around Taylor bubbles flowing in a meandering millimetric square channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixia Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 165, pp.192-203. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2017.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated continuous-flow photooxygenation process with solid-supported sensitizers for the safe and sustainable production of fine chemicals and pharmaceuticals (PICPOSS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Radjagobalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Elgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odlie Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPA Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LED-driven spiral-shaped microreactor as a tool to investigate sensitized photooxygenations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanfu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Radjagobalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPA Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical methods to investigate the enhancement factor of an oxygen-sensitive colorimetric reaction using microreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixia Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 63 (n° 6), 13 p. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.15547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-Flow Photochemistry: a need for chemical engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Oelgemoeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Aillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent E. Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104, pp.120-132. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2016.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoichio-kinetic model discrimination and parameter identification in continuous microreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Violet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hattou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 114, pp.39-51. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2016.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Feedback Interferometry for Velocity Measurement of Parallel Liquid-Liquid Flows in a Microchannel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelio Esteban Ramírez-Miquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tronche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (8), pp.1233. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s16081233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microreactors as a Tool for Acquiring Kinetic Data on Photochemical Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Aillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (1), pp.115-122. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201500163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover Chem. Eng. Technol. 1/2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Oelgemöller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering & Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (1), pp.1-1. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201590072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization and characterization of gas-liquid mass transfer around a Taylor bubble right after the formation stage in microreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixia Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 143, pp.364-368. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2016.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow photochemistry: a meso-scale reactor for industrial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Elgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Aillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelyse Conté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimica Oggi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (5), pp.58-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Trends in Photochemical Engineering and Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Oelgemöller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPA Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201590073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the diffusion limitation in microphotoreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Aillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (4), pp.1284-1299. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.14718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical agitation for microcarrier suspension in orbital shaken bioreactors : Experimental study and dimensional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 122, pp. 545-554. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2014.08.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Measurement of the Photon Flux Received Inside Two Continuous Flow Microphotoreactors by Actinometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Aillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent E. Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 12 (n° 1), pp. 1-13. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ijcre-2013-0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La micro-échelle en synthèse organique : un outil commun chimie/génie chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent E. Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp. 25-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new direct technique for visualizing and measuring gas-liquid mass transfer around bubbles moving in a straight millimetric square channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 100, pp. 172-182. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2013.03.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemical synthesis of a &amp;quot;cage&amp;quot; compound in a microreactor: Rigorous comparison with a batch photoreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Aillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent E. Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol. 64, pp. 38-47. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2012.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow profile measurement in microchannel using the optical feedback interferometry sensing technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Campagnolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Nikolic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yah Leng Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Bertling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1613-4982. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-012-1029-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A consistent dimensional analysis of gas-liquid mass transfer in an aerated stirred tank containing purely viscous fluids with shear-thinning properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 184, pp.42-56. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2011.12.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Hydrodynamic and mass transfer in inertial gas–liquid flow regimes through straight and meandering millimetric square channels” [Chem. Eng. Sci. 66 (2011) 2974–2990]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cabassud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 84, pp.107. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2012.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations in an external-loop airlift photobioreactor with annular light chambers and swirling flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89 (2), pp.164-171. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2010.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic and mass transfer in inertial gas–liquid flow regimes through straight and meandering millimetric square channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cabassud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (13), pp.2974-2990. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.CES.2011.03.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of oxygen diffusion coefficients in clean water containing salt, glucose or surfactant: Consequences on the liquid-side mass transfer coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marupatch Jamnongwong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 165 (3), pp.758-768. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2010.09.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new photobioreactor for continuous microalgal production in hatcheries based on external-loop airlift and swirling flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Olivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Bougaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102 (1), pp.132-147. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.22035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surfactants on liquid side mass transfer coefficients: A new insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jikun Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 148 (1), pp.132-138. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2008.08.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educing coherent eddy structures in air curtain systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pavageau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (3), pp.435-448. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.CEP.2007.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic eduction and statistical analysis of coherent structures in the wall region of a confined plane turbulent impinging jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pavageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gupta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 41 (1), pp.35-55. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-006-0144-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of droplets hydrodynamics in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (12), pp.4061-4070. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.11033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surfactants on liquid-side mass transfer coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisut Painmanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mietton-Peuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roustan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (22), pp.6480-6491. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2005.04.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de l'oxydoréduction Détermination de la pollution organique des eaux, mesure de la demande chimique en oxygène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 279, pp.40-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble formation at a flexible orifice with liquid cross-flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Castaignède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roustan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (6), pp.717-725. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0255-2701(03)00017-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of different membrane spargers used in waste water treatment: characterisation and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisut Painmanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Buffiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (11), pp.1347-1359. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2003.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of liquid surface tension (surfactants) on bubble formation at rigid and flexible orifices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (11), pp.1361-1369. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2004.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble formation from a flexible hole submerged in an inviscid liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (1), pp.135-148. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2509(02)00468-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Bubble Growth and Detachment from Rigid and Flexible Orifices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guiraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 81 (3-4), pp.499-507. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.5450810323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Energy Storage and Release Using Acid-Triggered Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Schnetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chocron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peiyu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles Photochimie, Photophysique, Photosciences 2025 (SP2P25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating molecular solar thermal (MOST) energy storage and release systems under continuous-flow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussaint Ntambwe Kambuyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE) &amp; 8th European Congress of Applied Biotechnology (ECAB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow photochemistry: a chemical engineering perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Plénières du GDR PES (PhotoElectroStimulation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive mass transfer at gas-liquid interface: effect of confinement for high-Re bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Multiphase flow (ICMF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating molecular solar thermal (MOST) energy storage and release systems under continuous-flow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Solar energy storage with photoswitches"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPSM Laboratory - Saclay, Oct 2025, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating molecular solar thermal (MOST) energy storage and release systems under continuous-flow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussaint Ntambwe Kambuyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas El Harake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Volkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles Photochimie, Photophysique, Photosciences 2025 (SP2P25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification of photooxygenation reactions by combining recyclable photoactive polymer colloids with continuous-flow LEDdriven microstructured and membrane-based processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mageste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Béchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Save</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelles Photochimie, Photophysique, Photosciences 2025 (SP2P25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics and Mass transfer of Isolated Bubbles Rising Freely in Thin-Gap Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Bubble and Drop Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'une reaction de photooxygenation avec sensibilisateur soluble et supporte dans des photoreacteurs continus microstructures eclaires par des leds visibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Radjagobalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Energie Solaire (JNES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de plasma en flux segmenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ognier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tatoulian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Francophone de Génie des Procédés (SFGP2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Bengal based polymer colloids for photosensitized singlet oxygen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mageste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ali Aboudzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Solar Chemistry and Photocatalysis: Energy and Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport and deposit of oxygen in the wake of an inertial bubble rising in a thin-gap cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS-16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Bengal based polymer colloids for photosensitized singlet oxygen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mageste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ali Aboudzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Groupe Français des Polymères Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Barbaste, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés intensifiés de photooxygénation : vers une modélisation multiphysiques et multi-échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fontana Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Dauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Francophone de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Photochemistry in the harsh UV-C domain: Investigating the photochemical reaction of an oxazolone derivative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Oelgemöller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conferences on Microreaction Technology (IMRET17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, GRAZ, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification of photooxygenation reactions by combining recyclable photoactive polymer colloids with LED-driven flow chemistry and membrane-based separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mageste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ali Aboudzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Béchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conferences on Microreaction Technology (IMRET17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of confinement on mass transfer and transport of oxygen around inertial bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Dispersed two-phase flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vandoeuvre-lès-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion et stockage de l'énergie solaire via les réactions photochimiques et catalytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussaint Ntambwe Kambuyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Energie Solaire (JNES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical engineering applied to flow photochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du GDR CNRS Synthèse en flux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR CNRS Synthèse en flux, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urea indirect oxidation: from kinetics and mechanism to modeling of the physicochemical phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tzedakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Symposium on Electrochemical Engineering (ESEE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFCE - Working Party on Electrochemical Engineering, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes chimiques pour le stockage et la conversion de l'énergie SOLaire via une réaction PHOTOchimique et une réaction CATalytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Energie Solaire (JNES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining LED-driven photochemistry and Rose Bengal-anchored polymer colloids as an efficient strategy for carrying out photooxygenation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Radjagobalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Béchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French, Swiss and German Conference on photochemistry, photophysics and photosciences (CP2P’23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SP2P-SCF, May 2023, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the urea electrochemical oxidation on nickel anode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tzedakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry (ISE Meeting 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation par le rayonnement lumineux de la production de pigments bactériens pour la conception d’OLEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbora Lajoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Andriantsiferana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution Adaptation du vivant à son environnement 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Feb 2023, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation d'une synthèse photochimique d'imines cycliques en microréacteur continu éclairé par des LEDs UVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIème Congrès Francophone de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-liquid mass transfer around a Taylor bubble during the formation and flowing stage in a square flow-focusing milli-channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering (GLS-15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un procédé électrochimique photoassisté d'oxydation de l'urée et de production simultanée d'hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tzedakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés (FSGP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Génie des Procédés - Section Grand Sud-Ouest, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient photooxygenation process of bio-sourced alpha-terpinene by combining controlled led-driven flow photochemistry and rose bengal-anchored polymer colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Radjagobalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Béchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green chemistry (ISGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Électro-oxydation photoassistée de l’urée, simultanée à la production d’hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tzedakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès international du Groupement de Recherche Universitaire sur les Techniques de Traitement et d'Epuration des Eaux (GRUTTEE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Eau Toulouse, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale et modélisation d'une réaction de photooxygénation avec sensibilisateur soluble ou supporté dans des photoréacteurs continus milli-structurés éclairés par des LED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Radjagobalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Béchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIème Congrès Francophone de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation par le rayonnement lumineux de la production de pigments bactériens pour la conception d’OLEDs (Diodes ElectroLuminescentes Organiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Congrès de la Société Française des Procédés (SFGP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, élaboration et optimisation d’un réacteur photoélectrochimique pour la valorisation d’effluents contenant de l’urée en hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tzedakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar: Les Avant-Premières du 18ème congrès de la SFGP - L’eau, enjeu du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP, Jan 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of urea electrolysis products in alkaline medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cachet‐vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Rebiai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive mass transfer and deposit in the wake of confined bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCE Spotlight Talks Working Parties on Multiphase Fluid Flow and Chemical Reaction Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFCE, May 2021, Webminar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les photons au service de la synthèse organique: principe, intérêts et enjeux de la photochimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire SFGP « Systèmes photoréactifs –Avancées et Défis »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP, Nov 2020, webminaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local visualization and investigation on gas-liquid mass transfer around Taylor bubbles flowing in an in-plane spiral-shaped millireactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Gas-liquid and Gas-liquid-solid Reactor Engineering (GLS-14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Guilin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of gas-liquid mass transfer around Taylor bubbles flowing in a long in-plane spiral-shaped milli-reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC2 - The second International Process Intensification Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the interest of LED-driven microstructured reactors for implementing efficiently sensitized photooxygenations: chemical engineering insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Radjagobalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Elgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Oelgemöller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC2 - The second International Process Intensification Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive mass transfer around an oxygen bubble rising freely in a confined cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Herres-Pawlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Strassl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Non-Invasive Experimental Tools and Numerical Methods for the Investigation of Non-Reactive and Reactive Gas-Liquid Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments on reactive mass transfer around an oxygen bubble rising freely in a confined cell using colourimetric methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Strassl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Herres-Pawlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass transfer in Hele-Shaw cell: experimental and numerical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Herres-Pawlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Strassl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Non-Invasive Experimental Tools and Numerical Methods for the Investigation of Non-Reactive and Reactive Gas-Liquid Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of reactive mass transfer around a bubble rising in a confined cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Herres-Pawlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Strassl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium SHF Dispersed two-phase flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights On The Gas-Liquid Mass Transfer Around Taylor Bubbles Flowing In A Meandering Millimetric Square Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixia Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling oil-water flows in microchannel: preliminary results using Optical Feedback Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelio Esteban Ramírez-Miquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sotolongo-Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Quotb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Optical Measurement Techniques for Structures and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Anvers, Belgium. pp.251-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225244v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of Gas-Liquid mass transfer around a Taylor bubble during the forming stage and the flowing stage in microreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th international conference on gas-liquid and gas-liquid-solid reactor engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative colorimetric technique for measuring gas-liquid mass transfer around bubbles moving in meandering millimetric square channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixia Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics: from laboratory tools to process development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new direct technique for visualizing and measuring gas-liquid mass transfer around bubbles moving in a straight millimetric square channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLS11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage IC/CD-MS pour une meilleure compréhension d'un procédé électrochimique de valorisation d'effluents contenant de l'urée, en hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tzedakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Francophone sur les Sciences Séparatives et les couplages de l’AFSEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molécules photo-commutables pour le stockage de l’énergie solaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques Energies, Journées de restitution des PEPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urea oxidation by electromediation of Ni(II)/Ni(III) system in alkaline media with simultaneous H2 production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tzedakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Summer School of Electrochemical Engineering (ESSEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Électro-oxidation photoassistée de l'urée, simultanée à la production d'hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tzedakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Energie Solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Odeillo – Font-Romeu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VALORISATION ELECTROCHIMIQUE DE L’AZOTE ET DE L’HYDROGÈNE CONTENU DANS L’URINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raihana Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Rebiai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadiatou Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Muller-Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innover dans les pratiques d’exploitation et de maintenance pour l’assainissement de demain. Enseignements scientifiques et techniques de la phase II du programme Mocopée (2018-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Axe 4 (Chapitre 3), </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Johanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.256-267, 2023, 979-10-91089-48-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensional Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensional Analysis of Food Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions ISTE Ltd, pp.85-156, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensional Analysis: Principles and Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensional Analysis of Food Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions ISTE Ltd, pp.13-60, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensional Analysis of Processes Influenced by the Variability of Physical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensional Analysis of Food Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions ISTE Ltd, pp.85-156, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectives and Value of Dimensional Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensional Analysis of Food Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions ISTE Ltd, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Tools for Undertaking the Dimensional Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensional Analysis of Food Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions ISTE Ltd, pp.61-84, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'impact du handicap sur le recrutement et le déroulé de carrière des chercheurs au CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Löfberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Loty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinrich Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cnrs. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation HCERES de l'unité LAGEPP (Laboratoire d'Automatique, de Génie des Procédés et de Génie Pharmaceutique) : campagne d'évaluation 2019-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Agenly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Latifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] HCERES. 2020, pp.1-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imine Photochemistry: Photoinduced Radical Reactions of Imines (IMPHOCHEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Latrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manabu Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensional Analysis of Food Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.337, 2015, 978-1785480409. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/C2014-0-04744-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation en génie des procédés par analyse dimensionnelle. Méthode et exemples résolus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Lavoisier TEC et DOC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.443, 2014, 978-2-7430-1570-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation en génie des procédés par analyse dimensionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier, pp.464, 2014, 978-2743015701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId361"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Karine LOUBIERE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">karine-loubiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6245-2844</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">073917346</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après avoir obtenu un diplôme d’ingénieur en génie des procédés de l’environnement de l’INSA de Toulouse en 1999, Dr. K. Loubière a réalisé son doctorat à TBI (UMR INRA 792, UMR CNRS 5504) de l’INSA de Toulouse. Soutenu en novembre 2002, ce doctorat portait sur l’étude de la croissance et du détachement de bulles générées par des orifices rigides et flexibles (traitement des eaux usées), travaux qui ont été récompensés par le prix de la SFGP en 2003.Après deux post-doctorats (GEPEA UMR 6144, LGC UMR 5503), elle a été recrutée en 2005 au CNRS en tant que chargée de recherche, affectée au laboratoire GEPEA (UMR 6144), où elle s’est intéressée aux photobioréacteurs dédiés aux cultures microalgales. En 2009, elle a rejoint le laboratoire LGC de Toulouse, au sein du Département Sciences et Technologies des Procédés Intensifiés (STPI). En 2016, elle a obtenu son HDR (Toulouse INP) et devient directrice de recherche 2ème classe.Les activités de recherche de Dr. K. Loubière ont pour fil conducteur la compréhension des phénomènes de transferts et de leurs couplages au sein de réacteurs, et pour objectif de développer des méthodologies d’aide à la conception, à la conduite et/ou à l’extrapolation de procédés intensifiés.Au cours de la dernière décennie, elles ont été appliquées à des questions de recherche dédiées d’une part au transfert de masse (réactif ou non) à travers des interfaces gaz-liquide, le plus souvent dans des géométries confinées, et d‘autre part à l’ingénierie des réacteurs dédiés à la photochimie préparative et à leur intensification (flow photochemistry). Sur cette dernière thématique, elle a développé des approches combinant des expériences spécifiques dans des microréacteurs éclairés par des LED, et des outils de modélisation du génie des réacteurs photochimiques. Cette double méthodologie a été utilisée notamment pour mieux comprendre le couplage entre phénomènes (lumière, cinétique et phénomènes de transfert), pour acquérir des données cinétiques, pour définir des conditions opératoires optimales et des stratégies en vue du smart scale-up, et cela pour un spectre varié de synthèses photochimiques. En 2018, Dr. Karine Loubière a organisé l’Ecole Thématique CNRS dédié à la photochimie préparative (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://photochem.sciencesconf.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ).Un dernier volet de l’activité de recherche de Dr. Karine Loubière concerne l’analyse dimensionnelle et l’extension de son cadre théorique à des propriétés physiques variables.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. K. Loubière est co-auteure d’une cinquantaine d’articles dans des revues internationales, deux ouvrages, 2 brevets et de plus de 100 communications dans des congrès. Elle a co-encadré/dirigé 11 thèses, 4 post-doctorats et plus de 20 stagiaires. Elle exerce des activités d’enseignement régulières (~50 h/an) en écoles d’ingénieur ou en formation continue. Ses activités de recherche ont donné lieu à diverses collaborations nationales et internationales, au travers de projets financés par des institutions publiques (université, OSEO, ANR, EU) et des partenaires industriels (équipementiers ou end-users).De 2012 à 2016, elle a été membre élue de la section 10 du CoNRS, et de 2016 à 2021, elle en a été la secrétaire scientifique. Depuis 2020, elle est membre du bureau de la sous-division SP2P (Photochimie, Photophysique et Photosciences)  de la SCF (Société Chimique de France). Depuis 2021, elle est co-animatrice au sein de la Fédération de Recherche FERMAT FR 3089  du thème «Microfluidique et Microréacteurs ».</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous flow photooxygenation with advanced rose bengal-anchored polymer colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mageste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Bechec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ali Aboudzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11 (2), pp.392-404. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5RE00406C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on electrochemical and photoelectrochemical urea and ammonia conversion from urine for sustainable wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos M. Sánchez-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 362, pp.124718. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2024.124718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749007v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microreactor designed for efficient plasma–liquid segmented flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ognier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tatoulian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (16), pp.3898-3908. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4lc00315b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an industrial perspective for urea-to-hydrogen valorization by electro-oxidation on nickel(III): real effluents and pilot-scale proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Piguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 479, pp.143886. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2024.143886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into Urea Electro-Oxidation: Complete Mass-Balances and Proof of Concept with Real-Matrix Effluent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tzedakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 170, pp.093507. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/acf87e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive mass transfer around isolated bubbles rising in a thin-gap cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Laurini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Béteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Herres-Pawlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (8), pp.1664-1672. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.202300031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress toward a better understanding of the urea oxidation by electromediation of Ni(III)/Ni(II) system in alkaline media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pereira Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 442, pp.141898. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2023.141898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940269v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect urea electrooxidation by nickel(III) in alkaline medium: From kinetic and mechanism to reactor modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tzedakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (9), pp.e18113. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.18113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100682v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the photochemical reaction of an oxazolone derivative under continuous-flow conditions: from analytical monitoring to implementation in an advanced UVC-LED-driven microreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Oelgemöller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of flow chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (4), pp.413-425. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41981-023-00284-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the human urine matrix: a new approach to simultaneously quantify the main ions and organic compounds by ion chromatography/mass spectrometry (IC-MS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tzedakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-023-04808-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor bubble formation and flowing in a straight millimetric channel with a cross-junction inlet geometry Part II: Gas-liquid mass transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 258, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2022.117752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How dimensional analysis allows to go beyond Metzner–Otto concept for non-Newtonian fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Grenville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (4), pp.407-429. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/revce-2020-0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor bubble formation and flowing in a straight millimetric channel with a cross-junction inlet geometry Part I: Bubble dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 255, pp.117609. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2022.117609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revised 1D equivalent model for the determination of incident photon flux density in a continuous-flow LED-driven spiral-shaped microreactor using the actinometry method with Reinecke's salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Radjagobalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Dias da Silva Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of flow chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.0. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41981-021-00179-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attempts, Successes, and Failures of Distance Learning in the Time of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalyani Kentheswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aras Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97 (9), pp.2448-2457. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.0c00717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics of Gas–Liquid Slug Flows in a Long In-Plane Spiral Shaped Milli-Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoreticheskie Osnovy Khimicheskoi Tekhnologii / Theoretical Foundations of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (1), pp.25-47. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0040579520010169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Photooxygenation Process of Biosourced α-Terpinene by Combining Controlled LED-Driven Flow Photochemistry and Rose Bengal-Anchored Polymer Colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Radjagobalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Béchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (50), pp.18568-18576. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.0c06627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-liquid mass transfer around Taylor bubbles flowing in a long, in-plane,spiral-shaped milli-reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 222, pp.0. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2020.115717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and optimisation of gas-liquid mass transfer in a microporous hollow fiber membrane aerated bioreactor used to produce surfactin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Berth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhulster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145, pp.109-119. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bej.2018.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a bio-inspired copper complex to investigate reactive mass transfer around an oxygen bubble rising freely in a thin-gap cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Strassl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Laurini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 207, pp.1256-1269. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2019.07.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the &amp;quot;red bottle&amp;quot; experiment for the visualization and the fast characterization of gas-liquid mass transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kritchart Wongwailikhit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feishi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96 (5), pp.979-984. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.8b00898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revised experimental protocol for implementing the actinometry method with the Reinecke’s salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Radjagobalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Dias da Silva Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Supplis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 382, pp.111934. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2019.111934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photooxygenation in an advanced led-driven flow reactor module: Experimental investigations and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Radjagobalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oelgemoller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130, pp.214-228. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2018.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CNRS-Summer School PHOTOCHEM on Preparative and Applied Photochemistry from 16 th to 21 st September 2018 in Anglet, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Oelgemöller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPA Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Process Parameters on an Inverse Concentrated Miniemulsion Flowing in a Microchannel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Sauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Ollagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (10), pp.1965-1974. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201800063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local investigations on the gas-liquid mass transfer around Taylor bubbles flowing in a meandering millimetric square channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixia Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 165, pp.192-203. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2017.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated continuous-flow photooxygenation process with solid-supported sensitizers for the safe and sustainable production of fine chemicals and pharmaceuticals (PICPOSS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Radjagobalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Elgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odlie Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPA Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LED-driven spiral-shaped microreactor as a tool to investigate sensitized photooxygenations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanfu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Radjagobalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPA Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Feedback Interferometry for Velocity Measurement of Parallel Liquid-Liquid Flows in a Microchannel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelio Esteban Ramírez-Miquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Tronche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (8), pp.1233. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s16081233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microreactors as a Tool for Acquiring Kinetic Data on Photochemical Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Aillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (1), pp.115-122. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201500163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoichio-kinetic model discrimination and parameter identification in continuous microreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Violet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rabion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hattou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 114, pp.39-51. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2016.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-Flow Photochemistry: a need for chemical engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Oelgemoeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Aillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent E. Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104, pp.120-132. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2016.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical methods to investigate the enhancement factor of an oxygen-sensitive colorimetric reaction using microreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixia Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 63 (n° 6), 13 p. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.15547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover Chem. Eng. Technol. 1/2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Oelgemöller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering & Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (1), pp.1-1. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201590072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization and characterization of gas-liquid mass transfer around a Taylor bubble right after the formation stage in microreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixia Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 143, pp.364-368. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2016.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow photochemistry: a meso-scale reactor for industrial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Elgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Aillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelyse Conté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimica Oggi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (5), pp.58-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Trends in Photochemical Engineering and Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Oelgemöller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPA Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201590073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the diffusion limitation in microphotoreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Aillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (4), pp.1284-1299. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.14718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical agitation for microcarrier suspension in orbital shaken bioreactors : Experimental study and dimensional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 122, pp. 545-554. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2014.08.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Measurement of the Photon Flux Received Inside Two Continuous Flow Microphotoreactors by Actinometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Aillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent E. Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 12 (n° 1), pp. 1-13. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ijcre-2013-0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La micro-échelle en synthèse organique : un outil commun chimie/génie chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent E. Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp. 25-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new direct technique for visualizing and measuring gas-liquid mass transfer around bubbles moving in a straight millimetric square channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 100, pp. 172-182. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2013.03.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemical synthesis of a &amp;quot;cage&amp;quot; compound in a microreactor: Rigorous comparison with a batch photoreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Aillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent E. Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol. 64, pp. 38-47. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2012.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow profile measurement in microchannel using the optical feedback interferometry sensing technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Campagnolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Nikolic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yah Leng Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Bertling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1613-4982. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-012-1029-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A consistent dimensional analysis of gas-liquid mass transfer in an aerated stirred tank containing purely viscous fluids with shear-thinning properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 184, pp.42-56. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2011.12.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Hydrodynamic and mass transfer in inertial gas–liquid flow regimes through straight and meandering millimetric square channels” [Chem. Eng. Sci. 66 (2011) 2974–2990]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cabassud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 84, pp.107. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2012.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations in an external-loop airlift photobioreactor with annular light chambers and swirling flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack M Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89 (2), pp.164-171. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2010.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic and mass transfer in inertial gas–liquid flow regimes through straight and meandering millimetric square channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cabassud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (13), pp.2974-2990. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.CES.2011.03.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of oxygen diffusion coefficients in clean water containing salt, glucose or surfactant: Consequences on the liquid-side mass transfer coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marupatch Jamnongwong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 165 (3), pp.758-768. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2010.09.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surfactants on liquid side mass transfer coefficients: A new insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jikun Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 148 (1), pp.132-138. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2008.08.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new photobioreactor for continuous microalgal production in hatcheries based on external-loop airlift and swirling flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Olivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Bougaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102 (1), pp.132-147. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.22035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educing coherent eddy structures in air curtain systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pavageau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (3), pp.435-448. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.CEP.2007.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic eduction and statistical analysis of coherent structures in the wall region of a confined plane turbulent impinging jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pavageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gupta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 41 (1), pp.35-55. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-006-0144-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of droplets hydrodynamics in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonometti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (12), pp.4061-4070. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.11033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surfactants on liquid-side mass transfer coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisut Painmanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Mietton-Peuchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roustan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (22), pp.6480-6491. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2005.04.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de l'oxydoréduction Détermination de la pollution organique des eaux, mesure de la demande chimique en oxygène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Foussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 279, pp.40-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble formation at a flexible orifice with liquid cross-flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Castaignède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roustan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (6), pp.717-725. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0255-2701(03)00017-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of different membrane spargers used in waste water treatment: characterisation and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisut Painmanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Buffiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (11), pp.1347-1359. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2003.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of liquid surface tension (surfactants) on bubble formation at rigid and flexible orifices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (11), pp.1361-1369. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2004.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble formation from a flexible hole submerged in an inviscid liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (1), pp.135-148. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2509(02)00468-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Bubble Growth and Detachment from Rigid and Flexible Orifices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guiraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 81 (3-4), pp.499-507. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.5450810323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow photochemistry: a chemical engineering perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Plénières du GDR PES (PhotoElectroStimulation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive mass transfer at gas-liquid interface: effect of confinement for high-Re bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Multiphase flow (ICMF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating molecular solar thermal (MOST) energy storage and release systems under continuous-flow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Solar energy storage with photoswitches"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPSM Laboratory - Saclay, Oct 2025, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating molecular solar thermal (MOST) energy storage and release systems under continuous-flow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussaint Ntambwe Kambuyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas El Harake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Volkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles Photochimie, Photophysique, Photosciences 2025 (SP2P25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification of photooxygenation reactions by combining recyclable photoactive polymer colloids with continuous-flow LEDdriven microstructured and membrane-based processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mageste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Béchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Save</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelles Photochimie, Photophysique, Photosciences 2025 (SP2P25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Energy Storage and Release Using Acid-Triggered Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Schnetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chocron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peiyu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles Photochimie, Photophysique, Photosciences 2025 (SP2P25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating molecular solar thermal (MOST) energy storage and release systems under continuous-flow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussaint Ntambwe Kambuyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE) &amp; 8th European Congress of Applied Biotechnology (ECAB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics and Mass transfer of Isolated Bubbles Rising Freely in Thin-Gap Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Bubble and Drop Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de plasma en flux segmenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ognier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tatoulian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Francophone de Génie des Procédés (SFGP2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Bengal based polymer colloids for photosensitized singlet oxygen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mageste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ali Aboudzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Solar Chemistry and Photocatalysis: Energy and Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport and deposit of oxygen in the wake of an inertial bubble rising in a thin-gap cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS-16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Bengal based polymer colloids for photosensitized singlet oxygen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mageste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ali Aboudzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Groupe Français des Polymères Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Barbaste, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'une reaction de photooxygenation avec sensibilisateur soluble et supporte dans des photoreacteurs continus microstructures eclaires par des leds visibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Radjagobalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Energie Solaire (JNES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Photochemistry in the harsh UV-C domain: Investigating the photochemical reaction of an oxazolone derivative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Oelgemöller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conferences on Microreaction Technology (IMRET17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, GRAZ, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés intensifiés de photooxygénation : vers une modélisation multiphysiques et multi-échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fontana Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Dauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Francophone de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP, Oct 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification of photooxygenation reactions by combining recyclable photoactive polymer colloids with LED-driven flow chemistry and membrane-based separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mageste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ali Aboudzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Béchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conferences on Microreaction Technology (IMRET17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of confinement on mass transfer and transport of oxygen around inertial bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Dispersed two-phase flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vandoeuvre-lès-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion et stockage de l'énergie solaire via les réactions photochimiques et catalytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussaint Ntambwe Kambuyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julcour-Lebigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Energie Solaire (JNES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes chimiques pour le stockage et la conversion de l'énergie SOLaire via une réaction PHOTOchimique et une réaction CATalytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Energie Solaire (JNES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining LED-driven photochemistry and Rose Bengal-anchored polymer colloids as an efficient strategy for carrying out photooxygenation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Radjagobalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Béchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French, Swiss and German Conference on photochemistry, photophysics and photosciences (CP2P’23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SP2P-SCF, May 2023, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the urea electrochemical oxidation on nickel anode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tzedakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry (ISE Meeting 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urea indirect oxidation: from kinetics and mechanism to modeling of the physicochemical phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tzedakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Symposium on Electrochemical Engineering (ESEE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFCE - Working Party on Electrochemical Engineering, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical engineering applied to flow photochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du GDR CNRS Synthèse en flux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR CNRS Synthèse en flux, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation par le rayonnement lumineux de la production de pigments bactériens pour la conception d’OLEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbora Lajoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Andriantsiferana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution Adaptation du vivant à son environnement 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Feb 2023, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-liquid mass transfer around a Taylor bubble during the formation and flowing stage in a square flow-focusing milli-channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering (GLS-15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un procédé électrochimique photoassisté d'oxydation de l'urée et de production simultanée d'hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tzedakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés (FSGP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Génie des Procédés - Section Grand Sud-Ouest, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient photooxygenation process of bio-sourced alpha-terpinene by combining controlled led-driven flow photochemistry and rose bengal-anchored polymer colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Radjagobalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Béchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green chemistry (ISGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Électro-oxydation photoassistée de l’urée, simultanée à la production d’hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tzedakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès international du Groupement de Recherche Universitaire sur les Techniques de Traitement et d'Epuration des Eaux (GRUTTEE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Eau Toulouse, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation d'une synthèse photochimique d'imines cycliques en microréacteur continu éclairé par des LEDs UVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIème Congrès Francophone de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale et modélisation d'une réaction de photooxygénation avec sensibilisateur soluble ou supporté dans des photoréacteurs continus milli-structurés éclairés par des LED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Radjagobalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petrizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Béchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIème Congrès Francophone de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation par le rayonnement lumineux de la production de pigments bactériens pour la conception d’OLEDs (Diodes ElectroLuminescentes Organiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Garah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Congrès de la Société Française des Procédés (SFGP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, élaboration et optimisation d’un réacteur photoélectrochimique pour la valorisation d’effluents contenant de l’urée en hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tzedakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar: Les Avant-Premières du 18ème congrès de la SFGP - L’eau, enjeu du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP, Jan 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive mass transfer and deposit in the wake of confined bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCE Spotlight Talks Working Parties on Multiphase Fluid Flow and Chemical Reaction Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFCE, May 2021, Webminar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of urea electrolysis products in alkaline medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cachet‐vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Rebiai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les photons au service de la synthèse organique: principe, intérêts et enjeux de la photochimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire SFGP « Systèmes photoréactifs –Avancées et Défis »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP, Nov 2020, webminaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local visualization and investigation on gas-liquid mass transfer around Taylor bubbles flowing in an in-plane spiral-shaped millireactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Gas-liquid and Gas-liquid-solid Reactor Engineering (GLS-14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Guilin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of gas-liquid mass transfer around Taylor bubbles flowing in a long in-plane spiral-shaped milli-reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC2 - The second International Process Intensification Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the interest of LED-driven microstructured reactors for implementing efficiently sensitized photooxygenations: chemical engineering insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robbie Radjagobalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Elgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Oelgemöller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIC2 - The second International Process Intensification Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass transfer in Hele-Shaw cell: experimental and numerical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Herres-Pawlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Strassl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Non-Invasive Experimental Tools and Numerical Methods for the Investigation of Non-Reactive and Reactive Gas-Liquid Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of reactive mass transfer around a bubble rising in a confined cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Herres-Pawlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Strassl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium SHF Dispersed two-phase flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments on reactive mass transfer around an oxygen bubble rising freely in a confined cell using colourimetric methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Strassl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Herres-Pawlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive mass transfer around an oxygen bubble rising freely in a confined cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Herres-Pawlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Strassl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Non-Invasive Experimental Tools and Numerical Methods for the Investigation of Non-Reactive and Reactive Gas-Liquid Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights On The Gas-Liquid Mass Transfer Around Taylor Bubbles Flowing In A Meandering Millimetric Square Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixia Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Gas–Liquid and Gas–Liquid–Solid Reactor Engineering (GLS-13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling oil-water flows in microchannel: preliminary results using Optical Feedback Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelio Esteban Ramírez-Miquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sotolongo-Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Quotb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Optical Measurement Techniques for Structures and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Anvers, Belgium. pp.251-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225244v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of Gas-Liquid mass transfer around a Taylor bubble during the forming stage and the flowing stage in microreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th international conference on gas-liquid and gas-liquid-solid reactor engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative colorimetric technique for measuring gas-liquid mass transfer around bubbles moving in meandering millimetric square channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixia Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics: from laboratory tools to process development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new direct technique for visualizing and measuring gas-liquid mass transfer around bubbles moving in a straight millimetric square channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLS11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage IC/CD-MS pour une meilleure compréhension d'un procédé électrochimique de valorisation d'effluents contenant de l'urée, en hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tzedakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Francophone sur les Sciences Séparatives et les couplages de l’AFSEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molécules photo-commutables pour le stockage de l’énergie solaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Dechy-Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques Energies, Journées de restitution des PEPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urea oxidation by electromediation of Ni(II)/Ni(III) system in alkaline media with simultaneous H2 production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tzedakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Summer School of Electrochemical Engineering (ESSEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Électro-oxidation photoassistée de l'urée, simultanée à la production d'hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hopsort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Groenen Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Tzedakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Energie Solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Odeillo – Font-Romeu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VALORISATION ELECTROCHIMIQUE DE L’AZOTE ET DE L’HYDROGÈNE CONTENU DANS L’URINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raihana Benyahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Rebiai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadiatou Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Muller-Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innover dans les pratiques d’exploitation et de maintenance pour l’assainissement de demain. Enseignements scientifiques et techniques de la phase II du programme Mocopée (2018-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Axe 4 (Chapitre 3), </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Johanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.256-267, 2023, 979-10-91089-48-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensional Analysis: Principles and Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensional Analysis of Food Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions ISTE Ltd, pp.13-60, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensional Analysis of Processes Influenced by the Variability of Physical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensional Analysis of Food Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions ISTE Ltd, pp.85-156, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensional Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensional Analysis of Food Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions ISTE Ltd, pp.85-156, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectives and Value of Dimensional Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensional Analysis of Food Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions ISTE Ltd, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Tools for Undertaking the Dimensional Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensional Analysis of Food Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions ISTE Ltd, pp.61-84, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'impact du handicap sur le recrutement et le déroulé de carrière des chercheurs au CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Löfberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Loty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinrich Lütjens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cnrs. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation HCERES de l'unité LAGEPP (Laboratoire d'Automatique, de Génie des Procédés et de Génie Pharmaceutique) : campagne d'évaluation 2019-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Agenly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Latifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] HCERES. 2020, pp.1-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imine Photochemistry: Photoinduced Radical Reactions of Imines (IMPHOCHEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Latrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manabu Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensional Analysis of Food Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.337, 2015, 978-1785480409. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/C2014-0-04744-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation en génie des procédés par analyse dimensionnelle. Méthode et exemples résolus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Lavoisier TEC et DOC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.443, 2014, 978-2-7430-1570-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation en génie des procédés par analyse dimensionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeantet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier, pp.464, 2014, 978-2743015701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId361"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0404A9E9"/>
+    <w:nsid w:val="EDA527FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-loubiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6245-2844" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073917346" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://photochem.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372134v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Desriac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mageste" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Bechec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali Aboudzadeh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RE00406C" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749007v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Akkari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. S&#225;nchez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hopsort" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Groenen Serrano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2024.124718" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736619v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dedieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Morand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ognier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tatoulian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4lc00315b" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04437925v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Piguet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latapie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.143886" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04209320v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Tzedakis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/acf87e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265004v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Laurini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur B&#233;teille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Fink" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Herres-Pawlis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.202300031" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100682v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.18113" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523129v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lebrun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schmitt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Oelgem&#246;ller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vedrenne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41981-023-00284-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03940269v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pereira Do Carmo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.141898" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148427v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-023-04808-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03688192v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Mei" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Men" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H&#233;brard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dietrich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117752" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975988v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Grenville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cuvelier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubiere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/revce-2020-0006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03643444v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117609" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342383v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Radjagobalou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dias da Silva Freitas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gros" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dauchet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41981-021-00179-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543014v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Felis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hebrard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0040579520010169" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968201v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyani Kentheswaran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aras Ahmadi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Teychen&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessi&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.0c00717" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092589v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petrizza" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c06627" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02543386v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115717" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177160v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berth" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecouturier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2018.10.029" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272722v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Strassl" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.07.045" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177175v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Supplis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2019.111934" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147282v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritchart Wongwailikhit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feishi Xu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.8b00898" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764180v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949855v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oelgemoller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2018.05.015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987487v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Malafosse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Sauze" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ollagnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201800063" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600809v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixia Yang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourdon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.03.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01861359v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elgue" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odlie Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764179v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanfu Guan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pontier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601916v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15547" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291479v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Oelgemoeller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Aillet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent E. Prat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2016.02.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139553v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Violet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabion" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Samuel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hattou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.07.025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382068v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelio Esteban Ram&#237;rez-Miquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perchoux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tronche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16081233" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927694v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201500163" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764190v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201590072" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XDXJ251Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886381v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.01.013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362104v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelyse Cont&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764176v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201590073" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910077v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14718" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HL5XMBK2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107247v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olmos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Marc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.08.063" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153086v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2013-0121" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026272v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875909v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Jim&#233;nez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.03.041" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881067v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2012.10.017" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757538v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campagnolo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Nikolic" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yah Leng Lim" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bertling" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-012-1029-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7E636D160A1419CE11AC13436B8752031D9308A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744336v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Hassan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.12.066" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058448v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roudet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabassud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.07.033" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534159v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pruvost" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Aloui" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack M Legrand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2010.06.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539198v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CES.2011.03.045" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02352786v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marupatch Jamnongwong" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.09.040" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534184v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Olivo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bougaran" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Robert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.22035" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764154v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jikun Zeng" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2008.08.027" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764152v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pavageau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CEP.2007.01.014" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764150v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pavageau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gupta" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-006-0144-7" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P1TM13PG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598005v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Sarrazin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonometti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11033" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764147v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pisut Painmanakul" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mietton-Peuchot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roustan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2005.04.053" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764186v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Benbelkacem" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Foussard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Math&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764136v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castaign&#232;de" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0255-2701(03)00017-5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764138v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buffiere" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2003.09.009" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764142v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2004.03.009" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764103v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(02)00468-2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764128v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450810323" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182521v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Schnetz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chocron" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiyu Li" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Deschamps" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Xie" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182369v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Ntambwe Kambuyi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182208v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182321v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roig" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351315v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182470v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas El Harake" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Volkman" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Durand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182412v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Save" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182578v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jatto" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796635v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182268v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796433v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lopez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796553v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796703v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796218v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontana Lazzari" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796572v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796582v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796413v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796686v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796127v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302414v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796640v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goetz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796397v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302444v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973804v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Lajoie" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andriantsiferana" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Garah" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796189v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lebrun" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796365v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302342v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796348v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302307v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796165v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03861931v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cadoret" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zissis" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buso" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824379v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796324v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cachet&#8208;vivier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benyahia" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Rebiai" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796085v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796071v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796246v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796289v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796267v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905391v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905416v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905366v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905403v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894329v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225244v2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sotolongo-Costa" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Quotb" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913685v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Yang" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913696v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916673v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796380v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04815731v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302385v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300631v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298155v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raihana Benyahia" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiatou Bah" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller-Bouvet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-johanet.net/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02167056v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ducept" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02167061v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02167053v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ducept" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02167798v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02167844v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435750v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loty" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinrich L&#252;tjens" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978368v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Agenly" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Doreau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Latifi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508865v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Latrache" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Abe" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251262v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/book/9781785480409" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2014-0-04744-2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173099v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/industries-chimiques/modelisation-en-genie-des-procedes-par-analyse-dimensionnelle/delaplace/descriptif-9782743015701" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02185368v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-loubiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6245-2844" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073917346" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://photochem.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372134v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Desriac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mageste" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Bechec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali Aboudzadeh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RE00406C" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749007v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Akkari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. S&#225;nchez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hopsort" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Groenen Serrano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2024.124718" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736619v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dedieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Morand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ognier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tatoulian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4lc00315b" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04437925v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Piguet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latapie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.143886" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04209320v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Tzedakis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/acf87e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265004v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Laurini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur B&#233;teille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Fink" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Herres-Pawlis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.202300031" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03940269v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pereira Do Carmo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.141898" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100682v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.18113" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523129v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lebrun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schmitt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Oelgem&#246;ller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vedrenne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41981-023-00284-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148427v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-023-04808-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03688192v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Mei" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Men" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H&#233;brard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dietrich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117752" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975988v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Grenville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cuvelier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubiere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/revce-2020-0006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03643444v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117609" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342383v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Radjagobalou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dias da Silva Freitas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gros" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dauchet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41981-021-00179-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968201v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyani Kentheswaran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aras Ahmadi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Teychen&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessi&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.0c00717" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543014v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Felis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hebrard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0040579520010169" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092589v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petrizza" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c06627" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02543386v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115717" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177160v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berth" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecouturier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2018.10.029" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272722v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Strassl" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.07.045" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147282v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritchart Wongwailikhit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feishi Xu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.8b00898" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177175v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Supplis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2019.111934" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949855v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oelgemoller" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2018.05.015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764180v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987487v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Malafosse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Sauze" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ollagnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201800063" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600809v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixia Yang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourdon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.03.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01861359v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elgue" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odlie Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764179v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanfu Guan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pontier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382068v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelio Esteban Ram&#237;rez-Miquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perchoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tronche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16081233" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927694v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Aillet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201500163" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139553v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Violet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabion" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Samuel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hattou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.07.025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291479v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Oelgemoeller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent E. Prat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2016.02.008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601916v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15547" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764190v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201590072" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XDXJ251Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886381v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.01.013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362104v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelyse Cont&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764176v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201590073" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910077v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14718" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HL5XMBK2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107247v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olmos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Marc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.08.063" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153086v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijcre-2013-0121" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026272v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875909v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Jim&#233;nez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.03.041" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881067v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2012.10.017" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757538v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campagnolo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Nikolic" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yah Leng Lim" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bertling" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-012-1029-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7E636D160A1419CE11AC13436B8752031D9308A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744336v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Hassan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.12.066" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058448v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roudet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabassud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.07.033" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534159v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pruvost" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Aloui" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack M Legrand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2010.06.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539198v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CES.2011.03.045" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02352786v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marupatch Jamnongwong" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.09.040" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764154v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jikun Zeng" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2008.08.027" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534184v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Olivo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bougaran" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Robert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.22035" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764152v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pavageau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CEP.2007.01.014" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764150v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pavageau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gupta" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-006-0144-7" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P1TM13PG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598005v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Sarrazin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonometti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11033" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764147v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pisut Painmanakul" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mietton-Peuchot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roustan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2005.04.053" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764186v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Benbelkacem" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Foussard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Math&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764136v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castaign&#232;de" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0255-2701(03)00017-5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764138v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buffiere" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2003.09.009" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764142v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2004.03.009" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764103v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(02)00468-2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764128v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.5450810323" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182208v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182321v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roig" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351315v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182470v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Ntambwe Kambuyi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas El Harake" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Volkman" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Durand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182412v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Save" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182521v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Schnetz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chocron" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiyu Li" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Deschamps" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Xie" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182369v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182578v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jatto" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182268v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796433v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lopez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796553v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796703v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796635v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796572v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796218v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontana Lazzari" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796582v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796413v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796686v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796640v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goetz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796397v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302444v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302414v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796127v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973804v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Lajoie" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andriantsiferana" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Garah" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796365v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302342v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796348v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302307v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796189v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lebrun" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796165v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03861931v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cadoret" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zissis" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buso" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824379v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796085v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796324v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cachet&#8208;vivier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benyahia" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Rebiai" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796071v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796246v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796289v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796267v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905366v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905403v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905416v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905391v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894329v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225244v2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sotolongo-Costa" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Quotb" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913685v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Yang" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913696v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916673v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796380v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04815731v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302385v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300631v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298155v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raihana Benyahia" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiatou Bah" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller-Bouvet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-johanet.net/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02167061v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ducept" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02167053v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ducept" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02167056v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02167798v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02167844v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435750v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loty" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinrich L&#252;tjens" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978368v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Agenly" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Doreau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Latifi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508865v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Latrache" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Abe" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251262v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/book/9781785480409" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2014-0-04744-2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173099v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/industries-chimiques/modelisation-en-genie-des-procedes-par-analyse-dimensionnelle/delaplace/descriptif-9782743015701" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02185368v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>