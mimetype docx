--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1453,217 +1453,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical astrocytes develop in a plastic manner at both clonal and cellular levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multicolor multiscale brain imaging with chromatic multiphoton serial microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiae Abdeladim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine S. Matho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Clavreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dragos Niculescu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jason Durand</w:t>
+                <w:t xml:space="preserve">Pierre Mahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Sintes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-12791-5⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.1662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-09552-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355584v1</w:t>
+                <w:t xml:space="preserve">hal-02114066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SponGee: A Genetic Tool for Subcellular and Cell-Specific cGMP Manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvrick Zagar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1672,210 +1672,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (13), pp.4003-4012.e6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.celrep.2019.05.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicolor multiscale brain imaging with chromatic multiphoton serial microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cortical astrocytes develop in a plastic manner at both clonal and cellular levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Clavreul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Abdeladim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mahou</w:t>
+                <w:t xml:space="preserve">Edwin Hernández-Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Sintes</w:t>
+                <w:t xml:space="preserve">Dragos Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10 (1), pp.1662. </w:t>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-09552-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-12791-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114066v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publisher correction: Multicolor multiscale brain imaging with chromatic multiphoton serial microscopy</w:t>
               </w:r>
@@ -1900,64 +1900,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine S Matho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Clavreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Sintes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.2160. </w:t>
@@ -2034,51 +2034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Abdeladim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Tozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takuma Kumamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2142,51 +2142,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Color Imaging with Multimodal Three-Photon Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Abdeladim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Supatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2414,51 +2414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2656,90 +2656,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicolor two-photon tissue imaging by wavelength mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxwell Zimmerley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine S. Matho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Labroille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3022,243 +3022,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00092638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reelin signaling is necessary for a specific step in the migration of hindbrain efferent neurons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Carroll</w:t>
+                <w:t xml:space="preserve">Analysis of hedgehog interacting protein in the brain and its expression in nitric oxide synthase-positive cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Ruat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Traiffort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 132, pp.575-579</w:t>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16 (17), pp.1959-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00118372v1</w:t>
+                <w:t xml:space="preserve">hal-00021866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of hedgehog interacting protein in the brain and its expression in nitric oxide synthase-positive cells.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Traiffort</w:t>
+                <w:t xml:space="preserve">Reelin signaling is necessary for a specific step in the migration of hindbrain efferent neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Loulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Carroll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 16 (17), pp.1959-62</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 132, pp.575-579</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021866v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00118372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reelin signaling is necessary for a specific step in the migration of hindbrain efferent neurons</w:t>
               </w:r>
@@ -3568,51 +3568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Cremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Loulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Carroll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 5, pp.939-945</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4000,165 +4000,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cerveau dans toutes ses couleurs ou comment les stratégies multicolores de suivi du lignage cellulaire éclairent le développement du cortex cérébral</w:t>
+                <w:t xml:space="preserve">Astrocyte diversity and plasticity in the developing cerebral cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loulier Karine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">School of Translational Research in Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITMO Neurosciences, Oct 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">FENS Forum 2022 - "The cerebral cortex challenge: generating many cell types from distinct sources in a restricted time” symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federation of European Neuroscience Societies, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963979v1</w:t>
+                <w:t xml:space="preserve">hal-04963990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrocyte diversity and plasticity in the developing cerebral cortex</w:t>
+                <w:t xml:space="preserve">Le cerveau dans toutes ses couleurs ou comment les stratégies multicolores de suivi du lignage cellulaire éclairent le développement du cortex cérébral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loulier Karine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FENS Forum 2022 - "The cerebral cortex challenge: generating many cell types from distinct sources in a restricted time” symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Federation of European Neuroscience Societies, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">School of Translational Research in Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITMO Neurosciences, Oct 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963990v1</w:t>
+                <w:t xml:space="preserve">hal-04963979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diving into the diversity of cortical astrocytes through the prism of the unsuspected complexity of their developmental origin</w:t>
               </w:r>
@@ -4965,51 +4965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Abdeladim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khmaies Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Tozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5118,90 +5118,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatic serial multiphoton microscopy for multicolor imaging of large brain volumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Abdeladim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine S. Matho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Clavreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Sintes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Microscopic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5957,51 +5957,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E27E50C0"/>
+    <w:nsid w:val="210D23FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6188,51 +6188,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-loulier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6216-2708" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360885v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Feret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Caballero Megido" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Kuony" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marangoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fichter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11658-025-00804-9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388535v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Farhat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Bordeu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Jagla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ibrahim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Stefanovic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2023.12.006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924973v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Clavreul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dumas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loulier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.916055" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clavreul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Michon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loulier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-021-04077-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981514v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Ho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Lajaunie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lerat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cr&#233;pel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2024890118" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420785v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992312v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Ros" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baudet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvrick Zagar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Roche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107934" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Hernandez-Garzon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Abdeladim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61110" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02877084v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuma Kumamoto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Maurinot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry-Martinet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Vaslin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vandormael-Pournin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2020.05.038" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981467v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02355584v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Hern&#225;ndez-Garz&#243;n" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Niculescu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12791-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165731v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Ribes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.05.102" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02114066v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine S. Matho" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mahou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sintes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09552-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924410v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine S Matho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10225-w" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01792743v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khmaies Guesmi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tozer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-018-0012-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359554v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Supatto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaurepaire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254536v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saadaoui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daijiro Konno" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette Goiame" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Jadhav" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201643048" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01086032v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le&#160;franc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2013.12.016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565092v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loulier Karine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matho Katherine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Franc Yann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supatto Willy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Raphaelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fninf.2013.10.00010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324345v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Zimmerley" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labroille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.2098" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334981v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Angot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim T Nguyen-Ba-Charvet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Pierre Gadeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ruat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2008-0297" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092638v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Traiffort" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2006.03896.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118372v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feuillet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alonso" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carroll" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021866v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01995761v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Rossel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Feuillet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alonso" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carroll" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.01683" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169750v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Coulombe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Faure" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2003.10.024" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RQDB40P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310879v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hack" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bancila" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cremer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173137v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Hack" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Bancila" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Cremer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn923" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963944v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963931v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963960v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963979v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963990v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963970v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963999v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964004v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964021v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964032v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181994v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160049v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206244v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160053v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01810035v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/TRANSLATIONAL.2018.JW3A.62" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02372159v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2526947" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01910114v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshad Nourbakhsh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451702" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964043v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4310-5_3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875426v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Blanc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00429497v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04931319v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-loulier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6216-2708" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360885v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Feret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Caballero Megido" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Kuony" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marangoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fichter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11658-025-00804-9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388535v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Farhat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Bordeu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Jagla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ibrahim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Stefanovic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2023.12.006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924973v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Clavreul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dumas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loulier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.916055" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clavreul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Michon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loulier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-021-04077-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981514v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Ho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Lajaunie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lerat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cr&#233;pel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2024890118" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420785v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992312v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Ros" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baudet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvrick Zagar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Roche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107934" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Hernandez-Garzon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Abdeladim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61110" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02877084v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuma Kumamoto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Maurinot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry-Martinet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Vaslin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vandormael-Pournin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2020.05.038" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981467v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02114066v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine S. Matho" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mahou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sintes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09552-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165731v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Ribes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.05.102" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02355584v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Hern&#225;ndez-Garz&#243;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Niculescu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12791-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924410v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine S Matho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10225-w" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01792743v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khmaies Guesmi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tozer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-018-0012-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359554v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Supatto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaurepaire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254536v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saadaoui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daijiro Konno" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette Goiame" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Jadhav" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201643048" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01086032v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le&#160;franc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2013.12.016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565092v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loulier Karine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matho Katherine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Franc Yann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supatto Willy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Raphaelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fninf.2013.10.00010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324345v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Zimmerley" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labroille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.2098" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334981v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Angot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim T Nguyen-Ba-Charvet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Pierre Gadeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ruat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2008-0297" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092638v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Traiffort" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2006.03896.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021866v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118372v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feuillet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alonso" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carroll" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01995761v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Rossel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Feuillet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alonso" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carroll" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.01683" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169750v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Coulombe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Faure" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2003.10.024" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RQDB40P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310879v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hack" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bancila" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cremer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173137v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Hack" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Bancila" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Cremer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn923" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963944v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963931v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963960v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963990v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963979v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963970v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963999v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964004v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964021v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964032v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181994v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160049v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206244v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160053v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01810035v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/TRANSLATIONAL.2018.JW3A.62" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02372159v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2526947" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01910114v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshad Nourbakhsh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451702" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964043v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4310-5_3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875426v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Blanc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00429497v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04931319v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>