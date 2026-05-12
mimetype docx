--- v1 (2026-04-05)
+++ v2 (2026-05-12)
@@ -428,248 +428,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrocyte development in the cerebral cortex: Complexity of their origin, genesis, and maturation</w:t>
+                <w:t xml:space="preserve">Multicolor strategies for investigating clonal expansion and tissue plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Clavreul</w:t>
+                <w:t xml:space="preserve">L. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Dumas</w:t>
+                <w:t xml:space="preserve">S. Clavreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Loulier</w:t>
+                <w:t xml:space="preserve">Frédéric Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Loulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2022.916055⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (3), pp.141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-021-04077-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04924973v1</w:t>
+                <w:t xml:space="preserve">hal-04866407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicolor strategies for investigating clonal expansion and tissue plasticity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Astrocyte development in the cerebral cortex: Complexity of their origin, genesis, and maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Clavreul</w:t>
+                <w:t xml:space="preserve">Solène Clavreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Michon</w:t>
+                <w:t xml:space="preserve">Laura Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Loulier</w:t>
+                <w:t xml:space="preserve">Karine Loulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 79 (3), pp.141. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (3), pp.141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00018-021-04077-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2022.916055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04866407v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stable proportion of Purkinje cell inputs from parallel fibers are silent during cerebellar maturation</w:t>
               </w:r>
@@ -962,51 +962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvrick Zagar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1057,64 +1057,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Utero Electroporation of Multiaddressable Genome-Integrating Color (MAGIC) Markers to Individualize Cortical Mouse Astrocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Clavreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1325,64 +1325,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Utero Electroporation of Multiaddressable Genome-Integrating Color (MAGIC) Markers to Individualize Cortical Mouse Astrocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Clavreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1453,822 +1453,822 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicolor multiscale brain imaging with chromatic multiphoton serial microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cortical astrocytes develop in a plastic manner at both clonal and cellular levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Clavreul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Abdeladim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine S. Matho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Solène Clavreul</w:t>
+                <w:t xml:space="preserve">Edwin Hernández-Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mahou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Sintes</w:t>
+                <w:t xml:space="preserve">Dragos Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10 (1), pp.1662. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-09552-9⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-12791-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114066v1</w:t>
+                <w:t xml:space="preserve">hal-02355584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SponGee: A Genetic Tool for Subcellular and Cell-Specific cGMP Manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvrick Zagar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (13), pp.4003-4012.e6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.celrep.2019.05.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical astrocytes develop in a plastic manner at both clonal and cellular levels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Publisher correction: Multicolor multiscale brain imaging with chromatic multiphoton serial microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiae Abdeladim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine S Matho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Clavreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Hernández-Garzón</w:t>
+                <w:t xml:space="preserve">Pierre Mahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dragos Niculescu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jason Durand</w:t>
+                <w:t xml:space="preserve">Jean-Marc Sintes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+              <w:t xml:space="preserve">, 2019, 10, pp.2160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-12791-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-10225-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355584v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publisher correction: Multicolor multiscale brain imaging with chromatic multiphoton serial microscopy</w:t>
+                <w:t xml:space="preserve">Multicolor multiscale brain imaging with chromatic multiphoton serial microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Abdeladim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine S Matho</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Katherine S. Matho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Clavreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Sintes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, pp.2160. </w:t>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.1662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-10225-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-09552-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04924410v1</w:t>
+                <w:t xml:space="preserve">hal-02114066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-color deep-tissue three-photon microscopy with a multiband infrared laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Color Imaging with Multimodal Three-Photon Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiae Abdeladim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Willy Supatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Khmaies Guesmi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Takuma Kumamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light: Science and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics and photonics news</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01792743v1</w:t>
+                <w:t xml:space="preserve">hal-02359554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color Imaging with Multimodal Three-Photon Microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual-color deep-tissue three-photon microscopy with a multiband infrared laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khmaies Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Abdeladim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Tozer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Khmaies Guesmi</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuma Kumamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and photonics news</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Light: Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (1), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41377-018-0012-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359554v1</w:t>
+                <w:t xml:space="preserve">hal-01792743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss of the canonical spindle orientation function in the Pins/ LGN homolog AGS 3</w:t>
               </w:r>
@@ -2280,51 +2280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daijiro Konno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosette Goiame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2388,103 +2388,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplex Cell and Lineage Tracking with Combinatorial Labels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Supatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 81 (3), pp.505-520. </w:t>
@@ -2656,90 +2656,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicolor two-photon tissue imaging by wavelength mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxwell Zimmerley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine S. Matho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Labroille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2803,51 +2803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemoattractive activity of sonic hedgehog in the adult subventricular zone modulates the number of neural precursors reaching the olfactory bulb.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim T Nguyen-Ba-Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2924,51 +2924,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increase of proliferating oligodendroglial progenitors in the adult mouse brain upon Sonic hedgehog delivery in the lateral ventricle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Ruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3022,286 +3022,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00092638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of hedgehog interacting protein in the brain and its expression in nitric oxide synthase-positive cells.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Traiffort</w:t>
+                <w:t xml:space="preserve">Reelin signaling is necessary for a specific step in the migration of hindbrain efferent neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Loulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Carroll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 16 (17), pp.1959-62</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 132, pp.575-579</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021866v1</w:t>
+                <w:t xml:space="preserve">hal-00118372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reelin signaling is necessary for a specific step in the migration of hindbrain efferent neurons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of hedgehog interacting protein in the brain and its expression in nitric oxide synthase-positive cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Loulier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Carroll</w:t>
+                <w:t xml:space="preserve">Karine Loulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Ruat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Traiffort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 132, pp.575-579</w:t>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16 (17), pp.1959-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00118372v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reelin signaling is necessary for a specific step in the migration of hindbrain efferent neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Rossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3400,51 +3400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josée Coulombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Traiffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3555,64 +3555,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bancila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Cremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Loulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Carroll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 5, pp.939-945</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3663,51 +3663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Hack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea Bancila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Carroll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3793,303 +3793,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des cellules corticales au cours du développement dans des contextes sains et pathologiques</w:t>
+                <w:t xml:space="preserve">Genesis of cortical astrocyte diversity in physiological and pathological contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loulier Karine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème colloque annuel du GIS Autisme et Troubles du Neurodéveloppement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS Autisme et Troubles du Neurodéveloppement, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">NeuroFrance 2023 - “Glial cell contribution to neurodevelopment” symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Neurosciences, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963944v1</w:t>
+                <w:t xml:space="preserve">hal-04963960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the origin of cortical cell diversity using multicolor lineage tracing tools</w:t>
+                <w:t xml:space="preserve">Diversité des cellules corticales au cours du développement dans des contextes sains et pathologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loulier Karine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Cellular and molecular principles of brain development and regeneration » symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IGBMC, Dec 2023, Illkirch, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">4ème colloque annuel du GIS Autisme et Troubles du Neurodéveloppement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Autisme et Troubles du Neurodéveloppement, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963931v1</w:t>
+                <w:t xml:space="preserve">hal-04963944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genesis of cortical astrocyte diversity in physiological and pathological contexts</w:t>
+                <w:t xml:space="preserve">Probing the origin of cortical cell diversity using multicolor lineage tracing tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loulier Karine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroFrance 2023 - “Glial cell contribution to neurodevelopment” symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société des Neurosciences, May 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">« Cellular and molecular principles of brain development and regeneration » symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGBMC, Dec 2023, Illkirch, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963960v1</w:t>
+                <w:t xml:space="preserve">hal-04963931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrocyte diversity and plasticity in the developing cerebral cortex</w:t>
+                <w:t xml:space="preserve">Exploring the genesis of cortical astrocyte diversity using multicolor lineage tracing tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loulier Karine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FENS Forum 2022 - "The cerebral cortex challenge: generating many cell types from distinct sources in a restricted time” symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Federation of European Neuroscience Societies, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">23rd Biennal Meeting of the International Society for Developmental Neuroscience (ISDN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISDN, May 2022, Vancouver (BC), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963990v1</w:t>
+                <w:t xml:space="preserve">hal-04963999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cerveau dans toutes ses couleurs ou comment les stratégies multicolores de suivi du lignage cellulaire éclairent le développement du cortex cérébral</w:t>
               </w:r>
@@ -4138,303 +4138,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diving into the diversity of cortical astrocytes through the prism of the unsuspected complexity of their developmental origin</w:t>
+                <w:t xml:space="preserve">Astrocyte diversity and plasticity in the developing cerebral cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loulier Karine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI Symposium of the Portuguese Glia Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Portuguese Glia Network, Oct 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">FENS Forum 2022 - "The cerebral cortex challenge: generating many cell types from distinct sources in a restricted time” symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federation of European Neuroscience Societies, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963970v1</w:t>
+                <w:t xml:space="preserve">hal-04963990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the genesis of cortical astrocyte diversity using multicolor lineage tracing tools</w:t>
+                <w:t xml:space="preserve">Diving into the diversity of cortical astrocytes through the prism of the unsuspected complexity of their developmental origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loulier Karine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Biennal Meeting of the International Society for Developmental Neuroscience (ISDN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISDN, May 2022, Vancouver (BC), Canada</w:t>
+              <w:t xml:space="preserve">VI Symposium of the Portuguese Glia Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Portuguese Glia Network, Oct 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963999v1</w:t>
+                <w:t xml:space="preserve">hal-04963970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delving into the generation of cortical astrocyte diversity and plasticity using multicolour lineage tracing tools</w:t>
+                <w:t xml:space="preserve">Delving into the generation of cortical astrocyte diversity using multicolor lineage tracing tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loulier Karine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Meeting of Spanish Society for Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Spanish Society for Neuroscience, Nov 2021, Lleda, Spain</w:t>
+              <w:t xml:space="preserve">24th Meeting of the French Glial Cell Club - “Glial cells in brain development” symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Glial Cell Club, Oct 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964004v1</w:t>
+                <w:t xml:space="preserve">hal-04964021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delving into the generation of cortical astrocyte diversity using multicolor lineage tracing tools</w:t>
+                <w:t xml:space="preserve">Delving into the generation of cortical astrocyte diversity and plasticity using multicolour lineage tracing tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loulier Karine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Meeting of the French Glial Cell Club - “Glial cells in brain development” symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, French Glial Cell Club, Oct 2021, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">19th Meeting of Spanish Society for Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Spanish Society for Neuroscience, Nov 2021, Lleda, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964021v1</w:t>
+                <w:t xml:space="preserve">hal-04964004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAGIC Markers to shed light upon cortical astrocyte network development</w:t>
               </w:r>
@@ -4502,51 +4502,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of Hedgehog signaling modifies cell proliferation in the adult mouse brain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Traiffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4610,51 +4610,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of cell proliferation in the mouse brain upon the adenovirus-mediated transfer of sonic hedgehog and hedgehog interacting protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Traiffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4698,51 +4698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonic Hedgehog increases proliferation of oligodendroglial NG2+ cells in the adult cerebral cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Ruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4793,51 +4793,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and functional characterization of the Hedgehog signalling pathway in the adult brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josée Coulombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4952,77 +4952,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual-color Three-photon Microscopy for Deep Imaging of Neural Tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Abdeladim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khmaies Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Tozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takuma Kumamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5118,90 +5118,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatic serial multiphoton microscopy for multicolor imaging of large brain volumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Abdeladim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine S. Matho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Clavreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Sintes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Microscopic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5276,77 +5276,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farshad Nourbakhsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Abdeladim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Clavreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th IEEE International Conference on Image Processing (ICIP 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE; IEEE, pp.3828-3832, 2018, </w:t>
@@ -5416,77 +5416,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicolor Cell Lineage Tracing Using MAGIC Markers Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lineage Tracing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2886, Springer US, pp.47-63, 2025, Methods in Molecular Biology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5604,51 +5604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Jagla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5702,51 +5702,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la voie de signalisation Sonic Hedgehog et du contrôle de la prolifération cellulaire dans le cerveau mature de rongeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neurosciences [q-bio.NC]. Université Paris Sud - Paris XI, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5957,51 +5957,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="210D23FA"/>
+    <w:nsid w:val="684B2DB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6188,51 +6188,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-loulier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6216-2708" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360885v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Feret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Caballero Megido" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Kuony" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marangoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fichter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11658-025-00804-9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388535v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Farhat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Bordeu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Jagla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ibrahim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Stefanovic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2023.12.006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924973v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Clavreul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dumas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loulier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.916055" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clavreul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Michon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loulier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-021-04077-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981514v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Ho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Lajaunie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lerat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cr&#233;pel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2024890118" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420785v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992312v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Ros" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baudet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvrick Zagar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Roche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107934" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Hernandez-Garzon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Abdeladim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61110" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02877084v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuma Kumamoto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Maurinot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry-Martinet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Vaslin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vandormael-Pournin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2020.05.038" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981467v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02114066v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine S. Matho" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mahou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sintes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09552-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165731v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Ribes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.05.102" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02355584v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Hern&#225;ndez-Garz&#243;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Niculescu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12791-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924410v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine S Matho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10225-w" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01792743v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khmaies Guesmi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tozer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-018-0012-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359554v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Supatto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaurepaire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254536v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saadaoui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daijiro Konno" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette Goiame" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Jadhav" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201643048" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01086032v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le&#160;franc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2013.12.016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565092v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loulier Karine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matho Katherine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Franc Yann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supatto Willy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Raphaelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fninf.2013.10.00010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324345v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Zimmerley" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labroille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.2098" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334981v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Angot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim T Nguyen-Ba-Charvet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Pierre Gadeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ruat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2008-0297" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092638v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Traiffort" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2006.03896.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021866v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118372v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feuillet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alonso" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carroll" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01995761v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Rossel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Feuillet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alonso" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carroll" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.01683" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169750v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Coulombe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Faure" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2003.10.024" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RQDB40P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310879v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hack" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bancila" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cremer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173137v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Hack" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Bancila" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Cremer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn923" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963944v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963931v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963960v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963990v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963979v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963970v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963999v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964004v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964021v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964032v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181994v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160049v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206244v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160053v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01810035v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/TRANSLATIONAL.2018.JW3A.62" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02372159v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2526947" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01910114v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshad Nourbakhsh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451702" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964043v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4310-5_3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875426v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Blanc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00429497v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04931319v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/karine-loulier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6216-2708" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360885v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Feret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Caballero Megido" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Kuony" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marangoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fichter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11658-025-00804-9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388535v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Farhat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Bordeu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Jagla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ibrahim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Stefanovic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2023.12.006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866407v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clavreul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Michon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loulier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-021-04077-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924973v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Clavreul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dumas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loulier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.916055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981514v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Ho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Lajaunie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lerat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cr&#233;pel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2024890118" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420785v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992312v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Ros" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baudet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvrick Zagar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Roche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107934" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Hernandez-Garzon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Abdeladim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61110" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02877084v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuma Kumamoto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Maurinot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry-Martinet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Vaslin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vandormael-Pournin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2020.05.038" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981467v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02355584v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Hern&#225;ndez-Garz&#243;n" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Niculescu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12791-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165731v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Ribes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.05.102" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924410v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine S Matho" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mahou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sintes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10225-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02114066v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine S. Matho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09552-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359554v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Supatto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaurepaire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khmaies Guesmi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01792743v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tozer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-018-0012-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254536v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saadaoui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daijiro Konno" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette Goiame" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Jadhav" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201643048" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01086032v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le&#160;franc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2013.12.016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565092v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loulier Karine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matho Katherine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Franc Yann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supatto Willy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Raphaelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fninf.2013.10.00010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324345v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Zimmerley" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labroille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.2098" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334981v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Angot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim T Nguyen-Ba-Charvet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Pierre Gadeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ruat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2008-0297" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092638v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Traiffort" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2006.03896.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118372v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feuillet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alonso" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carroll" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021866v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01995761v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Rossel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Feuillet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alonso" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carroll" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.01683" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169750v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Coulombe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Faure" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2003.10.024" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RQDB40P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310879v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hack" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bancila" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cremer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173137v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Hack" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Bancila" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Cremer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn923" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963960v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963944v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963931v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963999v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963979v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963990v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963970v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964021v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964004v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964032v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181994v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160049v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206244v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160053v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01810035v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/TRANSLATIONAL.2018.JW3A.62" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02372159v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2526947" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01910114v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshad Nourbakhsh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451702" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964043v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4310-5_3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875426v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Blanc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00429497v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04931319v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>