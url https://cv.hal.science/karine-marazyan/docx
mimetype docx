--- v0 (2026-04-04)
+++ v1 (2026-05-01)
@@ -100,209 +100,209 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of rainfall shocks on divorce requests: Evidence from Colonial Senegal</w:t>
+                <w:t xml:space="preserve">Introduction. Mécanismes de protection face aux risques émergents liés au dérèglement climatique dans les Suds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Gautrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Marazyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jce.2025.02.004⟩</w:t>
+              <w:t xml:space="preserve">Revue internationale des études du développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 257, pp.7-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13r3x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05319183v1</w:t>
+                <w:t xml:space="preserve">hal-05319191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Mécanismes de protection face aux risques émergents liés au dérèglement climatique dans les Suds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The effects of rainfall shocks on divorce requests: Evidence from Colonial Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Marazyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale des études du développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 257, pp.7-34. </w:t>
+              <w:t xml:space="preserve">Journal of Comparative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (2), pp.317-344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13r3x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jce.2025.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05319191v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Income Shocks, Bride Price, and Child Marriage in Turkey</w:t>
               </w:r>
@@ -314,51 +314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Hotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Marazyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Bank Economic Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
@@ -392,51 +392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documenting Interpersonal Conflict in Senegal during the First Quarter the Twentieth Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Marazyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire &amp; Mesure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, XXXVII (2), pp.213-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -470,51 +470,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demand for insurance and within-kin-group marriages: Evidence from a West-African country</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Marazyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Hotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -565,51 +565,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demand for Insurance and Within-Kin-Group Marriage: Evidence from a Western African Country</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Hotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Marazyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Development Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -628,265 +628,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Income hiding and informal redistribution: A lab-in-the-field experiment in Senegal</w:t>
+                <w:t xml:space="preserve">Is Informal Redistribution Costly? Evidence from a Lab-in-the-Field Experiment in Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Boltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Marazyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Development Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 137, pp.78-92. </w:t>
+              <w:t xml:space="preserve">World Bank Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.lhz041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jdeveco.2018.11.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/wber/lhz041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02377013v1</w:t>
+                <w:t xml:space="preserve">halshs-02421346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Informal Redistribution Costly? Evidence from a Lab-in-the-Field Experiment in Senegal</w:t>
+                <w:t xml:space="preserve">Income hiding and informal redistribution: A lab-in-the-field experiment in Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Boltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Marazyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Bank Economic Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.lhz041. </w:t>
+              <w:t xml:space="preserve">Journal of Development Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 137, pp.78-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/wber/lhz041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jdeveco.2018.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02421346v1</w:t>
+                <w:t xml:space="preserve">halshs-02377013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mother Singlehood at First Birth and Mortality Risks of First- and Later-Born Children: the Case of Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Marazyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -918,325 +918,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Child Fostering in Senegal</w:t>
+                <w:t xml:space="preserve">Child fostering in Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simon Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe de Vreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Marazyan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abla Safir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Family Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, XLVI (1)</w:t>
+              <w:t xml:space="preserve">, 2015, 46 (1), pp.57-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01386538v1</w:t>
+                <w:t xml:space="preserve">halshs-01379304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Child fostering in Senegal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Child Fostering in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Vreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Marazyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Simon Beck</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karine Marazyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abla Safir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Family Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 46 (1), pp.57-73</w:t>
+              <w:t xml:space="preserve">, 2015, XLVI (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01379304v1</w:t>
+                <w:t xml:space="preserve">hal-01386538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apprentissage au Sénégal : déterminants et trajectoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Vreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Marazyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 71, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1270,51 +1270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a Sibship Extension to Foster Children on Children's School Enrolment: A Sibling Rivalry Analysis for Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Marazyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Development Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47 (3), pp.497-518</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1371,51 +1371,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutions familiales en Afrique sub-saharienne: Mesures, Déterminants et Enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Marazyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Économie et finance quantitative [q-fin]. Université Paris I Panthéon-Sorbonne, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1602,51 +1602,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319183v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Marazyan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2025.02.004" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319191v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Diallo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gautrain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r3x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05143630v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Hotte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/wber/lhaf002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090952v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.16761" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988100v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986115v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02377013v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boltz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Villar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2018.11.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421346v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/wber/lhz041" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000078v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guilbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386538v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Vreyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lambert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Beck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Safir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379304v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293886v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.071.0175" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-00813354v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03999337v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319191v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Diallo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gautrain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Marazyan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r3x" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319183v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2025.02.004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05143630v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Hotte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/wber/lhaf002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090952v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.16761" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988100v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986115v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421346v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boltz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Villar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/wber/lhz041" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02377013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2018.11.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000078v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guilbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379304v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Beck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Vreyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lambert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Safir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386538v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293886v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.071.0175" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-00813354v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03999337v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>